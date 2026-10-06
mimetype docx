--- v0 (2025-10-07)
+++ v1 (2026-10-06)
@@ -1,79 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="637A41FB" w14:textId="77777777" w:rsidR="00EB1E7A" w:rsidRPr="003D48FD" w:rsidRDefault="00973E52" w:rsidP="00973E52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le demandeur soumet :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6442173E" w14:textId="77777777" w:rsidR="00B96931" w:rsidRPr="003D48FD" w:rsidRDefault="00F63675" w:rsidP="00973E52">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6442173E" w14:textId="77777777" w:rsidR="00B96931" w:rsidRDefault="00F63675" w:rsidP="00704ECA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00B96931" w:rsidRPr="003D48FD">
@@ -94,83 +99,63 @@
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B96931" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  une demande d’accréditation initiale</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...31 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="4388CF53" w14:textId="77777777" w:rsidR="00F414FB" w:rsidRPr="003D48FD" w:rsidRDefault="00F414FB" w:rsidP="00704ECA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DFC870" w14:textId="55991053" w:rsidR="006F1515" w:rsidRPr="003D48FD" w:rsidRDefault="00F63675" w:rsidP="00704ECA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00B96931" w:rsidRPr="003D48FD">
@@ -190,137 +175,96 @@
       </w:r>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B96931" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  une demande d’extension de portée relative à l’accréditation n°</w:t>
       </w:r>
-      <w:r w:rsidR="004D7F73">
+    </w:p>
+    <w:p w14:paraId="706C8D5C" w14:textId="77777777" w:rsidR="00B96931" w:rsidRPr="003D48FD" w:rsidRDefault="005325F7" w:rsidP="00704ECA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...34 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003D48FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63675" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F63675" w:rsidRPr="003D48FD">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00F15D26" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F15D26" w:rsidRPr="003D48FD">
+        <w:instrText xml:space="preserve"> QUOTE   \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00F63675" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> QUOTE   \* MERGEFORMAT </w:instrText>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7807CC" w14:textId="77777777" w:rsidR="00722C7A" w:rsidRPr="003D48FD" w:rsidRDefault="00F63675" w:rsidP="006F1515">
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0F7807CC" w14:textId="77777777" w:rsidR="00722C7A" w:rsidRPr="003D48FD" w:rsidRDefault="00F63675" w:rsidP="00E724DA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00B96931" w:rsidRPr="003D48FD">
@@ -366,97 +310,64 @@
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00B96931" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’accréditation</w:t>
       </w:r>
       <w:r w:rsidR="008466EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> relative à l’accréditation n°</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACFE86A" w14:textId="77777777" w:rsidR="00722C7A" w:rsidRPr="003D48FD" w:rsidRDefault="00722C7A" w:rsidP="00B96931">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0ACFE86A" w14:textId="77777777" w:rsidR="00722C7A" w:rsidRPr="003D48FD" w:rsidRDefault="00722C7A" w:rsidP="00F0380E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...30 lines deleted...]
-    <w:p w14:paraId="739F1F02" w14:textId="77777777" w:rsidR="00722C7A" w:rsidRPr="003D48FD" w:rsidRDefault="00F63675" w:rsidP="00C546E6">
+    <w:p w14:paraId="739F1F02" w14:textId="77777777" w:rsidR="00722C7A" w:rsidRDefault="00F63675">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00B96931" w:rsidRPr="003D48FD">
@@ -517,319 +428,417 @@
       <w:r w:rsidR="00D837E9" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">activité </w:t>
       </w:r>
       <w:r w:rsidR="005325F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">relative à l’accréditation </w:t>
       </w:r>
       <w:r w:rsidR="00B96931" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n°</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A757A80" w14:textId="77777777" w:rsidR="00C546E6" w:rsidRPr="003D48FD" w:rsidRDefault="00C546E6" w:rsidP="00CF13FE">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2F140696" w14:textId="77777777" w:rsidR="009F5B34" w:rsidRPr="003D48FD" w:rsidRDefault="009F5B34" w:rsidP="00E724DA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8080"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47E95432" w14:textId="77777777" w:rsidR="005E6765" w:rsidRPr="003D48FD" w:rsidRDefault="005E6765" w:rsidP="00CF13FE">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="64C24B6D" w14:textId="3606BF3E" w:rsidR="00AF735D" w:rsidRPr="000C07F2" w:rsidRDefault="00AF735D" w:rsidP="00AF735D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7371"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D48FD">
-[...78 lines deleted...]
-      <w:r w:rsidRPr="003D48FD">
+      <w:r w:rsidRPr="000C07F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005E6765" w:rsidRPr="003D48FD">
+      <w:r w:rsidRPr="000C07F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003D48FD">
+      <w:r w:rsidRPr="000C07F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="003D48FD">
+      <w:r w:rsidRPr="000C07F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="003D48FD">
+      <w:r w:rsidRPr="000C07F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="005E6765" w:rsidRPr="003D48FD">
+      <w:r w:rsidRPr="000C07F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  selon la norme </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E6765" w:rsidRPr="003D48FD">
+        <w:t xml:space="preserve">  une demande de mise </w:t>
+      </w:r>
+      <w:r w:rsidR="007B488C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>à jour des informations relative à l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C07F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>accréditation n°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2E8CC9" w14:textId="77777777" w:rsidR="005472B1" w:rsidRPr="003D48FD" w:rsidRDefault="005472B1" w:rsidP="00CF13FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E95432" w14:textId="77777777" w:rsidR="005E6765" w:rsidRPr="003D48FD" w:rsidRDefault="005E6765" w:rsidP="00CF13FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pour des activités</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF13FE" w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32776" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>NF EN ISO 15189</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="380B1478" w14:textId="77777777" w:rsidR="005E6765" w:rsidRPr="003D48FD" w:rsidRDefault="00F63675" w:rsidP="005E6765">
+        <w:t>médico-techniques</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32776" w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4FD7E1" w14:textId="77777777" w:rsidR="003D48FD" w:rsidRPr="003D48FD" w:rsidRDefault="003D48FD" w:rsidP="00CF13FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B19CB26" w14:textId="77777777" w:rsidR="005E6765" w:rsidRPr="003D48FD" w:rsidRDefault="00F63675" w:rsidP="005E6765">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="CaseACocher1"/>
       <w:r w:rsidR="005E6765" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="005E6765" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  selon la norme </w:t>
       </w:r>
-      <w:r w:rsidR="00A32776" w:rsidRPr="003D48FD">
+      <w:r w:rsidR="005E6765" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>NF EN ISO/</w:t>
-      </w:r>
+        <w:t>NF EN ISO 15189</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380B1478" w14:textId="0E3F1E7D" w:rsidR="005E6765" w:rsidRPr="003D48FD" w:rsidRDefault="00F63675" w:rsidP="005E6765">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="CaseACocher1"/>
       <w:r w:rsidR="005E6765" w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="005E6765" w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  selon la norme </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32776" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A32776" w:rsidRPr="003D48FD">
+        <w:t>NF EN ISO/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D151F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>EI</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E6765" w:rsidRPr="003D48FD">
+        <w:t>IEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00D151F1" w:rsidRPr="003D48FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17025</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E6765" w:rsidRPr="003D48FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>17025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1D0D39" w14:textId="77777777" w:rsidR="005E6765" w:rsidRDefault="005E6765" w:rsidP="005E6765">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034598D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">* Cocher la (les) activité(s) visée(s) par la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4442,52 +4451,52 @@
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="005F558A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00281E93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48395C7E" w14:textId="77777777" w:rsidR="00EB1E7A" w:rsidRDefault="00EB1E7A" w:rsidP="00EB1E7A">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B9E37CC" w14:textId="77777777" w:rsidR="0043282F" w:rsidRDefault="0043282F" w:rsidP="00EB1E7A">
       <w:pPr>
         <w:ind w:right="-142"/>
         <w:sectPr w:rsidR="0043282F" w:rsidSect="00986E41">
-          <w:headerReference w:type="default" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1133" w:bottom="1134" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FCF67C5" w14:textId="77777777" w:rsidR="00EB1E7A" w:rsidRDefault="0034598D" w:rsidP="00A7147F">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc530058949"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Partie </w:t>
       </w:r>
       <w:r w:rsidR="00A049D8">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00F85CB4">
@@ -4637,231 +4646,229 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78714264" w14:textId="77777777" w:rsidR="00A40797" w:rsidRPr="005D1145" w:rsidRDefault="00A40797" w:rsidP="00A40797">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Le dossier de demande complété est à retourner au Cofrac :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0CED77" w14:textId="16B3553B" w:rsidR="00A40797" w:rsidRDefault="00A40797" w:rsidP="00A40797">
-[...92 lines deleted...]
-    <w:p w14:paraId="329B3781" w14:textId="78D968E9" w:rsidR="00A40797" w:rsidRPr="005D1145" w:rsidRDefault="00A40797" w:rsidP="00A40797">
+    <w:p w14:paraId="052EEE55" w14:textId="0FA41E54" w:rsidR="00294D3B" w:rsidRPr="003F65EE" w:rsidRDefault="000A2283" w:rsidP="00294D3B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:right="-1" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7246">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>au format digital (dossier au form</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">at zip de taille inférieure à </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mo) joint à </w:t>
       </w:r>
-      <w:r w:rsidR="00986E41">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">courrier électronique à l’adresse </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00A40797">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>depotdemandesh</w:t>
         </w:r>
         <w:r w:rsidRPr="005D1145">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>@cofrac.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou à l’adresse du gestionnaire de votre dossier pour une demande d’extension de l’accréditation</w:t>
+        <w:t xml:space="preserve"> pour une demande d’accréditation initiale ou à l’adresse du gestionnaire de votre dossier pour toute autre demande</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="008466EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740FDC24" w14:textId="77777777" w:rsidR="00140032" w:rsidRDefault="00140032" w:rsidP="005D6A6D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="-1" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F65EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0CED77" w14:textId="16B3553B" w:rsidR="00A40797" w:rsidRDefault="00A40797" w:rsidP="00A40797">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:right="-1" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1145">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au format papier à l’adresse postale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cofrac – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section Santé Humaine – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FEC0E1" w14:textId="77777777" w:rsidR="00A40797" w:rsidRPr="00CC7246" w:rsidRDefault="00A40797" w:rsidP="00A40797">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="567" w:right="-1"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>52, rue Jacques Hillairet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75012 Paris, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AD2091" w14:textId="77777777" w:rsidR="00A40797" w:rsidRPr="005D1145" w:rsidRDefault="00A40797" w:rsidP="00A40797">
       <w:pPr>
         <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17C6FFD8" w14:textId="77777777" w:rsidR="00A40797" w:rsidRPr="0019225B" w:rsidRDefault="00A40797" w:rsidP="00A40797">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019225B">
@@ -4909,51 +4916,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>examen</w:t>
       </w:r>
       <w:r w:rsidR="0019225B" w:rsidRPr="0019225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="585423A2" w14:textId="77777777" w:rsidR="00B53F67" w:rsidRPr="005D1145" w:rsidRDefault="00B53F67" w:rsidP="00B53F67">
       <w:pPr>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE7DE10" w14:textId="77777777" w:rsidR="00D92CFD" w:rsidRDefault="00D92CFD" w:rsidP="00267032">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:right="-142"/>
         <w:sectPr w:rsidR="00D92CFD" w:rsidSect="00986E41">
-          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1107" w:right="1133" w:bottom="1417" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="103EDEFC" w14:textId="77777777" w:rsidR="00267032" w:rsidRDefault="00D92CFD" w:rsidP="00C801AE">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc530058950"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Partie 1 : informations relatives au demandeur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="56FD34D9" w14:textId="77777777" w:rsidR="00D92CFD" w:rsidRDefault="00D92CFD" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
       </w:pPr>
@@ -5040,96 +5047,96 @@
         </w:rPr>
         <w:t>Recueillir les informations nécessaires pour la facturation des frais relatifs à la démarche d’accréditation.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9340"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A40797" w14:paraId="4F213685" w14:textId="77777777" w:rsidTr="00A40797">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10881" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12046EF4" w14:textId="77777777" w:rsidR="00A40797" w:rsidRPr="00C65E70" w:rsidRDefault="00EC5F5D" w:rsidP="00EC5F5D">
+          <w:p w14:paraId="12046EF4" w14:textId="4C48E720" w:rsidR="00A40797" w:rsidRPr="00C65E70" w:rsidRDefault="00EC5F5D" w:rsidP="00EC5F5D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3277E4AD" wp14:editId="3C8CA0C2">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3277E4AD" wp14:editId="3C8CA0C2">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-41275</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>177165</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="310515" cy="307975"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="8" name="Image 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Image 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print"/>
+                          <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="310515" cy="307975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
@@ -5156,77 +5163,102 @@
                 <w:i/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00A40797" w:rsidRPr="00272F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
             <w:r w:rsidR="00A40797">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A40797" w:rsidRPr="00272F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>transfert d’accréditation</w:t>
             </w:r>
-            <w:r w:rsidR="00A40797">
-[...12 lines deleted...]
-            <w:r w:rsidR="00A40797" w:rsidRPr="00272F63">
+            <w:r w:rsidR="00427C91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A40797" w:rsidRPr="00272F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidR="00A40797" w:rsidRPr="00272F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
               <w:t>déménagement</w:t>
             </w:r>
             <w:r w:rsidR="00A40797" w:rsidRPr="00272F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> (site(s) et/ou activité(s)) </w:t>
+            </w:r>
+            <w:r w:rsidR="00656DB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">et de </w:t>
+            </w:r>
+            <w:r w:rsidR="00656DB5" w:rsidRPr="00E724DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>mise à jour</w:t>
+            </w:r>
+            <w:r w:rsidR="00656DB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A40797" w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>ne renseigner les rubriques et ne transmettre les pièces associées qu’en cas de changement par rapport aux dernières informations communiquées au gestionnaire de votre dossier d’accréditation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07A5C475" w14:textId="77777777" w:rsidR="00A40797" w:rsidRPr="001870C2" w:rsidRDefault="00A40797" w:rsidP="003656FF">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_1.1._L’entité_juridique"/>
       <w:bookmarkStart w:id="4" w:name="_Toc530058951"/>
       <w:bookmarkStart w:id="5" w:name="_Ref530059066"/>
       <w:bookmarkStart w:id="6" w:name="_Ref530059093"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="001870C2">
@@ -6550,65 +6582,71 @@
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D732C8F" w14:textId="77777777" w:rsidR="00CC4A3C" w:rsidRPr="00CC4A3C" w:rsidRDefault="00CC4A3C" w:rsidP="00CC4A3C">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="268141D8" w14:textId="77777777" w:rsidR="00CC4A3C" w:rsidRPr="00CC4A3C" w:rsidRDefault="00CC4A3C" w:rsidP="00C22D3E">
+          <w:p w14:paraId="268141D8" w14:textId="3900C5EB" w:rsidR="00CC4A3C" w:rsidRPr="00CC4A3C" w:rsidRDefault="00277E83" w:rsidP="00C22D3E">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC4A3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>e-mail :</w:t>
+              <w:t>E-mail</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC4A3C" w:rsidRPr="00CC4A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47C7B16B" w14:textId="77777777" w:rsidR="00CC4A3C" w:rsidRPr="00CC4A3C" w:rsidRDefault="00CC4A3C" w:rsidP="00CC4A3C">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15673947" w14:textId="479AA07D" w:rsidR="00EC5245" w:rsidRPr="00C22D3E" w:rsidRDefault="00DF7660" w:rsidP="007F16D1">
@@ -7058,306 +7096,185 @@
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3519"/>
         <w:gridCol w:w="5832"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="3BD3A3DE" w14:textId="77777777" w:rsidTr="005B17C1">
+      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="3BD3A3DE" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcW w:w="3519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0165946B" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Civilité NOM prénom :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="5832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30FB82BF" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="5140C051" w14:textId="77777777" w:rsidTr="005B17C1">
+      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="22632351" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3794" w:type="dxa"/>
-[...126 lines deleted...]
-            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcW w:w="3519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F9DF71E" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Téléphone :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="5832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A1E2AF7" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="75049396" w14:textId="77777777" w:rsidTr="00121763">
+      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="75049396" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:trPr>
           <w:trHeight w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcW w:w="3519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="504EAF3E" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
+          <w:p w14:paraId="504EAF3E" w14:textId="310A5332" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="00D6058D" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3255">
-[...3 lines deleted...]
-              <w:t>e-mail :</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="005B17C1" w:rsidRPr="00AA3255">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-mail :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="5832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75A5CF09" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B9EE37E" w14:textId="77777777" w:rsidR="005B59D5" w:rsidRPr="007D058E" w:rsidRDefault="005B59D5" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7394,53 +7311,53 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3517"/>
         <w:gridCol w:w="5834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0009233A" w:rsidRPr="00AA3255" w14:paraId="1189F93F" w14:textId="77777777" w:rsidTr="005464A4">
+      <w:tr w:rsidR="0009233A" w:rsidRPr="00AA3255" w14:paraId="1189F93F" w14:textId="77777777" w:rsidTr="005D6A6D">
         <w:trPr>
-          <w:trHeight w:val="1389"/>
+          <w:trHeight w:val="1203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BBEA2D6" w14:textId="77777777" w:rsidR="00F464BC" w:rsidRPr="00AA3255" w:rsidRDefault="0009233A" w:rsidP="00A813DE">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -7609,176 +7526,341 @@
     <w:p w14:paraId="69A20337" w14:textId="77777777" w:rsidR="0076751D" w:rsidRPr="007D058E" w:rsidRDefault="0076751D" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1384"/>
         <w:gridCol w:w="2107"/>
-        <w:gridCol w:w="1012"/>
-        <w:gridCol w:w="4848"/>
+        <w:gridCol w:w="5860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005464A4" w:rsidRPr="00AA3255" w14:paraId="66B04035" w14:textId="77777777" w:rsidTr="008A6F32">
+      <w:tr w:rsidR="00296C85" w:rsidRPr="00AA3255" w14:paraId="66B04035" w14:textId="77777777" w:rsidTr="005D6A6D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07624560" w14:textId="77777777" w:rsidR="005464A4" w:rsidRPr="00AA3255" w:rsidRDefault="005464A4" w:rsidP="00AA3255">
+          <w:p w14:paraId="07624560" w14:textId="77777777" w:rsidR="00296C85" w:rsidRPr="00AA3255" w:rsidRDefault="00296C85" w:rsidP="00AA3255">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Téléphone :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2107" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="600C3908" w14:textId="77777777" w:rsidR="005464A4" w:rsidRPr="00AA3255" w:rsidRDefault="005464A4" w:rsidP="00AA3255">
+          <w:p w14:paraId="600C3908" w14:textId="77777777" w:rsidR="00296C85" w:rsidRPr="00AA3255" w:rsidRDefault="00296C85" w:rsidP="00AA3255">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="5860" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF4DAD8" w14:textId="77777777" w:rsidR="005464A4" w:rsidRPr="00AA3255" w:rsidRDefault="005464A4" w:rsidP="00AA3255">
+          <w:p w14:paraId="4FF4DAD8" w14:textId="60179970" w:rsidR="00296C85" w:rsidRPr="00AA3255" w:rsidRDefault="00955486" w:rsidP="00AA3255">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00296C85" w:rsidRPr="00AA3255">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-mail :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3823432F" w14:textId="77777777" w:rsidR="006D27E5" w:rsidRDefault="006D27E5" w:rsidP="003C3366">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B74050D" w14:textId="77777777" w:rsidR="00FA6BA2" w:rsidRPr="007D058E" w:rsidRDefault="00FA6BA2" w:rsidP="00FA6BA2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="5807"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FA6BA2" w:rsidRPr="00AA3255" w14:paraId="75859C93" w14:textId="77777777" w:rsidTr="00E724DA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF2C2BA" w14:textId="5667D7BE" w:rsidR="00FA6BA2" w:rsidRPr="00AA3255" w:rsidRDefault="00FA6BA2" w:rsidP="00E724DA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>N° SIREN de l’entité facturée</w:t>
+            </w:r>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>e-mail :</w:t>
+              <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4848" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7C82BB" w14:textId="77777777" w:rsidR="005464A4" w:rsidRPr="00AA3255" w:rsidRDefault="005464A4" w:rsidP="00AA3255">
+          <w:p w14:paraId="68252EE9" w14:textId="77777777" w:rsidR="00FA6BA2" w:rsidRPr="00AA3255" w:rsidRDefault="00FA6BA2" w:rsidP="000C07F2">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="129C3043" w14:textId="77777777" w:rsidR="00A813DE" w:rsidRPr="007D058E" w:rsidRDefault="00A813DE" w:rsidP="003C3366">
+    <w:p w14:paraId="21D49DE1" w14:textId="77777777" w:rsidR="00FA6BA2" w:rsidRDefault="00FA6BA2" w:rsidP="00FA6BA2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="5807"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043735E" w:rsidRPr="00AA3255" w14:paraId="1FA98E31" w14:textId="77777777" w:rsidTr="00E724DA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599F3ACC" w14:textId="412BF2FA" w:rsidR="0043735E" w:rsidRPr="00AA3255" w:rsidRDefault="0043735E" w:rsidP="000C07F2">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="316" w:hanging="316"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>N° TVA intracommunautaire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA3255">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9F8B23" w14:textId="77777777" w:rsidR="0043735E" w:rsidRPr="00AA3255" w:rsidRDefault="0043735E" w:rsidP="000C07F2">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7CD5286F" w14:textId="77777777" w:rsidR="00791626" w:rsidRPr="007D058E" w:rsidRDefault="00791626" w:rsidP="00791626">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5211"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="3152"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F464BC" w:rsidRPr="00AA3255" w14:paraId="21BFEA34" w14:textId="77777777" w:rsidTr="00AA3255">
+      <w:tr w:rsidR="00791626" w:rsidRPr="00AA3255" w14:paraId="4F7783C9" w14:textId="77777777" w:rsidTr="0085676F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF42940" w14:textId="77777777" w:rsidR="00F464BC" w:rsidRPr="00AA3255" w:rsidRDefault="00F464BC" w:rsidP="00A813DE">
+          <w:p w14:paraId="187D2895" w14:textId="77777777" w:rsidR="00791626" w:rsidRPr="00AA3255" w:rsidRDefault="00791626" w:rsidP="0085676F">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Nécessité d’un </w:t>
             </w:r>
             <w:r w:rsidRPr="008967E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>B</w:t>
@@ -7800,290 +7882,281 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:r w:rsidRPr="008967E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ommande préalable ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDF247D" w14:textId="77777777" w:rsidR="00F464BC" w:rsidRPr="00AA3255" w:rsidRDefault="00F63675" w:rsidP="00AA3255">
+          <w:p w14:paraId="148A9228" w14:textId="77777777" w:rsidR="00791626" w:rsidRPr="00AA3255" w:rsidRDefault="00791626" w:rsidP="0085676F">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001463AE" w:rsidRPr="00AA3255">
+            <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="448797A4" w14:textId="77777777" w:rsidR="00F464BC" w:rsidRPr="00AA3255" w:rsidRDefault="001463AE" w:rsidP="00AA3255">
+          <w:p w14:paraId="2315BA96" w14:textId="77777777" w:rsidR="00791626" w:rsidRPr="00AA3255" w:rsidRDefault="00791626" w:rsidP="0085676F">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20D14C51" w14:textId="77777777" w:rsidR="00F464BC" w:rsidRPr="00AA3255" w:rsidRDefault="00F63675" w:rsidP="00AA3255">
+          <w:p w14:paraId="13A3CCDC" w14:textId="77777777" w:rsidR="00791626" w:rsidRPr="00AA3255" w:rsidRDefault="00791626" w:rsidP="0085676F">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001463AE" w:rsidRPr="00AA3255">
+            <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18697BD2" w14:textId="77777777" w:rsidR="00F464BC" w:rsidRPr="00AA3255" w:rsidRDefault="001463AE" w:rsidP="00AA3255">
+          <w:p w14:paraId="0DF6C886" w14:textId="77777777" w:rsidR="00791626" w:rsidRPr="00AA3255" w:rsidRDefault="00791626" w:rsidP="0085676F">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A88883C" w14:textId="77777777" w:rsidR="00F464BC" w:rsidRPr="007D058E" w:rsidRDefault="00F464BC" w:rsidP="003C3366">
+    <w:p w14:paraId="37079E52" w14:textId="77777777" w:rsidR="00791626" w:rsidRPr="007D058E" w:rsidRDefault="00791626" w:rsidP="00791626">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3495"/>
-        <w:gridCol w:w="5856"/>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="5523"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F464BC" w:rsidRPr="00AA3255" w14:paraId="4EE812BA" w14:textId="77777777" w:rsidTr="00AA3255">
+      <w:tr w:rsidR="00791626" w:rsidRPr="00AA3255" w14:paraId="30936208" w14:textId="77777777" w:rsidTr="0085676F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42DF3A3E" w14:textId="77777777" w:rsidR="00F464BC" w:rsidRPr="00AA3255" w:rsidRDefault="00F464BC" w:rsidP="00AA3255">
+          <w:p w14:paraId="3A5183A2" w14:textId="77777777" w:rsidR="00791626" w:rsidRPr="00AA3255" w:rsidRDefault="00791626" w:rsidP="0085676F">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Si oui, BdC à adresser à :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="5523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08CA2B34" w14:textId="77777777" w:rsidR="00F464BC" w:rsidRPr="00AA3255" w:rsidRDefault="00F464BC" w:rsidP="00AA3255">
+          <w:p w14:paraId="6433C181" w14:textId="77777777" w:rsidR="00791626" w:rsidRPr="00AA3255" w:rsidRDefault="00791626" w:rsidP="0085676F">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3823432F" w14:textId="77777777" w:rsidR="006D27E5" w:rsidRDefault="006D27E5" w:rsidP="003C3366">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6D374F52" w14:textId="77777777" w:rsidR="00BD40F9" w:rsidRDefault="00BD40F9" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3559"/>
         <w:gridCol w:w="6047"/>
       </w:tblGrid>
       <w:tr w:rsidR="00316C60" w:rsidRPr="00AA3255" w14:paraId="7FCCC1A4" w14:textId="77777777" w:rsidTr="00316C60">
         <w:tc>
           <w:tcPr>
@@ -8182,226 +8255,207 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AFB1064" w14:textId="77777777" w:rsidR="00A813DE" w:rsidRPr="00AA3255" w:rsidRDefault="00A813DE" w:rsidP="00494597">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CA1F6CB" w14:textId="77777777" w:rsidR="00303A8E" w:rsidRDefault="00303A8E" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C85CF57" w14:textId="77777777" w:rsidR="00DE5EA7" w:rsidRDefault="004841F7" w:rsidP="00FB3040">
+    <w:p w14:paraId="647037B6" w14:textId="35610B81" w:rsidR="00BF3133" w:rsidRPr="007E5EC2" w:rsidRDefault="004841F7" w:rsidP="005D6A6D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5EA7" w:rsidRPr="004841F7">
+      <w:r w:rsidR="00DE5EA7" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ocher la case si vot</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5EA7" w:rsidRPr="004841F7">
+      <w:r w:rsidR="00DE5EA7" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> labo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ratoire</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5EA7" w:rsidRPr="004841F7">
+      <w:r w:rsidR="00DE5EA7" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> est une structure mono-site ne disposant que d’un seul bio</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>logiste</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5EA7" w:rsidRPr="004841F7">
+      <w:r w:rsidR="00DE5EA7" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> médical ou d’un seul médecin spécialiste</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3040">
+      <w:r w:rsidR="00FB3040" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5EA7" w:rsidRPr="004841F7">
+      <w:r w:rsidR="00DE5EA7" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB3040" w:rsidRPr="00FB3040">
-[...11 lines deleted...]
-      <w:r w:rsidR="00DE5EA7" w:rsidRPr="004841F7">
+      <w:r w:rsidR="00FB3040" w:rsidRPr="007E5EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anatomie et Cytologie pathologiques </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5EA7" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ou d’un seul signataire de </w:t>
       </w:r>
-      <w:r w:rsidR="00B6597A">
-[...17 lines deleted...]
-      <w:r w:rsidR="00DE5EA7" w:rsidRPr="004841F7">
+      <w:r w:rsidR="00B6597A" w:rsidRPr="007E5EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapport </w:t>
+      </w:r>
+      <w:r w:rsidR="000059E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d’essais</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5EA7" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00303A8E">
+      <w:r w:rsidR="00303A8E" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00EE234E">
+      <w:r w:rsidR="00EE234E" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F63675" w:rsidRPr="00AA3255">
+      <w:r w:rsidR="00F63675" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00EE234E" w:rsidRPr="00AA3255">
+      <w:r w:rsidR="00EE234E" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F63675" w:rsidRPr="00AA3255">
-[...4 lines deleted...]
-      <w:r w:rsidR="00F63675" w:rsidRPr="00AA3255">
+      <w:r w:rsidR="00F63675" w:rsidRPr="007E5EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F63675" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F63675" w:rsidRPr="00AA3255">
+      <w:r w:rsidR="00F63675" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BF3133" w:rsidRPr="007E5EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40162BBE" w14:textId="77777777" w:rsidR="00D92CFD" w:rsidRDefault="00A049D8" w:rsidP="00A7147F">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc530058955"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Partie 2 : portée d’accréditation demandée</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="2D98DDB5" w14:textId="77777777" w:rsidR="0064559A" w:rsidRDefault="0064559A"/>
     <w:p w14:paraId="5C7E3FBF" w14:textId="77777777" w:rsidR="00D837E9" w:rsidRPr="00FE61DD" w:rsidRDefault="00D837E9" w:rsidP="00D837E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -8554,96 +8608,96 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9238"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D837E9" w14:paraId="2FB93D51" w14:textId="77777777" w:rsidTr="001F1999">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4192970A" w14:textId="77777777" w:rsidR="00D837E9" w:rsidRPr="009F3FEC" w:rsidRDefault="00EC5F5D" w:rsidP="00EC5F5D">
+          <w:p w14:paraId="4192970A" w14:textId="23D79809" w:rsidR="00D837E9" w:rsidRPr="009F3FEC" w:rsidRDefault="00EC5F5D" w:rsidP="00EC5F5D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="601"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001870C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79FFF921" wp14:editId="6C057234">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79FFF921" wp14:editId="6C057234">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-45720</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>195580</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="310515" cy="307975"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="3" name="Image 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Image 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print"/>
+                          <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="310515" cy="307975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
@@ -8657,85 +8711,115 @@
               <w:t xml:space="preserve">Pour les </w:t>
             </w:r>
             <w:r w:rsidR="00D837E9" w:rsidRPr="001870C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>demandes d’extension</w:t>
             </w:r>
             <w:r w:rsidR="00D837E9" w:rsidRPr="001870C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">, de </w:t>
             </w:r>
             <w:r w:rsidR="00D837E9" w:rsidRPr="001870C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>transfert d’accréditation</w:t>
             </w:r>
+            <w:r w:rsidR="00BA1C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidR="00D837E9" w:rsidRPr="001870C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> et de </w:t>
+              <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:r w:rsidR="00D837E9" w:rsidRPr="001870C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>déménagement</w:t>
             </w:r>
             <w:r w:rsidR="00D837E9" w:rsidRPr="001870C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001870C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D837E9" w:rsidRPr="001870C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">(site(s) et/ou activité(s)) ne renseigner les rubriques et ne transmettre les pièces associées qu’en cas de changement par rapport aux dernières informations </w:t>
+              <w:t>(site(s) et/ou activité(s))</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et de </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1C16" w:rsidRPr="00E724DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>mise à jour</w:t>
+            </w:r>
+            <w:r w:rsidR="00D837E9" w:rsidRPr="001870C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ne renseigner les rubriques et ne transmettre les pièces associées qu’en cas de changement par rapport aux dernières informations </w:t>
             </w:r>
             <w:r w:rsidR="00D837E9" w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>communiquées au gestionnaire de votre dossier d’accréditation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7072085E" w14:textId="77777777" w:rsidR="00D837E9" w:rsidRPr="00D837E9" w:rsidRDefault="00D837E9" w:rsidP="00D837E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61B7E3F9" w14:textId="77777777" w:rsidR="009A5EA5" w:rsidRPr="00D837E9" w:rsidRDefault="005C76BF" w:rsidP="00235EB3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
@@ -8912,113 +8996,113 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B03F004" w14:textId="77777777" w:rsidR="009D2F49" w:rsidRDefault="00BF431E" w:rsidP="00BF431E">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte31"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:ind w:left="601"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27FB219D" wp14:editId="68454D17">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27FB219D" wp14:editId="68454D17">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-45720</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>539115</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="310515" cy="307975"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="5" name="Image 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Image 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print"/>
+                          <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="310515" cy="307975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="002C3C49" w:rsidRPr="002C3C49">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Le laboratoire exprime sa portée de demande d'accréditation à l'aide du document SH REF 08, complété par le document d'expression des portées types d’accréditation SH INF 50 (disponible sur </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="002C3C49" w:rsidRPr="002C3C49">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.cofrac.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002C3C49" w:rsidRPr="002C3C49">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">). Il renseignera </w:t>
             </w:r>
             <w:r w:rsidR="002C3C49" w:rsidRPr="001870C2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -9098,51 +9182,51 @@
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>détaillée des examens</w:t>
             </w:r>
             <w:r w:rsidR="002C3C49" w:rsidRPr="002C3C49">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> correspondant à la portée d’accréditation demandée, établie selon le document SH FORM 06 (disponible sur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="009E77B9">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>www.cofrac.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A801376" w14:textId="365CECBE" w:rsidR="004A4B5A" w:rsidRPr="002C3C49" w:rsidRDefault="0083624D" w:rsidP="004A4B5A">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte31"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
@@ -9186,51 +9270,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">détaillée des examens correspondant à la portée d’accréditation demandée est à renseigner </w:t>
             </w:r>
             <w:r w:rsidR="004A4B5A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">directement </w:t>
             </w:r>
             <w:r w:rsidR="00600A1A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">via le portail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="00600A1A" w:rsidRPr="00711CBA">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>cofracandco.cofrac.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00600A1A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="003A7797">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
@@ -9325,76 +9409,76 @@
         <w:gridCol w:w="9238"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C3C49" w14:paraId="0D627A9E" w14:textId="77777777" w:rsidTr="001B7531">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10804" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1836E7AC" w14:textId="77777777" w:rsidR="00BF431E" w:rsidRPr="002C3C49" w:rsidRDefault="00BF431E" w:rsidP="00BF431E">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="601"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF431E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45AB4904" wp14:editId="571CFA3D">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45AB4904" wp14:editId="571CFA3D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-45720</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>165100</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="310515" cy="307975"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="6" name="Image 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Image 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print"/>
+                          <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="310515" cy="307975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
@@ -9476,111 +9560,266 @@
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00A70202" w:rsidRPr="00FE2981">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2981">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Informations relatives aux activités présentées à l’accréditation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="1BA6FA6D" w14:textId="77777777" w:rsidR="009A5EA5" w:rsidRPr="00FE2981" w:rsidRDefault="009A5EA5" w:rsidP="009A5EA5">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FE1EF00" w14:textId="2ECC8A90" w:rsidR="008D0262" w:rsidRDefault="008D0262" w:rsidP="00FE3488">
+    <w:p w14:paraId="6FE1EF00" w14:textId="4243A378" w:rsidR="008D0262" w:rsidRDefault="008D0262" w:rsidP="00FE3488">
       <w:pPr>
         <w:ind w:left="142" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>2.2.1 Afin de préciser le volume d’activités de la portée d’accréditation, renseigner le SH FORM  39</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (Données d’activités)</w:t>
+        <w:t>2.2.1 Afin de préciser le volume d’activités de la portée d’accréditation,</w:t>
+      </w:r>
+      <w:r w:rsidR="00106D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renseigner </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6503">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidR="00106D86" w:rsidRPr="00FE2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SH FORM 39</w:t>
+      </w:r>
+      <w:r w:rsidR="00106D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou le SH FORM 60</w:t>
+      </w:r>
+      <w:r w:rsidR="009A36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> disponible sur </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00FE2981">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.cofrac.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FE2981">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>et le joindre à la demande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499AD72C" w14:textId="77777777" w:rsidR="00FE2981" w:rsidRDefault="00FE2981" w:rsidP="008D0262">
-[...9 lines deleted...]
-        <w:ind w:right="-142"/>
+    <w:p w14:paraId="38F9F804" w14:textId="64911E65" w:rsidR="003677D5" w:rsidRPr="00E724DA" w:rsidRDefault="003677D5" w:rsidP="00E724DA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:left="567" w:right="-142" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SH FORM 39 (Données d’activités</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6503" w:rsidRPr="00E724DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B49" w:rsidRPr="00E724DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> : Application du règlement d’accréditation SH REF 05 pour une structure engagée dans un premier cycle d’accréditation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7475C812" w14:textId="5A6B7A31" w:rsidR="008E6B49" w:rsidRDefault="008E6B49">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:left="567" w:right="-142" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SH FORM 60</w:t>
+      </w:r>
+      <w:r w:rsidR="00A365D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E724DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Données d’activité OMEGA</w:t>
+      </w:r>
+      <w:r w:rsidR="00A365D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E724DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> : Application du règlement d’accréditation GEN REF 06 et son annexe SH/LAB REF 06 pour toute structure dont l’accréditation a été renouvelée au moins une fois</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083A90D4" w14:textId="77777777" w:rsidR="00A537D8" w:rsidRDefault="00A537D8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="567" w:right="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F51858C" w14:textId="77777777" w:rsidR="00B73D7A" w:rsidRPr="00E724DA" w:rsidRDefault="00B73D7A" w:rsidP="00E724DA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="567" w:right="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="7153"/>
         <w:gridCol w:w="916"/>
         <w:gridCol w:w="828"/>
       </w:tblGrid>
       <w:tr w:rsidR="00841885" w:rsidRPr="00FE2981" w14:paraId="4CDBB082" w14:textId="77777777" w:rsidTr="00333F9D">
         <w:tc>
           <w:tcPr>
@@ -10079,94 +10318,94 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9232"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C3C49" w14:paraId="72763F78" w14:textId="77777777" w:rsidTr="001B7531">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61B18633" w14:textId="77777777" w:rsidR="002C3C49" w:rsidRPr="00C65E70" w:rsidRDefault="00BF431E" w:rsidP="00BF431E">
+          <w:p w14:paraId="61B18633" w14:textId="37E2F967" w:rsidR="002C3C49" w:rsidRPr="00C65E70" w:rsidRDefault="00BF431E" w:rsidP="00BF431E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="601"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF431E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DB8E38F" wp14:editId="08FE9FEC">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DB8E38F" wp14:editId="08FE9FEC">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-45720</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>235585</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="310515" cy="307975"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="7" name="Image 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Image 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print"/>
+                          <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="310515" cy="307975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
@@ -10180,71 +10419,101 @@
               <w:t xml:space="preserve">Pour les </w:t>
             </w:r>
             <w:r w:rsidR="002C3C49" w:rsidRPr="00AF355A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>demandes d’extension</w:t>
             </w:r>
             <w:r w:rsidR="002C3C49" w:rsidRPr="00AF355A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">, de </w:t>
             </w:r>
             <w:r w:rsidR="002C3C49" w:rsidRPr="00AF355A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>transfert d’accréditation</w:t>
             </w:r>
+            <w:r w:rsidR="00165893">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidR="002C3C49" w:rsidRPr="00AF355A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> et de </w:t>
+              <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:r w:rsidR="002C3C49" w:rsidRPr="00AF355A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>déménagement</w:t>
             </w:r>
             <w:r w:rsidR="002C3C49" w:rsidRPr="00AF355A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> (site(s) et/ou activité(s)) ne renseigner les rubriques e</w:t>
+              <w:t xml:space="preserve"> (site(s) et/ou activité(s))</w:t>
+            </w:r>
+            <w:r w:rsidR="00165893">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et de </w:t>
+            </w:r>
+            <w:r w:rsidR="00165893" w:rsidRPr="00E724DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>mise à jour</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3C49" w:rsidRPr="00AF355A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ne renseigner les rubriques e</w:t>
             </w:r>
             <w:r w:rsidR="002C3C49" w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>t ne transmettre les pièces associées qu’en cas de changement par rapport aux dernières informations communiquées au gestionnaire de votre dossier d’accréditation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D6DE2D8" w14:textId="77777777" w:rsidR="002C3C49" w:rsidRPr="007B73A0" w:rsidRDefault="002C3C49" w:rsidP="003911AF">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BA442E0" w14:textId="77777777" w:rsidR="00046911" w:rsidRPr="002C3C49" w:rsidRDefault="00163776">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
@@ -10938,742 +11207,773 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00612027" w:rsidRPr="007B4DD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="728BF858" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
-        <w:gridCol w:w="2268"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1591"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00986E41" w14:paraId="35220F82" w14:textId="77777777" w:rsidTr="00895AF8">
+      <w:tr w:rsidR="00986E41" w14:paraId="35220F82" w14:textId="77777777" w:rsidTr="00F21D92">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EC33330" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00986E41">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Type d’opérations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="218FB5F2" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Prestataire / service interne du demandeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2143C1FC" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00986E41">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F759572" w14:textId="77777777" w:rsidR="00895AF8" w:rsidRDefault="00895AF8" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CF31966" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>accréditation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00986E41" w14:paraId="3EF9D55E" w14:textId="77777777" w:rsidTr="00895AF8">
+      <w:tr w:rsidR="00986E41" w14:paraId="3EF9D55E" w14:textId="77777777" w:rsidTr="00F21D92">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76B9C391" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Service qualité / veille documentaire externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F908D9B" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77955DEE" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38415F82" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00986E41" w14:paraId="2382101D" w14:textId="77777777" w:rsidTr="00895AF8">
+      <w:tr w:rsidR="00986E41" w14:paraId="2382101D" w14:textId="77777777" w:rsidTr="00F21D92">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="117B5A82" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Gestion des achats et approvisionnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="444BDB28" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D2374A2" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="443E424B" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00986E41" w14:paraId="47148897" w14:textId="77777777" w:rsidTr="00895AF8">
+      <w:tr w:rsidR="00986E41" w14:paraId="47148897" w14:textId="77777777" w:rsidTr="00F21D92">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB0EC58" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Gestion du personnel / de la formation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5167D491" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1752AE66" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59F92BDC" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00986E41" w14:paraId="32EF13AC" w14:textId="77777777" w:rsidTr="00895AF8">
+      <w:tr w:rsidR="00986E41" w14:paraId="32EF13AC" w14:textId="77777777" w:rsidTr="00F21D92">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79C8D162" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Gestion des locaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28159636" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F3067F6" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F113A1B" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00986E41" w14:paraId="40AEE0B2" w14:textId="77777777" w:rsidTr="00895AF8">
+      <w:tr w:rsidR="00986E41" w14:paraId="40AEE0B2" w14:textId="77777777" w:rsidTr="00F21D92">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18D27C9D" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Suivi et maintenance des équipements / métrologie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E033F51" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DA0EDAD" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61CAEB39" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00986E41" w14:paraId="0F4D7839" w14:textId="77777777" w:rsidTr="00895AF8">
+      <w:tr w:rsidR="00986E41" w14:paraId="0F4D7839" w14:textId="77777777" w:rsidTr="00F21D92">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FEED13A" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Gestion des moyens informatiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57DD5943" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61B64C35" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29968A89" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00986E41" w14:paraId="0815A2A7" w14:textId="77777777" w:rsidTr="00895AF8">
+      <w:tr w:rsidR="00986E41" w14:paraId="0815A2A7" w14:textId="77777777" w:rsidTr="00F21D92">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A09DD01" w14:textId="3FCBB29F" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Acheminement (transport) d’échantillons biologiques à d’autres laboratoires </w:t>
             </w:r>
             <w:r w:rsidR="00392D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(coursiers internes, service commun, …)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57702EFA" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05C70ED5" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4090A4F8" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00986E41" w14:paraId="252364C0" w14:textId="77777777" w:rsidTr="00895AF8">
+      <w:tr w:rsidR="00986E41" w14:paraId="252364C0" w14:textId="77777777" w:rsidTr="00F21D92">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="410D8B01" w14:textId="77777777" w:rsidR="00895AF8" w:rsidRDefault="00895AF8" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Relations externes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F9A70E4" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(offres/contrats, réclamations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22E9B844" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B4ECF95" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="197E80E4" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00986E41" w14:paraId="08652B26" w14:textId="77777777" w:rsidTr="00895AF8">
+      <w:tr w:rsidR="00986E41" w14:paraId="08652B26" w14:textId="77777777" w:rsidTr="00F21D92">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59DCDCE2" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Autre (préciser) :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0912C0B7" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00895AF8" w:rsidRDefault="00986E41" w:rsidP="00895AF8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F77F490" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27EE081D" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71BA052B" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C351345" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B30F5F7" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="009A5EA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -11761,51 +12061,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A6A10F2" w14:textId="77777777" w:rsidR="00E92DAF" w:rsidRPr="00FE2981" w:rsidRDefault="00612027" w:rsidP="00E92DAF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2981">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Afin de préciser notamment les grandeurs concernées et le type de raccordement, r</w:t>
             </w:r>
             <w:r w:rsidR="00E92DAF" w:rsidRPr="00FE2981">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">enseigner le SH FORM 38 disponible sur </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00FE2981">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.cofrac.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00FE2981">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE2981">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>et le joindre à la demande.</w:t>
             </w:r>
             <w:r w:rsidR="00E92DAF" w:rsidRPr="00FE2981">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12087,127 +12387,256 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="008D0262">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mpliqué dans les activités</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="6E2A1C58" w14:textId="77777777" w:rsidR="004F72A6" w:rsidRDefault="004F72A6" w:rsidP="004F72A6">
       <w:pPr>
         <w:ind w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608E5533" w14:textId="77777777" w:rsidR="004F72A6" w:rsidRDefault="004F72A6" w:rsidP="006E21BB">
+    <w:p w14:paraId="608E5533" w14:textId="347C6E98" w:rsidR="004F72A6" w:rsidRDefault="004F72A6" w:rsidP="006E21BB">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Afin de préciser le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s effectifs du laboratoire réalisant les activités présentées à l’accréditat</w:t>
       </w:r>
       <w:r w:rsidR="00857CB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, renseigner le SH FORM  39</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00106D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">renseigner </w:t>
+      </w:r>
+      <w:r w:rsidR="00A365D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00106D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00106D86" w:rsidRPr="00FE2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SH FORM 39</w:t>
+      </w:r>
+      <w:r w:rsidR="00106D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou le SH FORM 60 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Données d’activités) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">disponible sur </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00D40A1F" w:rsidRPr="00FE2981">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.cofrac.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00490543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>et le joindre à la demande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6781D5" w14:textId="77777777" w:rsidR="00DA6FCC" w:rsidRDefault="00DA6FCC" w:rsidP="00163776">
-      <w:pPr>
+    <w:p w14:paraId="43DCE855" w14:textId="77777777" w:rsidR="00A365D0" w:rsidRPr="0004652D" w:rsidRDefault="00A365D0" w:rsidP="00E724DA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:left="567" w:right="-142" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004652D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SH FORM 39 (Données d’activités) : Application du règlement d’accréditation SH REF 05 pour une structure engagée dans un premier cycle d’accréditation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC9EE02" w14:textId="77777777" w:rsidR="00A365D0" w:rsidRPr="0004652D" w:rsidRDefault="00A365D0" w:rsidP="00E724DA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:left="567" w:right="-142" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004652D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SH FORM 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004652D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Données d’activité OMEGA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004652D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> : Application du règlement d’accréditation GEN REF 06 et son annexe SH/LAB REF 06 pour toute structure dont l’accréditation a été renouvelée au moins une fois</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4964CACD" w14:textId="77777777" w:rsidR="00A365D0" w:rsidRDefault="00A365D0" w:rsidP="00E724DA">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="567" w:right="-142" w:hanging="283"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50ECAF54" w14:textId="77777777" w:rsidR="00046911" w:rsidRDefault="00163776">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_3.3_Prise_en"/>
       <w:bookmarkStart w:id="22" w:name="_Toc530058961"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="004F72A6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3.3 Prise en compte des exigences d’accréditation par l’organisme</w:t>
       </w:r>
@@ -12688,51 +13117,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4252FD5C" w14:textId="77777777" w:rsidR="00490543" w:rsidRPr="00490543" w:rsidRDefault="00490543" w:rsidP="00490543">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Si oui, renseigner le SH FORM 38 disponible sur </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00490543">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.cofrac.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00490543">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00490543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">et le joindre à la demande. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CE8166" w14:textId="77777777" w:rsidR="00C65A25" w:rsidRPr="00490543" w:rsidRDefault="00C65A25" w:rsidP="00490543">
             <w:pPr>
@@ -12906,89 +13335,90 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc530058962"/>
       <w:r w:rsidRPr="00490543">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3.4 Accès à l’information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="706"/>
-        <w:gridCol w:w="7099"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="7238"/>
         <w:gridCol w:w="929"/>
         <w:gridCol w:w="838"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D53D6" w14:paraId="68D0D9F3" w14:textId="77777777" w:rsidTr="00BF3133">
+      <w:tr w:rsidR="008D53D6" w14:paraId="68D0D9F3" w14:textId="77777777" w:rsidTr="005D6A6D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29DA0EB3" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00490543" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
+          <w:p w14:paraId="29DA0EB3" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00490543" w:rsidRDefault="008D53D6" w:rsidP="005D6A6D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:right="-142"/>
+              <w:ind w:right="-142" w:hanging="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7223" w:type="dxa"/>
+            <w:tcW w:w="7238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D72A4E6" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Certains types d’informations</w:t>
             </w:r>
             <w:r w:rsidR="00973DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13056,51 +13486,51 @@
               <w:t xml:space="preserve">Si oui, préciser les types d’informations qui ne pourront être consultées que sur place </w:t>
             </w:r>
             <w:r w:rsidRPr="00E424FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>lors de l’évaluation</w:t>
             </w:r>
             <w:r w:rsidR="004D18D0" w:rsidRPr="00E424FF">
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:footnoteReference w:id="17"/>
             </w:r>
             <w:r w:rsidRPr="00E424FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F6528D4" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00C95B2E" w:rsidRDefault="00F63675" w:rsidP="008D53D6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -13122,51 +13552,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="008D53D6" w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26DC3458" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00C95B2E" w:rsidRDefault="00F63675" w:rsidP="008D53D6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -13187,207 +13617,208 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="008D53D6" w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D53D6" w14:paraId="67A992E8" w14:textId="77777777" w:rsidTr="00BF3133">
+      <w:tr w:rsidR="008D53D6" w14:paraId="67A992E8" w14:textId="77777777" w:rsidTr="005D6A6D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F463225" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
             <w:pPr>
               <w:ind w:right="-142"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9008" w:type="dxa"/>
+            <w:tcW w:w="9005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32FE7A60" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00C95B2E" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
             <w:pPr>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Commentaires</w:t>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D53D6" w14:paraId="4182889B" w14:textId="77777777" w:rsidTr="00BF3133">
+      <w:tr w:rsidR="008D53D6" w14:paraId="4182889B" w14:textId="77777777" w:rsidTr="005D6A6D">
         <w:trPr>
           <w:trHeight w:val="1107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F75CCE8" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
             <w:pPr>
               <w:ind w:right="-142"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9008" w:type="dxa"/>
+            <w:tcW w:w="9005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1542DF70" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00C95B2E" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
             <w:pPr>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47BF6FA2" w14:textId="77777777" w:rsidR="00BF3133" w:rsidRDefault="00BF3133">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9713" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="706"/>
-        <w:gridCol w:w="7263"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="7402"/>
         <w:gridCol w:w="915"/>
         <w:gridCol w:w="829"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D53D6" w14:paraId="09079892" w14:textId="77777777" w:rsidTr="00D048AF">
+      <w:tr w:rsidR="008D53D6" w14:paraId="09079892" w14:textId="77777777" w:rsidTr="005D6A6D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="162A8514" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00490543" w:rsidRDefault="008D53D6" w:rsidP="00490543">
+          <w:p w14:paraId="162A8514" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00490543" w:rsidRDefault="008D53D6" w:rsidP="005D6A6D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:right="-142"/>
+              <w:ind w:right="-142" w:hanging="252"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.4.</w:t>
             </w:r>
             <w:r w:rsidR="00490543" w:rsidRPr="00490543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7291" w:type="dxa"/>
+            <w:tcW w:w="7402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784000F7" w14:textId="77777777" w:rsidR="00D97E99" w:rsidRDefault="003C3703" w:rsidP="00D97E99">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Le laboratoire</w:t>
             </w:r>
             <w:r w:rsidR="008D53D6" w:rsidRPr="00490543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13439,51 +13870,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Si oui, préciser </w:t>
             </w:r>
             <w:r w:rsidR="00490543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>les limites techniques éventuelles et les sites concernés</w:t>
             </w:r>
             <w:r w:rsidR="00BF3133">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35EF06AE" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00C95B2E" w:rsidRDefault="00F63675" w:rsidP="008D53D6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -13505,51 +13936,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="008D53D6" w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="830" w:type="dxa"/>
+            <w:tcW w:w="829" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DE0180E" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00C95B2E" w:rsidRDefault="00F63675" w:rsidP="008D53D6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -13570,129 +14001,129 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="008D53D6" w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D53D6" w14:paraId="562AF88D" w14:textId="77777777" w:rsidTr="00D048AF">
+      <w:tr w:rsidR="008D53D6" w14:paraId="562AF88D" w14:textId="77777777" w:rsidTr="005D6A6D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0374D775" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
             <w:pPr>
               <w:ind w:right="-142"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9038" w:type="dxa"/>
+            <w:tcW w:w="9146" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="347A62BF" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00C95B2E" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
             <w:pPr>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Commentaires</w:t>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D53D6" w14:paraId="26B8638D" w14:textId="77777777" w:rsidTr="00D048AF">
+      <w:tr w:rsidR="008D53D6" w14:paraId="26B8638D" w14:textId="77777777" w:rsidTr="005D6A6D">
         <w:trPr>
           <w:trHeight w:val="1111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="498E17C8" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
             <w:pPr>
               <w:ind w:right="-142"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9038" w:type="dxa"/>
+            <w:tcW w:w="9146" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B333656" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00C95B2E" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
             <w:pPr>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0ACFD7B1" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRDefault="008D53D6" w:rsidP="008D53D6">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="216A5888" w14:textId="77777777" w:rsidR="00DF5C30" w:rsidRDefault="00DF5C30" w:rsidP="008D53D6">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
@@ -14246,125 +14677,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Représent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ée par</w:t>
       </w:r>
       <w:r w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9243" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4146"/>
-        <w:gridCol w:w="5092"/>
+        <w:gridCol w:w="9243"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00490543" w:rsidRPr="00604367" w14:paraId="736F3A6F" w14:textId="77777777" w:rsidTr="001B7531">
+      <w:tr w:rsidR="003A13BF" w:rsidRPr="00604367" w14:paraId="736F3A6F" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:trPr>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="9243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18A10F4B" w14:textId="77777777" w:rsidR="00490543" w:rsidRPr="009736CD" w:rsidRDefault="00490543" w:rsidP="001B7531">
+          <w:p w14:paraId="18A10F4B" w14:textId="77777777" w:rsidR="003A13BF" w:rsidRPr="009736CD" w:rsidRDefault="003A13BF" w:rsidP="001B7531">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009736CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prénom NOM</w:t>
-            </w:r>
-[...19 lines deleted...]
-              <w:t>Fonction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D2196DC" w14:textId="77777777" w:rsidR="00490543" w:rsidRPr="00604367" w:rsidRDefault="00490543" w:rsidP="00490543">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5CA52400" w14:textId="77777777" w:rsidR="00490543" w:rsidRPr="00604367" w:rsidRDefault="00490543" w:rsidP="00490543">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3BF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Déclare connaître le règlement d’accréditation</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3BF3">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14464,82 +14862,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s au processus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">d’accréditation </w:t>
       </w:r>
       <w:r w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>et au maintien de l’accréditation ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605E93D5" w14:textId="77777777" w:rsidR="00490543" w:rsidRPr="00604367" w:rsidRDefault="00490543" w:rsidP="00490543">
+    <w:p w14:paraId="605E93D5" w14:textId="77777777" w:rsidR="00490543" w:rsidRDefault="00490543" w:rsidP="00490543">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Déclare satisfaire</w:t>
       </w:r>
       <w:r w:rsidR="0019225B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> à</w:t>
       </w:r>
       <w:r w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> toutes les obligations légales pour réaliser les activités pour lesquelles l’accréditation est demandée ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DCB2CE" w14:textId="6A364ABF" w:rsidR="00B918FD" w:rsidRPr="00604367" w:rsidRDefault="00B918FD" w:rsidP="00490543">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S’engage </w:t>
+      </w:r>
+      <w:r w:rsidR="0094200C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>à utiliser les outils et ser</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vic</w:t>
+      </w:r>
+      <w:r w:rsidR="0094200C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es dématérialisés mis</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094200C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à disposition par le Cofrac pour le traitement de sa demande </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>et la gestion de son accréditation ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275A2BFF" w14:textId="77777777" w:rsidR="00490543" w:rsidRPr="00604367" w:rsidRDefault="00490543" w:rsidP="00490543">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S’engage à ne pas communiquer sur sa démarche d’accréditation</w:t>
       </w:r>
       <w:r w:rsidRPr="00604367">
         <w:rPr>
@@ -14735,83 +15191,71 @@
             </w:pPr>
             <w:r w:rsidRPr="00604367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signature :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46ED2A6F" w14:textId="77777777" w:rsidR="002446A4" w:rsidRPr="00604367" w:rsidRDefault="002446A4" w:rsidP="00604367">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D644BD6" w14:textId="3C573DF1" w:rsidR="00C524B1" w:rsidRDefault="00C524B1" w:rsidP="00C524B1">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1D644BD6" w14:textId="3C573DF1" w:rsidR="00C524B1" w:rsidRDefault="00C524B1" w:rsidP="00E724DA">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79F01F56" w14:textId="0BEF2FD0" w:rsidR="00B65F42" w:rsidRDefault="00B65F42" w:rsidP="00C524B1">
-[...22 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="00F718CB" w14:textId="77777777" w:rsidR="00A865E6" w:rsidRPr="00C81251" w:rsidRDefault="00A865E6" w:rsidP="00A865E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81251">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Il appartient au Demandeur de s’assurer que la personne désignée pour signer la présente demande dispose des pouvoirs nécessaires pour l’engager, le Cofrac étant fondé à considérer que cette personne est dûment habilitée à cet effet.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="29BB2E59" w14:textId="77777777" w:rsidR="00A902C3" w:rsidRPr="00C524B1" w:rsidRDefault="00A902C3" w:rsidP="00174668">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BBE027F" w14:textId="77777777" w:rsidR="00C524B1" w:rsidRPr="00A902C3" w:rsidRDefault="00C524B1" w:rsidP="00C524B1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
@@ -14964,137 +15408,204 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B7531" w14:paraId="21C2F266" w14:textId="77777777" w:rsidTr="001B7531">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10881" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="516EC686" w14:textId="77777777" w:rsidR="00EA3BF3" w:rsidRPr="00EA3BF3" w:rsidRDefault="00EA3BF3" w:rsidP="00EA3BF3">
+          <w:p w14:paraId="516EC686" w14:textId="739F4AEE" w:rsidR="00EA3BF3" w:rsidRPr="00EA3BF3" w:rsidRDefault="00EA3BF3" w:rsidP="00EA3BF3">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B49D257" wp14:editId="4A171086">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B49D257" wp14:editId="4A171086">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-42545</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>289560</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="314325" cy="304800"/>
                   <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="12" name="Image 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Image 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print"/>
+                          <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="314325" cy="304800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00EA3BF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t>Pour une demande d’accréditation initiale ou d’extension, de transfert d’accréditation ou de déménagement d’une partie des activités accréditées, </w:t>
+              <w:t>Pour une demande d’accréditation initiale ou d’extension, de transfert d’accréditation</w:t>
+            </w:r>
+            <w:r w:rsidR="00271078">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3BF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">les pièces requises sont normalement les mêmes. Cependant, les pièces initialement transmises et qui restent valables pour la demande d’extension, de transfert d’accréditation ou de déménagement ne sont pas à transmettre de nouveau (Ex : preuve d’immatriculation de l’entité juridique formulant la demande, …) </w:t>
+              <w:t>de déménagement d’une partie des activités accréditées</w:t>
+            </w:r>
+            <w:r w:rsidR="00271078">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou de mise à jour</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>les pièces requises sont normalement les mêmes. Cependant, les pièces initialement transmises et qui restent valables pour la demande d’extension, de transfert d’accréditation</w:t>
+            </w:r>
+            <w:r w:rsidR="00271078">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008A58BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de déménagement</w:t>
+            </w:r>
+            <w:r w:rsidR="008A58BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et de mise à jour</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ne sont pas à transmettre de nouveau (Ex : preuve d’immatriculation de l’entité juridique formulant la demande, …) </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3BF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4EDA0639" w14:textId="77777777" w:rsidR="001B7531" w:rsidRPr="00BF431E" w:rsidRDefault="001B7531" w:rsidP="004A60A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -15288,51 +15799,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Responsabilité du demandeur des activités présentées à l’accréditation : informations généralement transmises via le Kbis ou les statuts de l’entreprise/l’association, arrêté ARS, agrément</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3289DCA6" w14:textId="77777777" w:rsidR="000A6ADC" w:rsidRDefault="000A6ADC" w:rsidP="000A6ADC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="737507C8" w14:textId="60D8C380" w:rsidR="000A6ADC" w:rsidRPr="00302228" w:rsidRDefault="00302228" w:rsidP="000A6ADC">
+          <w:p w14:paraId="737507C8" w14:textId="71C06600" w:rsidR="000A6ADC" w:rsidRPr="00302228" w:rsidRDefault="00302228" w:rsidP="000A6ADC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6F32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Pour les demandes d’accréditation unique d’organismes multisites ou organisés en réseau ou gérant un laboratoire commun au sein d’un GHT, documents listés dans la GEN PROC 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BB8668F" w14:textId="77777777" w:rsidR="001B7531" w:rsidRPr="008849F0" w:rsidRDefault="00B02E2D" w:rsidP="008849F0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
@@ -15650,79 +16161,103 @@
             <w:hyperlink w:anchor="_2.1_Compétences_revendiquées" w:history="1">
               <w:r w:rsidRPr="00347510">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cf. </w:t>
               </w:r>
               <w:r w:rsidR="008849F0" w:rsidRPr="00347510">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008849F0" w14:paraId="389BC5BB" w14:textId="77777777" w:rsidTr="009646D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8613" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6E43BD" w14:textId="77777777" w:rsidR="008849F0" w:rsidRDefault="006F0DFC" w:rsidP="008849F0">
+          <w:p w14:paraId="0C6E43BD" w14:textId="48B97DF1" w:rsidR="008849F0" w:rsidRDefault="006F0DFC" w:rsidP="008849F0">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="008849F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Annexe relative aux données d</w:t>
             </w:r>
             <w:r w:rsidR="008849F0" w:rsidRPr="00DD5003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>’activités (SH FORM 39)</w:t>
+              <w:t>’activités (SH FORM 39</w:t>
+            </w:r>
+            <w:r w:rsidR="000E078E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00892B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SH FORM </w:t>
+            </w:r>
+            <w:r w:rsidR="000E078E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidR="008849F0" w:rsidRPr="00DD5003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D296886" w14:textId="77777777" w:rsidR="008849F0" w:rsidRPr="008849F0" w:rsidRDefault="00B02E2D" w:rsidP="008849F0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_2.2_Informations_relatives" w:history="1">
               <w:r w:rsidRPr="00347510">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cf. </w:t>
               </w:r>
               <w:r w:rsidR="00835BDE" w:rsidRPr="00347510">
@@ -15834,63 +16369,75 @@
             </w:r>
             <w:hyperlink w:anchor="_3.3_Prise_en" w:history="1">
               <w:r w:rsidR="00835BDE" w:rsidRPr="00347510">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>3.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B7531" w14:paraId="1EF43A4B" w14:textId="77777777" w:rsidTr="009646D3">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8613" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51273CAA" w14:textId="77777777" w:rsidR="001B7531" w:rsidRPr="008032FF" w:rsidRDefault="00D048AF" w:rsidP="002B6123">
+          <w:p w14:paraId="51273CAA" w14:textId="4CE1944B" w:rsidR="001B7531" w:rsidRPr="008032FF" w:rsidRDefault="00D048AF" w:rsidP="002B6123">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D048AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>*Annexe relative au traitement des exigences d’accréditation (SH FORM 03 et ou</w:t>
+              <w:t>*Annexe relative au traitement des exigences d’accréditation (SH FORM 03 et</w:t>
+            </w:r>
+            <w:r w:rsidR="00892B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D048AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ou</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAB FORM 03)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="694F36BF" w14:textId="77777777" w:rsidR="001B7531" w:rsidRPr="008849F0" w:rsidRDefault="00B02E2D" w:rsidP="008849F0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -16327,51 +16874,51 @@
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(ex : </w:t>
             </w:r>
             <w:r w:rsidRPr="006F0DFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>SH FORM 43</w:t>
             </w:r>
             <w:r w:rsidR="00D76409">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F0DFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">disponible sur </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="006F0DFC">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>www.cofrac.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006F0DFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
             <w:r w:rsidRPr="006F0DFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Après examen de la portée d’accréditation demandée, le Cofrac précisera les dossiers qui seront à fournir.</w:t>
             </w:r>
           </w:p>
@@ -16450,84 +16997,84 @@
               <w:pStyle w:val="paragra"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E2CEC53" w14:textId="77777777" w:rsidR="007204C0" w:rsidRPr="0069286B" w:rsidRDefault="007204C0" w:rsidP="0069286B">
             <w:pPr>
               <w:pStyle w:val="paragra"/>
               <w:ind w:left="601"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007204C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71E1B201" wp14:editId="7A76BB95">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71E1B201" wp14:editId="7A76BB95">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-40005</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-184150</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="304800" cy="314325"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapThrough wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="-1350" y="0"/>
                       <wp:lineTo x="-1350" y="20945"/>
                       <wp:lineTo x="21600" y="20945"/>
                       <wp:lineTo x="21600" y="0"/>
                       <wp:lineTo x="-1350" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapThrough>
                   <wp:docPr id="13" name="Image 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Image 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print"/>
+                          <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="304800" cy="314325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
@@ -16610,399 +17157,482 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ci-dessus</w:t>
       </w:r>
       <w:r w:rsidR="004A60A1" w:rsidRPr="008E4B47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, accompagnés des documents cités ci-dessous. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C36E1D" w14:textId="77777777" w:rsidR="00835BDE" w:rsidRDefault="00835BDE" w:rsidP="004A60A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9606" w:type="dxa"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9606"/>
+        <w:gridCol w:w="9918"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="2B760524" w14:textId="77777777" w:rsidTr="008E4B47">
+      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="2B760524" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C6435EF" w14:textId="77777777" w:rsidR="00835BDE" w:rsidRPr="00F740AD" w:rsidRDefault="00835BDE" w:rsidP="001B5E65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F740AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="1FC49A0C" w14:textId="77777777" w:rsidTr="009646D3">
+      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="1FC49A0C" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69AFFE88" w14:textId="04904F5D" w:rsidR="00835BDE" w:rsidRPr="00F866DE" w:rsidRDefault="00DF1DEB" w:rsidP="001B5E65">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Politiques, objectifs du laboratoire (ex : Manuel qualité si toujours en vigueur)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="18957427" w14:textId="77777777" w:rsidTr="009646D3">
+      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="18957427" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="545694C0" w14:textId="77777777" w:rsidR="00835BDE" w:rsidRPr="00F866DE" w:rsidRDefault="00835BDE" w:rsidP="001B5E65">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Instructions relatives</w:t>
             </w:r>
             <w:r w:rsidRPr="00F866DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>au</w:t>
             </w:r>
             <w:r w:rsidRPr="00F866DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> prélèvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="6118A344" w14:textId="77777777" w:rsidTr="009646D3">
+      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="6118A344" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3895ACF2" w14:textId="77777777" w:rsidR="00835BDE" w:rsidRPr="00F866DE" w:rsidRDefault="00835BDE" w:rsidP="001B5E65">
+          <w:p w14:paraId="3895ACF2" w14:textId="410A8DCA" w:rsidR="00835BDE" w:rsidRPr="00F866DE" w:rsidRDefault="003841E8" w:rsidP="001B5E65">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F866DE">
-[...3 lines deleted...]
-              <w:t>Procédure de gestion du personnel (recrutement, formation, habilitation)</w:t>
+            <w:r w:rsidRPr="0004652D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tout document décrivant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004652D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestion des compétences du personnel impliqué dans les activités demandées à l'accréditation</w:t>
+            </w:r>
+            <w:r w:rsidR="00E47902">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00835BDE" w:rsidRPr="00F866DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>recrutement, formation, habilitation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="6C964A85" w14:textId="77777777" w:rsidTr="009646D3">
+      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="6C964A85" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="093C625D" w14:textId="77777777" w:rsidR="00835BDE" w:rsidRPr="00F866DE" w:rsidRDefault="00835BDE" w:rsidP="001B5E65">
+          <w:p w14:paraId="093C625D" w14:textId="4CEE45A4" w:rsidR="00835BDE" w:rsidRPr="00F866DE" w:rsidRDefault="00E47902" w:rsidP="001B5E65">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F866DE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédure de </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Dispositions décrivant la</w:t>
+            </w:r>
+            <w:r w:rsidR="00835BDE" w:rsidRPr="00F866DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00835BDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>gestion des contrats de prestations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="45B15434" w14:textId="77777777" w:rsidTr="009646D3">
+      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="45B15434" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB5CE1F" w14:textId="77777777" w:rsidR="00835BDE" w:rsidRPr="00F866DE" w:rsidRDefault="00835BDE" w:rsidP="001B5E65">
+          <w:p w14:paraId="5CB5CE1F" w14:textId="6BF27473" w:rsidR="00835BDE" w:rsidRPr="00F866DE" w:rsidRDefault="00E47902" w:rsidP="001B5E65">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F866DE">
+            <w:r w:rsidRPr="0004652D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t>Procédure de maîtrise des non conformités</w:t>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositions générales en lien avec la gestion des travaux non conformes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004652D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">actions correctives </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="4EFD9999" w14:textId="77777777" w:rsidTr="009646D3">
+      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="4EFD9999" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF819AB" w14:textId="77777777" w:rsidR="00835BDE" w:rsidRPr="001E35EC" w:rsidRDefault="00835BDE" w:rsidP="001E35EC">
+          <w:p w14:paraId="3EF819AB" w14:textId="643B8097" w:rsidR="00835BDE" w:rsidRPr="001E35EC" w:rsidRDefault="00E47902" w:rsidP="001E35EC">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E35EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Procédure d’audit interne</w:t>
+              <w:t>Dispositions concernant la gestion de l’</w:t>
+            </w:r>
+            <w:r w:rsidR="00835BDE" w:rsidRPr="001E35EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>audit interne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="300E267F" w14:textId="77777777" w:rsidTr="009646D3">
+      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="300E267F" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71FA72AC" w14:textId="77777777" w:rsidR="00835BDE" w:rsidRPr="001E35EC" w:rsidRDefault="00835BDE" w:rsidP="001E35EC">
+          <w:p w14:paraId="71FA72AC" w14:textId="59C116DE" w:rsidR="00835BDE" w:rsidRPr="001E35EC" w:rsidRDefault="00E47902" w:rsidP="001E35EC">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E35EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Procédure de revue de direction</w:t>
+              <w:t>Dispositions décrivant la gestion de la</w:t>
+            </w:r>
+            <w:r w:rsidR="00835BDE" w:rsidRPr="001E35EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> revue de direction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="38D555CD" w14:textId="77777777" w:rsidTr="009646D3">
+      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="38D555CD" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29E7B346" w14:textId="77777777" w:rsidR="00835BDE" w:rsidRPr="001E35EC" w:rsidRDefault="00835BDE" w:rsidP="001E35EC">
+          <w:p w14:paraId="29E7B346" w14:textId="5F971FB5" w:rsidR="00835BDE" w:rsidRPr="001E35EC" w:rsidRDefault="00E47902" w:rsidP="001E35EC">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00835BDE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Procédure de gestion des achats</w:t>
+              <w:t>Dispositions pour la</w:t>
+            </w:r>
+            <w:r w:rsidR="00835BDE" w:rsidRPr="00835BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestion des achats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="7D5AC467" w14:textId="77777777" w:rsidTr="009646D3">
+      <w:tr w:rsidR="00835BDE" w:rsidRPr="0046303F" w14:paraId="7D5AC467" w14:textId="77777777" w:rsidTr="00E724DA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B497D5A" w14:textId="77777777" w:rsidR="00835BDE" w:rsidRPr="001E35EC" w:rsidRDefault="00835BDE" w:rsidP="001E35EC">
+          <w:p w14:paraId="6B497D5A" w14:textId="2B98FD52" w:rsidR="00835BDE" w:rsidRPr="001E35EC" w:rsidRDefault="00E47902" w:rsidP="001E35EC">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E35EC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Procédure de gestion du matériel et de traçabilité métrologique des résultats de mesure</w:t>
+              <w:t>Dispositions pour la</w:t>
+            </w:r>
+            <w:r w:rsidR="00835BDE" w:rsidRPr="001E35EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestion du matériel et de traçabilité métrologique des résultats de mesure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E2D940A" w14:textId="77777777" w:rsidR="007765BE" w:rsidRDefault="007765BE" w:rsidP="005F558A">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5594F768" w14:textId="77777777" w:rsidR="002D6148" w:rsidRDefault="002D6148" w:rsidP="00BF431E">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc530058966"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ANNEXE A –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:br/>
         <w:t>SITE(s) DU laboratoire (LBM) avec ACTIVITES demandées à l'accréditation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE43E53" w14:textId="77777777" w:rsidR="002D6148" w:rsidRDefault="002D6148" w:rsidP="002D6148">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18128,65 +18758,50 @@
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B55EA53" w14:textId="77777777" w:rsidR="001779B6" w:rsidRPr="000E315D" w:rsidRDefault="001779B6" w:rsidP="001779B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28B03437" w14:textId="77777777" w:rsidR="001779B6" w:rsidRDefault="001779B6" w:rsidP="002D6148">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6A22BAF2" w14:textId="77777777" w:rsidR="00BA1F49" w:rsidRDefault="00BA1F49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A93A3B" w14:textId="0611E911" w:rsidR="00B75E77" w:rsidRDefault="00B75E77">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00BA1F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -19857,157 +20472,157 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> du présent document).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5302EE2C" w14:textId="292F58D3" w:rsidR="009414F8" w:rsidRPr="00235930" w:rsidRDefault="009414F8" w:rsidP="005F558A">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009414F8" w:rsidRPr="00235930" w:rsidSect="009B13A9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="849" w:bottom="1135" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31C700E9" w14:textId="77777777" w:rsidR="002932BA" w:rsidRDefault="002932BA" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="14D6C407" w14:textId="77777777" w:rsidR="000E6A8E" w:rsidRDefault="000E6A8E" w:rsidP="00EB1E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="109A5433" w14:textId="77777777" w:rsidR="002932BA" w:rsidRDefault="002932BA" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="20F45496" w14:textId="77777777" w:rsidR="000E6A8E" w:rsidRDefault="000E6A8E" w:rsidP="00EB1E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2145534"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="123787606"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="1FAB8E66" w14:textId="01BCA3F3" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="00EE0660">
+          <w:p w14:paraId="1FAB8E66" w14:textId="1CC37427" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="00EE0660">
             <w:pPr>
               <w:pStyle w:val="Pieddepage"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00A40797">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10189F64" wp14:editId="1BA7738E">
                   <wp:extent cx="6300470" cy="76939"/>
                   <wp:effectExtent l="19050" t="0" r="5080" b="0"/>
                   <wp:docPr id="4" name="Image 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
@@ -20029,76 +20644,70 @@
                             <a:ext cx="6300470" cy="76939"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">SH FORM 05 – </w:t>
             </w:r>
             <w:r w:rsidRPr="00495169">
               <w:t>Révision 1</w:t>
             </w:r>
-            <w:r w:rsidR="00AF2A35">
-              <w:t>4</w:t>
+            <w:r w:rsidR="005472B1">
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00495169">
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CD6EC8">
               <w:t>Applicable le</w:t>
             </w:r>
             <w:r w:rsidR="00CF31FE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005D420C">
-[...9 lines deleted...]
-              <w:t>/2025</w:t>
+            <w:r w:rsidR="00C74F6F">
+              <w:t>01/10</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2778E">
+              <w:t>/2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00F63675">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidR="00F63675">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20148,86 +20757,86 @@
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00F63675">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57F31E6E" w14:textId="77777777" w:rsidR="002932BA" w:rsidRDefault="002932BA" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="2771F656" w14:textId="77777777" w:rsidR="000E6A8E" w:rsidRDefault="000E6A8E" w:rsidP="00EB1E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4025EEDB" w14:textId="77777777" w:rsidR="002932BA" w:rsidRDefault="002932BA" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="65BE9DC8" w14:textId="77777777" w:rsidR="000E6A8E" w:rsidRDefault="000E6A8E" w:rsidP="00EB1E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1AE88BA8" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="00C546E6">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r w:rsidRPr="002B6123">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002B6123">
         <w:t xml:space="preserve"> Cela correspond à un changement de responsabilité juridique pour les activités concernées par l’accréditation octroyée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66426B92" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="00C546E6">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1D259B14" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="00A40797">
+    <w:p w14:paraId="1D25D7B3" w14:textId="77777777" w:rsidR="000A2283" w:rsidRDefault="000A2283" w:rsidP="000A2283">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00200753">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Un message d’accusé réception est systématiquement envoyé à réception de la demande d’accréditation. En l’absence de réception d’un tel message, merci de prendre contact avec la section/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -20345,63 +20954,69 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Il appartient au Demandeur de désigner une personne dûment habilitée ayant la qualité ou les pouvoirs nécessaires pour l’engager juridiquement</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="347ED4CF" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="003D11FE">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Il s’agit de vérifier l’existence légale du demandeur et des établissements concernés par la demande, et de les identifier de manière unique : extrait Kbis ou Lbis, ou avis d’enregistrement au répertoire SIRENE, ou publication de l’association au JO et n° d’enregistrement au registre des associations (RNA), ou autres justificatifs officiels répondant à cet objectif.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="00B6E1B2" w14:textId="681DC73E" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="008A6F32">
+    <w:p w14:paraId="00B6E1B2" w14:textId="05895E1D" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="008A6F32">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Il s’agit de vérifier que le demandeur est effectivement responsable des activités présentées à l’accréditation et d’identifier le représentant légal : informations généralemen transmises via le Kbis ou les statuts de l’entreprise/l’association, arrêté ARS, agrément, etc.</w:t>
+        <w:t xml:space="preserve"> Il s’agit de vérifier que le demandeur est effectivement responsable des activités présentées à l’accréditation et d’identifier le représentant légal : informations généralemen</w:t>
+      </w:r>
+      <w:r w:rsidR="00542448">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> transmises via le Kbis ou les statuts de l’entreprise/l’association, arrêté ARS, agrément, etc.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="02FD0AA3" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="004841F7">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Il s’agit de la structure réalisant les actes médico-techniques (Ex : LBM, cabinet d’ACP, service/pôle, etc.) qui exerce les activités présentées à l’accréditation.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="408DBFB2" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00425464" w:rsidRDefault="00986E41" w:rsidP="004841F7">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
@@ -20642,71 +21257,91 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p w14:paraId="591085EC" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NB : si l’organisme a pour politique de ne pas transmettre les documents aux évaluateurs, la durée d’évaluation sur site sera étendue pour permettre la consultation de ces documents.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="69EE9F0D" w14:textId="3DE77510" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="00490543">
+    <w:p w14:paraId="09E24C09" w14:textId="77777777" w:rsidR="00EC4B5C" w:rsidRDefault="00986E41" w:rsidP="00490543">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Document SH REF 05 pour </w:t>
+        <w:t xml:space="preserve"> Document SH REF 05 </w:t>
+      </w:r>
+      <w:r w:rsidR="008316AB">
+        <w:t xml:space="preserve">ou GEN REF 06/SH REF 60 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pour </w:t>
       </w:r>
       <w:r w:rsidR="00D22B40">
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidR="00D63BCB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>norme NF EN ISO 15189 et LAB REF 05 pour la norme NF EN ISO/CEI 17025 disponibles sur www.cofrac.fr</w:t>
+        <w:t xml:space="preserve">norme NF EN ISO 15189 et </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EE9F0D" w14:textId="2773E24B" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="00490543">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LAB REF 05</w:t>
+      </w:r>
+      <w:r w:rsidR="008316AB">
+        <w:t xml:space="preserve"> ou GEN REF 06/LAB REF 60</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pour la norme NF EN ISO/CEI 17025 disponibles sur www.cofrac.fr</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p w14:paraId="02589A48" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="00490543">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Document SH REF 06</w:t>
       </w:r>
       <w:r w:rsidRPr="001E77EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>disponible sur www.cofrac.fr</w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -20959,51 +21594,51 @@
               <w:bCs/>
             </w:rPr>
             <w:object w:dxaOrig="1200" w:dyaOrig="1680" w14:anchorId="121B3B11">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:60pt;height:84pt">
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
-              <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1801399857" r:id="rId2"/>
+              <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1852350027" r:id="rId2"/>
             </w:object>
           </w:r>
         </w:p>
         <w:p w14:paraId="3BCC2211" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="001B5E65">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:ind w:left="284"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7632" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2143B753" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="00C76067">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
@@ -21081,51 +21716,51 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1754" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="5F3AC428" w14:textId="77777777" w:rsidR="00986E41" w:rsidRDefault="00986E41" w:rsidP="001B5E65">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:sz w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39B5B120" wp14:editId="0A58EA13">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39B5B120" wp14:editId="0A58EA13">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>120650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-6350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="783590" cy="842645"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Image 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3"/>
@@ -21163,51 +21798,51 @@
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="790E3280" w14:textId="77777777" w:rsidR="00986E41" w:rsidRPr="00024530" w:rsidRDefault="00986E41" w:rsidP="00C57C70">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:left="2977"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0208D938" wp14:editId="2881E986">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0208D938" wp14:editId="2881E986">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>260985</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-78105</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="311150" cy="296545"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1963843192" name="Image 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
@@ -21252,51 +21887,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Image 1406627805" o:spid="_x0000_i1030" type="#_x0000_t75" style="width:11.25pt;height:11.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Image 1406627805" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C87369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C200F7D0"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -22710,51 +23345,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="412A2B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F290078E"/>
+    <w:tmpl w:val="0AC80F92"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
@@ -23046,163 +23681,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E0B53CF"/>
+    <w:nsid w:val="4A846850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E5FCB3C8"/>
+    <w:tmpl w:val="94502700"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4244" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0B53CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5FCB3C8"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51D941ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84F63538"/>
     <w:lvl w:ilvl="0" w:tplc="9CEA32E2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23270,51 +24018,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530D5D86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82B6052A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -23388,51 +24136,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D1778A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5061772"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23501,51 +24249,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67B3072F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99A87078"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23641,51 +24389,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D25642E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92066EB4"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23754,51 +24502,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FAC780D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB528634"/>
     <w:lvl w:ilvl="0" w:tplc="1F2401D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23866,51 +24614,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="790A51CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9A2A3CC"/>
     <w:lvl w:ilvl="0" w:tplc="8AFECD78">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23979,51 +24727,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="796F63D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F85C7446"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24092,51 +24840,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C895F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76E24A0A"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24205,51 +24953,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DCD6C19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E0638BC"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24319,433 +25067,453 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1600286122">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="804590383">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1430077045">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="154030691">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1574387689">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1889221802">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1506549395">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="60294523">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="25254305">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="880627708">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1218324594">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679351101">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="763262871">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1490247557">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="808785944">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1402095191">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1645697315">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1101225699">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2024553715">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="183516147">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="183516147">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="21" w16cid:durableId="1140077385">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="853034845">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="657224163">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1787847726">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1746031400">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="646056596">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1014452572">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="2059939607">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB1E7A"/>
     <w:rsid w:val="0000198A"/>
     <w:rsid w:val="000020DF"/>
     <w:rsid w:val="0000213E"/>
     <w:rsid w:val="00002394"/>
     <w:rsid w:val="00002660"/>
     <w:rsid w:val="000027A9"/>
     <w:rsid w:val="00003DC3"/>
     <w:rsid w:val="00004211"/>
+    <w:rsid w:val="000043E1"/>
     <w:rsid w:val="00004658"/>
     <w:rsid w:val="0000523E"/>
     <w:rsid w:val="00005292"/>
+    <w:rsid w:val="000059E5"/>
     <w:rsid w:val="00006D28"/>
     <w:rsid w:val="00007601"/>
     <w:rsid w:val="000101A5"/>
     <w:rsid w:val="00010F5C"/>
     <w:rsid w:val="000115BE"/>
     <w:rsid w:val="00011D01"/>
     <w:rsid w:val="00012063"/>
     <w:rsid w:val="000121D6"/>
     <w:rsid w:val="00014049"/>
     <w:rsid w:val="00014452"/>
     <w:rsid w:val="00014671"/>
     <w:rsid w:val="00014A91"/>
     <w:rsid w:val="000152C0"/>
     <w:rsid w:val="00015307"/>
     <w:rsid w:val="000165D7"/>
     <w:rsid w:val="000169E0"/>
     <w:rsid w:val="00016B38"/>
     <w:rsid w:val="00017566"/>
     <w:rsid w:val="000205C2"/>
     <w:rsid w:val="00020AE7"/>
     <w:rsid w:val="00020EFF"/>
     <w:rsid w:val="00023788"/>
     <w:rsid w:val="00024F1A"/>
     <w:rsid w:val="00025B27"/>
+    <w:rsid w:val="0002685E"/>
     <w:rsid w:val="0002690E"/>
     <w:rsid w:val="00026F14"/>
     <w:rsid w:val="000276F2"/>
     <w:rsid w:val="00030909"/>
     <w:rsid w:val="00030DCB"/>
     <w:rsid w:val="00033BE1"/>
     <w:rsid w:val="00033E12"/>
     <w:rsid w:val="0003414D"/>
     <w:rsid w:val="0003492C"/>
     <w:rsid w:val="00035826"/>
     <w:rsid w:val="00036EBF"/>
     <w:rsid w:val="000371F9"/>
     <w:rsid w:val="0003765C"/>
     <w:rsid w:val="00037B63"/>
     <w:rsid w:val="00040D57"/>
     <w:rsid w:val="00040D9C"/>
     <w:rsid w:val="00041192"/>
     <w:rsid w:val="000412CE"/>
     <w:rsid w:val="0004267C"/>
     <w:rsid w:val="00042CAB"/>
     <w:rsid w:val="00043764"/>
     <w:rsid w:val="00043839"/>
     <w:rsid w:val="00043C16"/>
     <w:rsid w:val="000447B2"/>
     <w:rsid w:val="00044A88"/>
     <w:rsid w:val="00045EDA"/>
     <w:rsid w:val="00046911"/>
     <w:rsid w:val="00046F00"/>
     <w:rsid w:val="00050379"/>
     <w:rsid w:val="00050766"/>
     <w:rsid w:val="00051C15"/>
     <w:rsid w:val="00051D4A"/>
     <w:rsid w:val="00052E80"/>
     <w:rsid w:val="0005382D"/>
     <w:rsid w:val="00054824"/>
     <w:rsid w:val="00056161"/>
     <w:rsid w:val="0005700D"/>
     <w:rsid w:val="0005779C"/>
     <w:rsid w:val="000617E0"/>
     <w:rsid w:val="00061ED9"/>
     <w:rsid w:val="000626AC"/>
     <w:rsid w:val="000645DB"/>
     <w:rsid w:val="00064B46"/>
+    <w:rsid w:val="00066F5C"/>
     <w:rsid w:val="00067803"/>
     <w:rsid w:val="00067E10"/>
     <w:rsid w:val="00070054"/>
     <w:rsid w:val="000717F9"/>
     <w:rsid w:val="00072E58"/>
     <w:rsid w:val="00072EDE"/>
     <w:rsid w:val="000756A7"/>
     <w:rsid w:val="00075944"/>
     <w:rsid w:val="00076914"/>
     <w:rsid w:val="0007796C"/>
     <w:rsid w:val="00080614"/>
     <w:rsid w:val="000806B6"/>
     <w:rsid w:val="00082AD7"/>
     <w:rsid w:val="00082B9C"/>
     <w:rsid w:val="000832D8"/>
     <w:rsid w:val="00083574"/>
     <w:rsid w:val="00083C19"/>
     <w:rsid w:val="00083DCC"/>
     <w:rsid w:val="00084424"/>
     <w:rsid w:val="000849B1"/>
     <w:rsid w:val="00084F50"/>
     <w:rsid w:val="00085A0A"/>
+    <w:rsid w:val="000869CC"/>
     <w:rsid w:val="00087493"/>
     <w:rsid w:val="000878C9"/>
     <w:rsid w:val="00087914"/>
     <w:rsid w:val="0009094A"/>
     <w:rsid w:val="00090CFC"/>
     <w:rsid w:val="00090F19"/>
     <w:rsid w:val="00091470"/>
     <w:rsid w:val="000918EC"/>
     <w:rsid w:val="00091E05"/>
     <w:rsid w:val="00091F25"/>
     <w:rsid w:val="0009233A"/>
     <w:rsid w:val="0009334A"/>
     <w:rsid w:val="00093687"/>
     <w:rsid w:val="00093CAB"/>
     <w:rsid w:val="00094244"/>
     <w:rsid w:val="0009722D"/>
     <w:rsid w:val="00097FDD"/>
     <w:rsid w:val="000A0521"/>
     <w:rsid w:val="000A091E"/>
+    <w:rsid w:val="000A2283"/>
     <w:rsid w:val="000A2E03"/>
     <w:rsid w:val="000A3004"/>
     <w:rsid w:val="000A32C7"/>
     <w:rsid w:val="000A3A3D"/>
     <w:rsid w:val="000A3E0A"/>
     <w:rsid w:val="000A40E1"/>
     <w:rsid w:val="000A45FE"/>
     <w:rsid w:val="000A4EA7"/>
     <w:rsid w:val="000A64A3"/>
     <w:rsid w:val="000A6ADC"/>
     <w:rsid w:val="000B2913"/>
     <w:rsid w:val="000B2B98"/>
     <w:rsid w:val="000B38A6"/>
     <w:rsid w:val="000B4F93"/>
     <w:rsid w:val="000C0120"/>
     <w:rsid w:val="000C0515"/>
     <w:rsid w:val="000C22A7"/>
+    <w:rsid w:val="000C240E"/>
     <w:rsid w:val="000C320C"/>
     <w:rsid w:val="000C3E93"/>
     <w:rsid w:val="000C44DD"/>
     <w:rsid w:val="000C4C8B"/>
     <w:rsid w:val="000C57D6"/>
     <w:rsid w:val="000C5845"/>
     <w:rsid w:val="000C666A"/>
     <w:rsid w:val="000C6AE9"/>
     <w:rsid w:val="000C7802"/>
     <w:rsid w:val="000D01DF"/>
     <w:rsid w:val="000D1C8A"/>
     <w:rsid w:val="000D34B1"/>
     <w:rsid w:val="000D34B3"/>
     <w:rsid w:val="000D3FBF"/>
     <w:rsid w:val="000D4C15"/>
+    <w:rsid w:val="000D5140"/>
     <w:rsid w:val="000D5D8F"/>
     <w:rsid w:val="000D60F0"/>
     <w:rsid w:val="000D6128"/>
     <w:rsid w:val="000D7CE0"/>
+    <w:rsid w:val="000E078E"/>
     <w:rsid w:val="000E07BE"/>
     <w:rsid w:val="000E11E0"/>
     <w:rsid w:val="000E230C"/>
     <w:rsid w:val="000E23DB"/>
     <w:rsid w:val="000E27F7"/>
     <w:rsid w:val="000E2803"/>
     <w:rsid w:val="000E35FA"/>
     <w:rsid w:val="000E3833"/>
     <w:rsid w:val="000E3F6A"/>
     <w:rsid w:val="000E5581"/>
     <w:rsid w:val="000E5B7B"/>
     <w:rsid w:val="000E5C6C"/>
     <w:rsid w:val="000E61F9"/>
+    <w:rsid w:val="000E6A8E"/>
     <w:rsid w:val="000E6CB5"/>
     <w:rsid w:val="000E6E73"/>
     <w:rsid w:val="000E7AA5"/>
     <w:rsid w:val="000F139E"/>
     <w:rsid w:val="000F22CB"/>
     <w:rsid w:val="000F305A"/>
     <w:rsid w:val="000F48B9"/>
     <w:rsid w:val="000F4C99"/>
     <w:rsid w:val="000F5A61"/>
     <w:rsid w:val="000F5E35"/>
     <w:rsid w:val="000F6977"/>
     <w:rsid w:val="000F7947"/>
     <w:rsid w:val="000F7C12"/>
     <w:rsid w:val="000F7E8F"/>
     <w:rsid w:val="00104144"/>
     <w:rsid w:val="0010571E"/>
     <w:rsid w:val="001061AC"/>
     <w:rsid w:val="001064B6"/>
     <w:rsid w:val="00106BA9"/>
+    <w:rsid w:val="00106D86"/>
     <w:rsid w:val="00107D1A"/>
     <w:rsid w:val="00110558"/>
     <w:rsid w:val="00110D4E"/>
     <w:rsid w:val="00111A60"/>
     <w:rsid w:val="00112130"/>
     <w:rsid w:val="001121BB"/>
     <w:rsid w:val="00112E8F"/>
     <w:rsid w:val="0011406C"/>
     <w:rsid w:val="001143C1"/>
     <w:rsid w:val="00114BE3"/>
     <w:rsid w:val="00115637"/>
     <w:rsid w:val="00115944"/>
     <w:rsid w:val="001169C5"/>
     <w:rsid w:val="00117187"/>
     <w:rsid w:val="00117793"/>
     <w:rsid w:val="00117D34"/>
     <w:rsid w:val="001205AC"/>
     <w:rsid w:val="00121763"/>
     <w:rsid w:val="00121FD5"/>
     <w:rsid w:val="00122C22"/>
     <w:rsid w:val="00123301"/>
     <w:rsid w:val="00123A5A"/>
     <w:rsid w:val="00124698"/>
     <w:rsid w:val="001248C5"/>
     <w:rsid w:val="00125895"/>
     <w:rsid w:val="00125ED9"/>
     <w:rsid w:val="00126EC5"/>
     <w:rsid w:val="00126EEC"/>
     <w:rsid w:val="0012749B"/>
     <w:rsid w:val="0012772E"/>
     <w:rsid w:val="00127FFE"/>
     <w:rsid w:val="00130826"/>
     <w:rsid w:val="001312FE"/>
     <w:rsid w:val="001314F2"/>
     <w:rsid w:val="00131A79"/>
     <w:rsid w:val="00132324"/>
     <w:rsid w:val="00133A0A"/>
     <w:rsid w:val="00134393"/>
     <w:rsid w:val="0013494D"/>
     <w:rsid w:val="00135477"/>
     <w:rsid w:val="001355AA"/>
     <w:rsid w:val="00135926"/>
     <w:rsid w:val="00136C73"/>
     <w:rsid w:val="0013722D"/>
     <w:rsid w:val="00137263"/>
+    <w:rsid w:val="00140032"/>
+    <w:rsid w:val="0014034C"/>
     <w:rsid w:val="0014165C"/>
     <w:rsid w:val="00141C15"/>
     <w:rsid w:val="00141E11"/>
     <w:rsid w:val="001423A1"/>
+    <w:rsid w:val="001427EF"/>
     <w:rsid w:val="00142AE3"/>
     <w:rsid w:val="00143568"/>
     <w:rsid w:val="00144B6C"/>
     <w:rsid w:val="001463AE"/>
     <w:rsid w:val="00146751"/>
     <w:rsid w:val="00146960"/>
     <w:rsid w:val="00147ACE"/>
     <w:rsid w:val="00150F15"/>
     <w:rsid w:val="001525E6"/>
     <w:rsid w:val="00152976"/>
     <w:rsid w:val="00152C68"/>
     <w:rsid w:val="00153697"/>
+    <w:rsid w:val="00153E6E"/>
     <w:rsid w:val="001542C1"/>
     <w:rsid w:val="0015494B"/>
     <w:rsid w:val="00155F5E"/>
     <w:rsid w:val="00156AB1"/>
     <w:rsid w:val="00156EA9"/>
     <w:rsid w:val="0015795B"/>
     <w:rsid w:val="00160330"/>
     <w:rsid w:val="0016115B"/>
     <w:rsid w:val="00162863"/>
     <w:rsid w:val="0016335C"/>
     <w:rsid w:val="001633DF"/>
     <w:rsid w:val="00163776"/>
     <w:rsid w:val="0016433D"/>
     <w:rsid w:val="001648B4"/>
     <w:rsid w:val="00165661"/>
+    <w:rsid w:val="00165893"/>
     <w:rsid w:val="00166968"/>
     <w:rsid w:val="00170E15"/>
     <w:rsid w:val="00171338"/>
     <w:rsid w:val="00172065"/>
     <w:rsid w:val="0017255C"/>
     <w:rsid w:val="001731F0"/>
     <w:rsid w:val="001737C0"/>
     <w:rsid w:val="00173BF7"/>
     <w:rsid w:val="00173DCC"/>
+    <w:rsid w:val="0017405A"/>
     <w:rsid w:val="0017433C"/>
     <w:rsid w:val="00174668"/>
     <w:rsid w:val="00175635"/>
     <w:rsid w:val="00175CBE"/>
     <w:rsid w:val="00176A57"/>
     <w:rsid w:val="001777DD"/>
     <w:rsid w:val="001779B6"/>
     <w:rsid w:val="00181E1D"/>
     <w:rsid w:val="00182312"/>
     <w:rsid w:val="0018254F"/>
     <w:rsid w:val="00182D7F"/>
     <w:rsid w:val="00183903"/>
     <w:rsid w:val="00184BE6"/>
     <w:rsid w:val="001854CE"/>
     <w:rsid w:val="00185544"/>
     <w:rsid w:val="0018655C"/>
     <w:rsid w:val="001870C2"/>
     <w:rsid w:val="0018788B"/>
     <w:rsid w:val="001908B2"/>
     <w:rsid w:val="00190989"/>
     <w:rsid w:val="00190A67"/>
     <w:rsid w:val="00191007"/>
     <w:rsid w:val="00191032"/>
     <w:rsid w:val="0019225B"/>
     <w:rsid w:val="001924EC"/>
@@ -24781,50 +25549,51 @@
     <w:rsid w:val="001B2F4F"/>
     <w:rsid w:val="001B37F7"/>
     <w:rsid w:val="001B5147"/>
     <w:rsid w:val="001B5C82"/>
     <w:rsid w:val="001B5E65"/>
     <w:rsid w:val="001B6744"/>
     <w:rsid w:val="001B7531"/>
     <w:rsid w:val="001B7CE1"/>
     <w:rsid w:val="001C1B3E"/>
     <w:rsid w:val="001C250C"/>
     <w:rsid w:val="001C30E7"/>
     <w:rsid w:val="001C3390"/>
     <w:rsid w:val="001C39F9"/>
     <w:rsid w:val="001C4578"/>
     <w:rsid w:val="001C66B6"/>
     <w:rsid w:val="001C6924"/>
     <w:rsid w:val="001C6CB0"/>
     <w:rsid w:val="001C718B"/>
     <w:rsid w:val="001C777C"/>
     <w:rsid w:val="001C77AD"/>
     <w:rsid w:val="001C7C72"/>
     <w:rsid w:val="001D05B5"/>
     <w:rsid w:val="001D0CDD"/>
     <w:rsid w:val="001D0FE3"/>
     <w:rsid w:val="001D1535"/>
+    <w:rsid w:val="001D2861"/>
     <w:rsid w:val="001D4929"/>
     <w:rsid w:val="001D4D1D"/>
     <w:rsid w:val="001D5031"/>
     <w:rsid w:val="001D5FAE"/>
     <w:rsid w:val="001D6341"/>
     <w:rsid w:val="001D73C9"/>
     <w:rsid w:val="001D7EAB"/>
     <w:rsid w:val="001E0713"/>
     <w:rsid w:val="001E20C1"/>
     <w:rsid w:val="001E31B5"/>
     <w:rsid w:val="001E33C2"/>
     <w:rsid w:val="001E3459"/>
     <w:rsid w:val="001E35EC"/>
     <w:rsid w:val="001E376A"/>
     <w:rsid w:val="001E450C"/>
     <w:rsid w:val="001E4B26"/>
     <w:rsid w:val="001E4CE8"/>
     <w:rsid w:val="001E4D0F"/>
     <w:rsid w:val="001E562B"/>
     <w:rsid w:val="001E5694"/>
     <w:rsid w:val="001E59AE"/>
     <w:rsid w:val="001E77EE"/>
     <w:rsid w:val="001E7E17"/>
     <w:rsid w:val="001F198B"/>
     <w:rsid w:val="001F1999"/>
@@ -24851,441 +25620,466 @@
     <w:rsid w:val="002133A2"/>
     <w:rsid w:val="0021601B"/>
     <w:rsid w:val="00216ED7"/>
     <w:rsid w:val="002177A9"/>
     <w:rsid w:val="002178A9"/>
     <w:rsid w:val="0022361D"/>
     <w:rsid w:val="00223974"/>
     <w:rsid w:val="00225328"/>
     <w:rsid w:val="002262FB"/>
     <w:rsid w:val="002302DA"/>
     <w:rsid w:val="00230F9C"/>
     <w:rsid w:val="002315A3"/>
     <w:rsid w:val="00231D31"/>
     <w:rsid w:val="00232237"/>
     <w:rsid w:val="00232925"/>
     <w:rsid w:val="00232AEF"/>
     <w:rsid w:val="0023456E"/>
     <w:rsid w:val="00235930"/>
     <w:rsid w:val="00235A60"/>
     <w:rsid w:val="00235A80"/>
     <w:rsid w:val="00235EB3"/>
     <w:rsid w:val="00236956"/>
     <w:rsid w:val="00237727"/>
     <w:rsid w:val="00237AC8"/>
     <w:rsid w:val="00241E96"/>
+    <w:rsid w:val="002436DC"/>
     <w:rsid w:val="002446A4"/>
     <w:rsid w:val="00244BCE"/>
     <w:rsid w:val="00244FE9"/>
     <w:rsid w:val="00246F01"/>
     <w:rsid w:val="00247808"/>
     <w:rsid w:val="002505D7"/>
     <w:rsid w:val="00250A4F"/>
     <w:rsid w:val="0025141B"/>
     <w:rsid w:val="00251EE6"/>
     <w:rsid w:val="0025391A"/>
     <w:rsid w:val="00254CF9"/>
+    <w:rsid w:val="00257626"/>
     <w:rsid w:val="00260CF6"/>
     <w:rsid w:val="002616C8"/>
     <w:rsid w:val="002617E0"/>
     <w:rsid w:val="00262C4D"/>
     <w:rsid w:val="0026302E"/>
     <w:rsid w:val="00263A1D"/>
     <w:rsid w:val="00264473"/>
     <w:rsid w:val="00264666"/>
     <w:rsid w:val="00264AB5"/>
     <w:rsid w:val="00265226"/>
     <w:rsid w:val="002654C3"/>
     <w:rsid w:val="00265794"/>
     <w:rsid w:val="002659F9"/>
     <w:rsid w:val="00267032"/>
     <w:rsid w:val="00267656"/>
     <w:rsid w:val="00270870"/>
+    <w:rsid w:val="00271078"/>
     <w:rsid w:val="002716B5"/>
     <w:rsid w:val="00271D9E"/>
     <w:rsid w:val="00272F63"/>
     <w:rsid w:val="002739DA"/>
     <w:rsid w:val="002742DB"/>
     <w:rsid w:val="00274BAB"/>
     <w:rsid w:val="00274C51"/>
     <w:rsid w:val="00276015"/>
     <w:rsid w:val="002762C7"/>
     <w:rsid w:val="00276F03"/>
+    <w:rsid w:val="00277E83"/>
     <w:rsid w:val="002800B9"/>
     <w:rsid w:val="0028015D"/>
     <w:rsid w:val="00280D75"/>
     <w:rsid w:val="00280E45"/>
     <w:rsid w:val="00280FFE"/>
     <w:rsid w:val="00281337"/>
     <w:rsid w:val="00281E93"/>
+    <w:rsid w:val="00282693"/>
     <w:rsid w:val="00282DE6"/>
     <w:rsid w:val="00283DFC"/>
     <w:rsid w:val="00283E39"/>
     <w:rsid w:val="00284E3C"/>
     <w:rsid w:val="00284E52"/>
     <w:rsid w:val="00286AA5"/>
     <w:rsid w:val="00287A41"/>
     <w:rsid w:val="00287EC3"/>
     <w:rsid w:val="002908FD"/>
     <w:rsid w:val="00291147"/>
     <w:rsid w:val="0029140C"/>
     <w:rsid w:val="002920AC"/>
     <w:rsid w:val="002920BF"/>
     <w:rsid w:val="002925AD"/>
     <w:rsid w:val="002932BA"/>
+    <w:rsid w:val="00294D3B"/>
     <w:rsid w:val="002950C5"/>
     <w:rsid w:val="00295A8C"/>
+    <w:rsid w:val="00296C85"/>
     <w:rsid w:val="00297120"/>
     <w:rsid w:val="00297366"/>
     <w:rsid w:val="002974F6"/>
     <w:rsid w:val="00297C17"/>
     <w:rsid w:val="002A17C3"/>
     <w:rsid w:val="002A295C"/>
     <w:rsid w:val="002A3246"/>
     <w:rsid w:val="002A36A9"/>
     <w:rsid w:val="002A627D"/>
     <w:rsid w:val="002A66F9"/>
     <w:rsid w:val="002A759C"/>
     <w:rsid w:val="002B0882"/>
     <w:rsid w:val="002B1DD6"/>
     <w:rsid w:val="002B227C"/>
     <w:rsid w:val="002B336F"/>
     <w:rsid w:val="002B3D05"/>
     <w:rsid w:val="002B46D4"/>
     <w:rsid w:val="002B5A5F"/>
     <w:rsid w:val="002B6123"/>
     <w:rsid w:val="002B7279"/>
     <w:rsid w:val="002C0133"/>
     <w:rsid w:val="002C0277"/>
     <w:rsid w:val="002C0D42"/>
     <w:rsid w:val="002C1E8B"/>
     <w:rsid w:val="002C2407"/>
     <w:rsid w:val="002C2AD4"/>
     <w:rsid w:val="002C371F"/>
     <w:rsid w:val="002C3C49"/>
     <w:rsid w:val="002C4B4B"/>
     <w:rsid w:val="002C4C86"/>
     <w:rsid w:val="002C58F3"/>
     <w:rsid w:val="002C6982"/>
     <w:rsid w:val="002C7947"/>
     <w:rsid w:val="002C7E16"/>
     <w:rsid w:val="002C7EA1"/>
-    <w:rsid w:val="002D0BE5"/>
     <w:rsid w:val="002D0E84"/>
     <w:rsid w:val="002D2572"/>
     <w:rsid w:val="002D2A96"/>
     <w:rsid w:val="002D4F7A"/>
     <w:rsid w:val="002D5C81"/>
     <w:rsid w:val="002D6148"/>
     <w:rsid w:val="002D6985"/>
     <w:rsid w:val="002D6F6E"/>
     <w:rsid w:val="002E0E81"/>
     <w:rsid w:val="002E1272"/>
     <w:rsid w:val="002E19ED"/>
     <w:rsid w:val="002E240C"/>
     <w:rsid w:val="002E3095"/>
+    <w:rsid w:val="002E3099"/>
     <w:rsid w:val="002E309B"/>
     <w:rsid w:val="002E3A23"/>
     <w:rsid w:val="002E5D0F"/>
     <w:rsid w:val="002E638F"/>
     <w:rsid w:val="002E6F69"/>
     <w:rsid w:val="002E7C01"/>
     <w:rsid w:val="002F0771"/>
     <w:rsid w:val="002F1487"/>
     <w:rsid w:val="002F1A71"/>
     <w:rsid w:val="002F2853"/>
     <w:rsid w:val="002F2D50"/>
     <w:rsid w:val="002F3077"/>
     <w:rsid w:val="002F3E4C"/>
     <w:rsid w:val="002F4072"/>
     <w:rsid w:val="002F6A5C"/>
     <w:rsid w:val="0030074C"/>
     <w:rsid w:val="00300801"/>
     <w:rsid w:val="00302228"/>
+    <w:rsid w:val="00302A49"/>
     <w:rsid w:val="00302CFB"/>
     <w:rsid w:val="00303A8E"/>
     <w:rsid w:val="00303C7A"/>
     <w:rsid w:val="00303C9A"/>
     <w:rsid w:val="0030467D"/>
     <w:rsid w:val="00304769"/>
     <w:rsid w:val="00305033"/>
     <w:rsid w:val="003053CB"/>
+    <w:rsid w:val="0030556C"/>
     <w:rsid w:val="00310E94"/>
     <w:rsid w:val="0031131A"/>
     <w:rsid w:val="00312080"/>
     <w:rsid w:val="00312976"/>
     <w:rsid w:val="00312FA5"/>
     <w:rsid w:val="0031402A"/>
     <w:rsid w:val="00314A5E"/>
     <w:rsid w:val="00314BA1"/>
     <w:rsid w:val="003157FB"/>
     <w:rsid w:val="00315AB2"/>
     <w:rsid w:val="00316C60"/>
     <w:rsid w:val="0032119B"/>
     <w:rsid w:val="003214F4"/>
     <w:rsid w:val="00321D5C"/>
     <w:rsid w:val="00322859"/>
     <w:rsid w:val="003229AE"/>
     <w:rsid w:val="00322B91"/>
     <w:rsid w:val="0032459C"/>
     <w:rsid w:val="00324984"/>
     <w:rsid w:val="00325615"/>
     <w:rsid w:val="003258F3"/>
     <w:rsid w:val="00325DC2"/>
     <w:rsid w:val="00327FAD"/>
     <w:rsid w:val="00331B9C"/>
     <w:rsid w:val="00332143"/>
     <w:rsid w:val="0033348B"/>
     <w:rsid w:val="0033384E"/>
     <w:rsid w:val="00333EAD"/>
     <w:rsid w:val="00333F9D"/>
     <w:rsid w:val="00335590"/>
     <w:rsid w:val="003361B6"/>
     <w:rsid w:val="00336493"/>
     <w:rsid w:val="0033668C"/>
     <w:rsid w:val="003369B3"/>
     <w:rsid w:val="00340396"/>
     <w:rsid w:val="00340817"/>
     <w:rsid w:val="00345981"/>
     <w:rsid w:val="0034598D"/>
     <w:rsid w:val="00347510"/>
     <w:rsid w:val="0035033D"/>
     <w:rsid w:val="003509B4"/>
     <w:rsid w:val="00350A06"/>
     <w:rsid w:val="00350E11"/>
     <w:rsid w:val="00351D3B"/>
     <w:rsid w:val="00352520"/>
+    <w:rsid w:val="00353D89"/>
     <w:rsid w:val="00356A41"/>
     <w:rsid w:val="00356D8F"/>
     <w:rsid w:val="00357420"/>
     <w:rsid w:val="003575E0"/>
     <w:rsid w:val="00357D86"/>
     <w:rsid w:val="00361F1C"/>
     <w:rsid w:val="00362D3A"/>
     <w:rsid w:val="00362FB7"/>
+    <w:rsid w:val="0036526D"/>
     <w:rsid w:val="003652E9"/>
     <w:rsid w:val="003655B2"/>
     <w:rsid w:val="0036568C"/>
     <w:rsid w:val="003656FF"/>
     <w:rsid w:val="00365729"/>
     <w:rsid w:val="00365750"/>
     <w:rsid w:val="0036657C"/>
+    <w:rsid w:val="00366B08"/>
     <w:rsid w:val="00366FF5"/>
     <w:rsid w:val="0036713E"/>
+    <w:rsid w:val="003677D5"/>
     <w:rsid w:val="003747C4"/>
     <w:rsid w:val="00374CE8"/>
     <w:rsid w:val="00374E71"/>
+    <w:rsid w:val="00375159"/>
     <w:rsid w:val="00375246"/>
     <w:rsid w:val="00375FF6"/>
     <w:rsid w:val="003761A9"/>
     <w:rsid w:val="0037623C"/>
     <w:rsid w:val="0037665D"/>
     <w:rsid w:val="00376BAE"/>
     <w:rsid w:val="0038109A"/>
     <w:rsid w:val="0038295F"/>
     <w:rsid w:val="00382A52"/>
+    <w:rsid w:val="003841E8"/>
     <w:rsid w:val="00384D2C"/>
     <w:rsid w:val="00385332"/>
     <w:rsid w:val="00386745"/>
     <w:rsid w:val="00387B8E"/>
     <w:rsid w:val="00387F46"/>
     <w:rsid w:val="00390F9F"/>
     <w:rsid w:val="003911AF"/>
     <w:rsid w:val="00391BD1"/>
     <w:rsid w:val="00392425"/>
     <w:rsid w:val="00392D8C"/>
     <w:rsid w:val="0039320B"/>
     <w:rsid w:val="003954E9"/>
     <w:rsid w:val="003958D9"/>
     <w:rsid w:val="00395EA6"/>
     <w:rsid w:val="0039663F"/>
     <w:rsid w:val="00397BF6"/>
     <w:rsid w:val="003A0F6B"/>
     <w:rsid w:val="003A11C8"/>
+    <w:rsid w:val="003A13BF"/>
     <w:rsid w:val="003A13D3"/>
     <w:rsid w:val="003A3E29"/>
     <w:rsid w:val="003A4161"/>
     <w:rsid w:val="003A464A"/>
     <w:rsid w:val="003A595D"/>
     <w:rsid w:val="003A705E"/>
     <w:rsid w:val="003A7797"/>
     <w:rsid w:val="003B1962"/>
     <w:rsid w:val="003B1D94"/>
     <w:rsid w:val="003B367E"/>
     <w:rsid w:val="003B3EF6"/>
     <w:rsid w:val="003B4E45"/>
     <w:rsid w:val="003B4F3A"/>
     <w:rsid w:val="003B59DD"/>
     <w:rsid w:val="003B74AA"/>
     <w:rsid w:val="003B78D9"/>
     <w:rsid w:val="003B7C48"/>
     <w:rsid w:val="003C07A6"/>
     <w:rsid w:val="003C091F"/>
     <w:rsid w:val="003C0F3A"/>
     <w:rsid w:val="003C111A"/>
     <w:rsid w:val="003C29D9"/>
     <w:rsid w:val="003C3366"/>
     <w:rsid w:val="003C35E2"/>
     <w:rsid w:val="003C3703"/>
     <w:rsid w:val="003C3D29"/>
     <w:rsid w:val="003C7404"/>
     <w:rsid w:val="003C761E"/>
     <w:rsid w:val="003D029A"/>
     <w:rsid w:val="003D05AA"/>
     <w:rsid w:val="003D0778"/>
     <w:rsid w:val="003D0F0A"/>
     <w:rsid w:val="003D118B"/>
     <w:rsid w:val="003D11FE"/>
     <w:rsid w:val="003D1353"/>
     <w:rsid w:val="003D1598"/>
     <w:rsid w:val="003D40B9"/>
     <w:rsid w:val="003D434E"/>
     <w:rsid w:val="003D48FD"/>
+    <w:rsid w:val="003D4FE3"/>
     <w:rsid w:val="003D5C91"/>
     <w:rsid w:val="003D5E08"/>
+    <w:rsid w:val="003D6EA4"/>
     <w:rsid w:val="003E035F"/>
     <w:rsid w:val="003E18AF"/>
     <w:rsid w:val="003E2199"/>
     <w:rsid w:val="003E337F"/>
     <w:rsid w:val="003E567C"/>
     <w:rsid w:val="003E5CF0"/>
     <w:rsid w:val="003E6947"/>
     <w:rsid w:val="003E6FD8"/>
     <w:rsid w:val="003E72FF"/>
     <w:rsid w:val="003E754D"/>
     <w:rsid w:val="003F0043"/>
     <w:rsid w:val="003F0B3D"/>
     <w:rsid w:val="003F0BCE"/>
     <w:rsid w:val="003F1367"/>
     <w:rsid w:val="003F14E2"/>
     <w:rsid w:val="003F3E08"/>
     <w:rsid w:val="003F4228"/>
     <w:rsid w:val="003F464F"/>
+    <w:rsid w:val="003F65EE"/>
     <w:rsid w:val="00400AB3"/>
     <w:rsid w:val="004023EE"/>
     <w:rsid w:val="00402419"/>
     <w:rsid w:val="00403DDC"/>
     <w:rsid w:val="00404E3B"/>
     <w:rsid w:val="00405F90"/>
     <w:rsid w:val="004066D1"/>
     <w:rsid w:val="00406A29"/>
     <w:rsid w:val="0040775C"/>
     <w:rsid w:val="00411D9C"/>
     <w:rsid w:val="00412146"/>
     <w:rsid w:val="004124D7"/>
     <w:rsid w:val="0041296E"/>
     <w:rsid w:val="00412B33"/>
     <w:rsid w:val="00412C69"/>
     <w:rsid w:val="00412DB7"/>
     <w:rsid w:val="004138EE"/>
     <w:rsid w:val="00413E87"/>
     <w:rsid w:val="00414597"/>
     <w:rsid w:val="004177DA"/>
     <w:rsid w:val="00421397"/>
     <w:rsid w:val="0042193E"/>
     <w:rsid w:val="00421EAB"/>
     <w:rsid w:val="00422313"/>
     <w:rsid w:val="00423B2C"/>
     <w:rsid w:val="00423F4D"/>
     <w:rsid w:val="00425464"/>
     <w:rsid w:val="004259BB"/>
     <w:rsid w:val="00426246"/>
     <w:rsid w:val="00426729"/>
+    <w:rsid w:val="00426C6F"/>
     <w:rsid w:val="00427122"/>
+    <w:rsid w:val="00427C91"/>
     <w:rsid w:val="0043094C"/>
     <w:rsid w:val="004318E8"/>
     <w:rsid w:val="00431975"/>
     <w:rsid w:val="0043282F"/>
     <w:rsid w:val="00432943"/>
     <w:rsid w:val="00433D3B"/>
     <w:rsid w:val="00433E09"/>
     <w:rsid w:val="00434261"/>
     <w:rsid w:val="00434AC7"/>
     <w:rsid w:val="0043533F"/>
     <w:rsid w:val="004357A4"/>
     <w:rsid w:val="004357B4"/>
+    <w:rsid w:val="0043735E"/>
     <w:rsid w:val="00437CBC"/>
     <w:rsid w:val="0044078C"/>
     <w:rsid w:val="004410E8"/>
     <w:rsid w:val="004440D9"/>
     <w:rsid w:val="00446396"/>
     <w:rsid w:val="00447DB6"/>
     <w:rsid w:val="0045072F"/>
     <w:rsid w:val="00453E00"/>
     <w:rsid w:val="00453ED0"/>
     <w:rsid w:val="00453F82"/>
     <w:rsid w:val="004573B1"/>
     <w:rsid w:val="0045759E"/>
     <w:rsid w:val="00457F35"/>
     <w:rsid w:val="004601B5"/>
     <w:rsid w:val="004603F9"/>
     <w:rsid w:val="00460913"/>
+    <w:rsid w:val="00461141"/>
     <w:rsid w:val="00461D97"/>
     <w:rsid w:val="00461F72"/>
     <w:rsid w:val="0046203A"/>
     <w:rsid w:val="00462165"/>
     <w:rsid w:val="00464401"/>
     <w:rsid w:val="00464568"/>
     <w:rsid w:val="00464752"/>
     <w:rsid w:val="00464ED4"/>
     <w:rsid w:val="00465D57"/>
     <w:rsid w:val="004661CB"/>
     <w:rsid w:val="00466C62"/>
     <w:rsid w:val="004674D5"/>
     <w:rsid w:val="00467782"/>
     <w:rsid w:val="00470ED5"/>
     <w:rsid w:val="004713C9"/>
     <w:rsid w:val="0047255D"/>
     <w:rsid w:val="004729B3"/>
     <w:rsid w:val="00473F11"/>
     <w:rsid w:val="00474296"/>
     <w:rsid w:val="00474521"/>
     <w:rsid w:val="0047772D"/>
+    <w:rsid w:val="00480C24"/>
     <w:rsid w:val="0048160B"/>
     <w:rsid w:val="00481A7A"/>
     <w:rsid w:val="00481FAA"/>
     <w:rsid w:val="004823AE"/>
     <w:rsid w:val="00482686"/>
     <w:rsid w:val="00483996"/>
     <w:rsid w:val="004841F7"/>
     <w:rsid w:val="0048425B"/>
     <w:rsid w:val="00485344"/>
     <w:rsid w:val="0048690C"/>
     <w:rsid w:val="00487A28"/>
     <w:rsid w:val="00487C37"/>
     <w:rsid w:val="00490543"/>
     <w:rsid w:val="00490772"/>
     <w:rsid w:val="004939BA"/>
     <w:rsid w:val="00494597"/>
     <w:rsid w:val="004945AE"/>
     <w:rsid w:val="00495169"/>
     <w:rsid w:val="00495CBC"/>
     <w:rsid w:val="00497E1B"/>
     <w:rsid w:val="004A080E"/>
     <w:rsid w:val="004A0A6B"/>
     <w:rsid w:val="004A13B2"/>
     <w:rsid w:val="004A1920"/>
+    <w:rsid w:val="004A27FD"/>
     <w:rsid w:val="004A2819"/>
     <w:rsid w:val="004A2AA4"/>
     <w:rsid w:val="004A2B90"/>
     <w:rsid w:val="004A34CF"/>
     <w:rsid w:val="004A3D1C"/>
     <w:rsid w:val="004A44CA"/>
     <w:rsid w:val="004A4B5A"/>
     <w:rsid w:val="004A595A"/>
     <w:rsid w:val="004A60A1"/>
     <w:rsid w:val="004A79A1"/>
     <w:rsid w:val="004A7BC4"/>
     <w:rsid w:val="004A7D10"/>
     <w:rsid w:val="004B04DC"/>
     <w:rsid w:val="004B0907"/>
     <w:rsid w:val="004B0F82"/>
     <w:rsid w:val="004B5C64"/>
     <w:rsid w:val="004B6004"/>
     <w:rsid w:val="004B656A"/>
     <w:rsid w:val="004B7E72"/>
     <w:rsid w:val="004C0820"/>
     <w:rsid w:val="004C0CEE"/>
     <w:rsid w:val="004C1DB4"/>
     <w:rsid w:val="004C346D"/>
     <w:rsid w:val="004C3BE2"/>
     <w:rsid w:val="004C4131"/>
@@ -25335,1086 +26129,1155 @@
     <w:rsid w:val="00505C78"/>
     <w:rsid w:val="00505FCA"/>
     <w:rsid w:val="00506371"/>
     <w:rsid w:val="00506925"/>
     <w:rsid w:val="00506994"/>
     <w:rsid w:val="00506DAE"/>
     <w:rsid w:val="005071BA"/>
     <w:rsid w:val="00507641"/>
     <w:rsid w:val="005077BF"/>
     <w:rsid w:val="005077C2"/>
     <w:rsid w:val="005105A6"/>
     <w:rsid w:val="005106DF"/>
     <w:rsid w:val="00511990"/>
     <w:rsid w:val="00511A32"/>
     <w:rsid w:val="00513020"/>
     <w:rsid w:val="00513026"/>
     <w:rsid w:val="005132D4"/>
     <w:rsid w:val="005147BA"/>
     <w:rsid w:val="00515C9F"/>
     <w:rsid w:val="00516070"/>
     <w:rsid w:val="00516744"/>
     <w:rsid w:val="00516BC0"/>
     <w:rsid w:val="00517AE7"/>
     <w:rsid w:val="00520CC3"/>
     <w:rsid w:val="00520D5E"/>
+    <w:rsid w:val="00521708"/>
     <w:rsid w:val="00521B94"/>
     <w:rsid w:val="00521D28"/>
     <w:rsid w:val="005231FA"/>
     <w:rsid w:val="00523688"/>
     <w:rsid w:val="005236A9"/>
     <w:rsid w:val="005240FF"/>
     <w:rsid w:val="00524AD4"/>
     <w:rsid w:val="005258A4"/>
     <w:rsid w:val="00525CC9"/>
     <w:rsid w:val="00526005"/>
     <w:rsid w:val="00526C92"/>
     <w:rsid w:val="0052767C"/>
     <w:rsid w:val="005276A7"/>
     <w:rsid w:val="005276EA"/>
     <w:rsid w:val="0053097A"/>
+    <w:rsid w:val="005312AE"/>
     <w:rsid w:val="00531640"/>
     <w:rsid w:val="00532498"/>
     <w:rsid w:val="005325F7"/>
     <w:rsid w:val="00533581"/>
     <w:rsid w:val="00533F77"/>
     <w:rsid w:val="0053446B"/>
     <w:rsid w:val="00535D39"/>
     <w:rsid w:val="00537A09"/>
     <w:rsid w:val="00537AA4"/>
     <w:rsid w:val="00540A70"/>
     <w:rsid w:val="00540D30"/>
     <w:rsid w:val="00541890"/>
     <w:rsid w:val="00541AF5"/>
     <w:rsid w:val="00541CF6"/>
+    <w:rsid w:val="00542448"/>
     <w:rsid w:val="005426E5"/>
     <w:rsid w:val="0054274F"/>
     <w:rsid w:val="00543626"/>
     <w:rsid w:val="0054480C"/>
     <w:rsid w:val="005456D4"/>
     <w:rsid w:val="005463CB"/>
     <w:rsid w:val="005464A4"/>
     <w:rsid w:val="00547132"/>
+    <w:rsid w:val="005472B1"/>
     <w:rsid w:val="00547869"/>
     <w:rsid w:val="005502A0"/>
     <w:rsid w:val="0055037E"/>
     <w:rsid w:val="00551CB7"/>
     <w:rsid w:val="00552B79"/>
     <w:rsid w:val="005535E4"/>
     <w:rsid w:val="00554EF3"/>
     <w:rsid w:val="00555D5C"/>
     <w:rsid w:val="00556E59"/>
     <w:rsid w:val="00557757"/>
     <w:rsid w:val="00557DCC"/>
     <w:rsid w:val="0056039B"/>
+    <w:rsid w:val="0056167A"/>
     <w:rsid w:val="00562593"/>
     <w:rsid w:val="005634AC"/>
     <w:rsid w:val="00563FF6"/>
     <w:rsid w:val="00564CD8"/>
     <w:rsid w:val="005656D2"/>
     <w:rsid w:val="00565BBF"/>
     <w:rsid w:val="00565BCF"/>
     <w:rsid w:val="00565C30"/>
     <w:rsid w:val="0056641B"/>
     <w:rsid w:val="00566A28"/>
     <w:rsid w:val="005672A9"/>
     <w:rsid w:val="00567A2E"/>
     <w:rsid w:val="0057043D"/>
     <w:rsid w:val="0057173B"/>
     <w:rsid w:val="00571849"/>
     <w:rsid w:val="005720F9"/>
     <w:rsid w:val="00572D16"/>
     <w:rsid w:val="00573137"/>
     <w:rsid w:val="00573992"/>
     <w:rsid w:val="0057579D"/>
+    <w:rsid w:val="00575DB1"/>
     <w:rsid w:val="00575FFA"/>
     <w:rsid w:val="00576A34"/>
     <w:rsid w:val="0057707C"/>
     <w:rsid w:val="00577A6F"/>
     <w:rsid w:val="0058016C"/>
     <w:rsid w:val="00580B40"/>
     <w:rsid w:val="005815C9"/>
     <w:rsid w:val="00581C5E"/>
     <w:rsid w:val="00582F1C"/>
     <w:rsid w:val="005848EE"/>
     <w:rsid w:val="0058521C"/>
     <w:rsid w:val="00585F51"/>
     <w:rsid w:val="005863FA"/>
     <w:rsid w:val="00586AA9"/>
     <w:rsid w:val="00586C1D"/>
     <w:rsid w:val="0058729D"/>
     <w:rsid w:val="0059173A"/>
     <w:rsid w:val="00591D39"/>
     <w:rsid w:val="0059252C"/>
     <w:rsid w:val="00592C5B"/>
     <w:rsid w:val="00593058"/>
     <w:rsid w:val="005934DC"/>
     <w:rsid w:val="00593503"/>
     <w:rsid w:val="00594AAE"/>
     <w:rsid w:val="00595FD4"/>
     <w:rsid w:val="005A0A0D"/>
     <w:rsid w:val="005A0FD3"/>
     <w:rsid w:val="005A16B4"/>
     <w:rsid w:val="005A20AE"/>
     <w:rsid w:val="005A2E82"/>
     <w:rsid w:val="005A42CE"/>
     <w:rsid w:val="005A5087"/>
+    <w:rsid w:val="005A5477"/>
     <w:rsid w:val="005A5ABC"/>
     <w:rsid w:val="005A5C80"/>
     <w:rsid w:val="005A6752"/>
     <w:rsid w:val="005A6AD9"/>
     <w:rsid w:val="005B0326"/>
     <w:rsid w:val="005B15CD"/>
     <w:rsid w:val="005B1778"/>
     <w:rsid w:val="005B17C1"/>
     <w:rsid w:val="005B22D4"/>
     <w:rsid w:val="005B3073"/>
     <w:rsid w:val="005B3AB1"/>
     <w:rsid w:val="005B3F39"/>
     <w:rsid w:val="005B4CB2"/>
     <w:rsid w:val="005B59D5"/>
     <w:rsid w:val="005B5D5F"/>
+    <w:rsid w:val="005B6503"/>
     <w:rsid w:val="005B6911"/>
     <w:rsid w:val="005B6D87"/>
     <w:rsid w:val="005B730E"/>
     <w:rsid w:val="005C0C61"/>
     <w:rsid w:val="005C2665"/>
     <w:rsid w:val="005C2768"/>
     <w:rsid w:val="005C298F"/>
     <w:rsid w:val="005C2A14"/>
     <w:rsid w:val="005C3A01"/>
     <w:rsid w:val="005C3F5A"/>
     <w:rsid w:val="005C58B2"/>
     <w:rsid w:val="005C6619"/>
     <w:rsid w:val="005C6D6C"/>
     <w:rsid w:val="005C7242"/>
     <w:rsid w:val="005C76BF"/>
     <w:rsid w:val="005D05E9"/>
+    <w:rsid w:val="005D0DA6"/>
     <w:rsid w:val="005D1145"/>
     <w:rsid w:val="005D17C6"/>
     <w:rsid w:val="005D22E0"/>
     <w:rsid w:val="005D2565"/>
     <w:rsid w:val="005D3C23"/>
     <w:rsid w:val="005D420C"/>
     <w:rsid w:val="005D478B"/>
     <w:rsid w:val="005D578F"/>
     <w:rsid w:val="005D5BE4"/>
     <w:rsid w:val="005D5EF3"/>
+    <w:rsid w:val="005D6A6D"/>
     <w:rsid w:val="005D741E"/>
     <w:rsid w:val="005E0029"/>
     <w:rsid w:val="005E0AE5"/>
     <w:rsid w:val="005E0B52"/>
     <w:rsid w:val="005E15BA"/>
     <w:rsid w:val="005E1C2E"/>
     <w:rsid w:val="005E2F7B"/>
     <w:rsid w:val="005E31B0"/>
     <w:rsid w:val="005E4CE7"/>
     <w:rsid w:val="005E57F8"/>
     <w:rsid w:val="005E6765"/>
     <w:rsid w:val="005E6D79"/>
     <w:rsid w:val="005E7149"/>
     <w:rsid w:val="005E7CCE"/>
     <w:rsid w:val="005F1835"/>
     <w:rsid w:val="005F1C28"/>
     <w:rsid w:val="005F1FCC"/>
     <w:rsid w:val="005F20B1"/>
     <w:rsid w:val="005F257C"/>
     <w:rsid w:val="005F2792"/>
     <w:rsid w:val="005F41FA"/>
     <w:rsid w:val="005F4237"/>
     <w:rsid w:val="005F52AC"/>
     <w:rsid w:val="005F54C7"/>
     <w:rsid w:val="005F558A"/>
     <w:rsid w:val="005F56C6"/>
+    <w:rsid w:val="005F5C2C"/>
     <w:rsid w:val="005F6AA5"/>
     <w:rsid w:val="005F6E8D"/>
+    <w:rsid w:val="005F763E"/>
     <w:rsid w:val="005F7D80"/>
     <w:rsid w:val="00600108"/>
     <w:rsid w:val="006009DD"/>
     <w:rsid w:val="00600A1A"/>
     <w:rsid w:val="006014CB"/>
     <w:rsid w:val="00602175"/>
     <w:rsid w:val="0060221F"/>
     <w:rsid w:val="00603DD0"/>
     <w:rsid w:val="00604367"/>
     <w:rsid w:val="00605415"/>
     <w:rsid w:val="00605D48"/>
     <w:rsid w:val="0060636A"/>
     <w:rsid w:val="00606AB8"/>
     <w:rsid w:val="006106CA"/>
     <w:rsid w:val="006106CE"/>
     <w:rsid w:val="0061086E"/>
     <w:rsid w:val="006115B8"/>
     <w:rsid w:val="006116ED"/>
     <w:rsid w:val="00612027"/>
     <w:rsid w:val="0061480C"/>
     <w:rsid w:val="00615036"/>
     <w:rsid w:val="006160FB"/>
     <w:rsid w:val="00616C0D"/>
     <w:rsid w:val="00617867"/>
     <w:rsid w:val="00620A8B"/>
     <w:rsid w:val="006216B0"/>
     <w:rsid w:val="0062174F"/>
     <w:rsid w:val="006235A3"/>
     <w:rsid w:val="00623746"/>
     <w:rsid w:val="00625C01"/>
     <w:rsid w:val="0062650E"/>
     <w:rsid w:val="00626D55"/>
     <w:rsid w:val="006273DB"/>
     <w:rsid w:val="0062755C"/>
+    <w:rsid w:val="00630087"/>
     <w:rsid w:val="00630AE4"/>
     <w:rsid w:val="006323D8"/>
     <w:rsid w:val="00633858"/>
     <w:rsid w:val="006344E5"/>
     <w:rsid w:val="0063497B"/>
     <w:rsid w:val="00634F4F"/>
     <w:rsid w:val="00636CDC"/>
     <w:rsid w:val="00637E85"/>
     <w:rsid w:val="00637EC6"/>
     <w:rsid w:val="00640368"/>
     <w:rsid w:val="006412B3"/>
     <w:rsid w:val="0064185A"/>
     <w:rsid w:val="00641916"/>
     <w:rsid w:val="00641ABE"/>
     <w:rsid w:val="006422F3"/>
     <w:rsid w:val="00642CFB"/>
     <w:rsid w:val="00643976"/>
     <w:rsid w:val="0064559A"/>
     <w:rsid w:val="00645721"/>
     <w:rsid w:val="00645912"/>
     <w:rsid w:val="006469A5"/>
     <w:rsid w:val="00646D2E"/>
     <w:rsid w:val="00646F7B"/>
     <w:rsid w:val="006478E3"/>
+    <w:rsid w:val="00647E20"/>
     <w:rsid w:val="00650A63"/>
     <w:rsid w:val="00650F9A"/>
     <w:rsid w:val="0065177C"/>
+    <w:rsid w:val="00651A9B"/>
     <w:rsid w:val="00652356"/>
     <w:rsid w:val="00652916"/>
     <w:rsid w:val="006538C8"/>
     <w:rsid w:val="00653910"/>
     <w:rsid w:val="00656469"/>
     <w:rsid w:val="00656A90"/>
+    <w:rsid w:val="00656DB5"/>
     <w:rsid w:val="00660E6E"/>
     <w:rsid w:val="00664579"/>
     <w:rsid w:val="00664EBB"/>
     <w:rsid w:val="006664E0"/>
     <w:rsid w:val="00666836"/>
     <w:rsid w:val="00666D27"/>
     <w:rsid w:val="00670B5E"/>
     <w:rsid w:val="0067287B"/>
     <w:rsid w:val="00672D8D"/>
     <w:rsid w:val="0067344B"/>
     <w:rsid w:val="00674678"/>
     <w:rsid w:val="00674AC0"/>
     <w:rsid w:val="0067585E"/>
     <w:rsid w:val="00675A2C"/>
     <w:rsid w:val="00676034"/>
     <w:rsid w:val="006761C4"/>
     <w:rsid w:val="006761D0"/>
+    <w:rsid w:val="00676613"/>
     <w:rsid w:val="006772AF"/>
     <w:rsid w:val="00677528"/>
     <w:rsid w:val="00677612"/>
     <w:rsid w:val="00677A0F"/>
     <w:rsid w:val="00677AEC"/>
     <w:rsid w:val="00680652"/>
     <w:rsid w:val="006809B2"/>
     <w:rsid w:val="0068194C"/>
     <w:rsid w:val="00681EF8"/>
     <w:rsid w:val="0068285A"/>
     <w:rsid w:val="00682A60"/>
     <w:rsid w:val="006833B9"/>
     <w:rsid w:val="006833E1"/>
     <w:rsid w:val="00683D37"/>
     <w:rsid w:val="00684130"/>
     <w:rsid w:val="00684AA1"/>
     <w:rsid w:val="00686FFE"/>
     <w:rsid w:val="00687435"/>
     <w:rsid w:val="00687C88"/>
     <w:rsid w:val="006902FD"/>
     <w:rsid w:val="00690B77"/>
     <w:rsid w:val="0069103B"/>
     <w:rsid w:val="00691EAC"/>
     <w:rsid w:val="006923CC"/>
     <w:rsid w:val="0069286B"/>
     <w:rsid w:val="00692F1B"/>
     <w:rsid w:val="0069350E"/>
     <w:rsid w:val="006944E0"/>
     <w:rsid w:val="006947E5"/>
     <w:rsid w:val="006959FA"/>
     <w:rsid w:val="00695AAF"/>
     <w:rsid w:val="00696150"/>
     <w:rsid w:val="006969E3"/>
     <w:rsid w:val="006970FC"/>
     <w:rsid w:val="006973A3"/>
     <w:rsid w:val="006979E6"/>
+    <w:rsid w:val="006A010F"/>
     <w:rsid w:val="006A0215"/>
     <w:rsid w:val="006A174D"/>
     <w:rsid w:val="006A1E22"/>
     <w:rsid w:val="006A22FD"/>
     <w:rsid w:val="006A26C4"/>
     <w:rsid w:val="006A2736"/>
     <w:rsid w:val="006A3036"/>
     <w:rsid w:val="006A34CD"/>
     <w:rsid w:val="006A446B"/>
     <w:rsid w:val="006A568F"/>
     <w:rsid w:val="006A6C3C"/>
     <w:rsid w:val="006A7363"/>
     <w:rsid w:val="006B0EE8"/>
     <w:rsid w:val="006B1A71"/>
     <w:rsid w:val="006B2566"/>
     <w:rsid w:val="006B26DF"/>
     <w:rsid w:val="006B29CC"/>
+    <w:rsid w:val="006B2BD9"/>
     <w:rsid w:val="006B360E"/>
     <w:rsid w:val="006B682D"/>
     <w:rsid w:val="006B6D91"/>
     <w:rsid w:val="006B71F5"/>
     <w:rsid w:val="006C07A4"/>
     <w:rsid w:val="006C0F36"/>
     <w:rsid w:val="006C1226"/>
     <w:rsid w:val="006C1C26"/>
     <w:rsid w:val="006C22D3"/>
     <w:rsid w:val="006C2304"/>
     <w:rsid w:val="006C2F14"/>
     <w:rsid w:val="006C3656"/>
     <w:rsid w:val="006C49DA"/>
     <w:rsid w:val="006C62E6"/>
     <w:rsid w:val="006D063C"/>
     <w:rsid w:val="006D0CEB"/>
     <w:rsid w:val="006D11F7"/>
     <w:rsid w:val="006D16D2"/>
     <w:rsid w:val="006D1C83"/>
     <w:rsid w:val="006D27E5"/>
     <w:rsid w:val="006D3360"/>
     <w:rsid w:val="006D34D2"/>
     <w:rsid w:val="006D37F4"/>
     <w:rsid w:val="006D3B28"/>
     <w:rsid w:val="006D3BD9"/>
     <w:rsid w:val="006D3CB8"/>
     <w:rsid w:val="006D3F2D"/>
     <w:rsid w:val="006D4AC4"/>
     <w:rsid w:val="006D5A76"/>
     <w:rsid w:val="006D5B78"/>
     <w:rsid w:val="006D7B87"/>
     <w:rsid w:val="006E08C3"/>
     <w:rsid w:val="006E0CE1"/>
     <w:rsid w:val="006E21BB"/>
     <w:rsid w:val="006E2697"/>
     <w:rsid w:val="006E2D6F"/>
     <w:rsid w:val="006E32B9"/>
     <w:rsid w:val="006E3B80"/>
     <w:rsid w:val="006E3D12"/>
     <w:rsid w:val="006E549A"/>
     <w:rsid w:val="006E5C0F"/>
     <w:rsid w:val="006E654B"/>
     <w:rsid w:val="006E7784"/>
     <w:rsid w:val="006E7BBA"/>
     <w:rsid w:val="006E7FA8"/>
     <w:rsid w:val="006F0DFC"/>
     <w:rsid w:val="006F0F37"/>
     <w:rsid w:val="006F1515"/>
+    <w:rsid w:val="006F1664"/>
     <w:rsid w:val="006F24C0"/>
     <w:rsid w:val="006F2F37"/>
     <w:rsid w:val="006F3C2B"/>
     <w:rsid w:val="006F48CE"/>
     <w:rsid w:val="006F56C4"/>
     <w:rsid w:val="006F5D11"/>
     <w:rsid w:val="006F6660"/>
     <w:rsid w:val="006F77EA"/>
     <w:rsid w:val="006F7B82"/>
     <w:rsid w:val="006F7CC9"/>
     <w:rsid w:val="00702548"/>
     <w:rsid w:val="00702DCD"/>
     <w:rsid w:val="007034B0"/>
     <w:rsid w:val="00703750"/>
     <w:rsid w:val="00703E0C"/>
     <w:rsid w:val="0070403A"/>
     <w:rsid w:val="00704B98"/>
+    <w:rsid w:val="00704ECA"/>
     <w:rsid w:val="0070569D"/>
     <w:rsid w:val="00705E81"/>
     <w:rsid w:val="007068F3"/>
     <w:rsid w:val="00707370"/>
     <w:rsid w:val="00707FBB"/>
+    <w:rsid w:val="007114A4"/>
     <w:rsid w:val="00711CBA"/>
     <w:rsid w:val="007127CD"/>
     <w:rsid w:val="007130C5"/>
     <w:rsid w:val="007136FA"/>
     <w:rsid w:val="00713895"/>
     <w:rsid w:val="00715305"/>
     <w:rsid w:val="007153AF"/>
     <w:rsid w:val="007159C9"/>
     <w:rsid w:val="00716DED"/>
+    <w:rsid w:val="00716F28"/>
     <w:rsid w:val="00717CA6"/>
     <w:rsid w:val="007204C0"/>
     <w:rsid w:val="00720FC5"/>
     <w:rsid w:val="00721B54"/>
     <w:rsid w:val="00722C7A"/>
     <w:rsid w:val="00723C82"/>
     <w:rsid w:val="007242B1"/>
     <w:rsid w:val="00724B86"/>
     <w:rsid w:val="007259FB"/>
     <w:rsid w:val="00725A80"/>
     <w:rsid w:val="00725EC4"/>
     <w:rsid w:val="00725EE7"/>
     <w:rsid w:val="00726421"/>
     <w:rsid w:val="00727336"/>
     <w:rsid w:val="0072766E"/>
     <w:rsid w:val="007277FB"/>
     <w:rsid w:val="007302FE"/>
     <w:rsid w:val="0073031C"/>
     <w:rsid w:val="00732082"/>
     <w:rsid w:val="007325A0"/>
     <w:rsid w:val="00732A10"/>
     <w:rsid w:val="00733B6A"/>
     <w:rsid w:val="00733FFF"/>
     <w:rsid w:val="0073440A"/>
     <w:rsid w:val="00735798"/>
     <w:rsid w:val="00736F94"/>
     <w:rsid w:val="00737658"/>
     <w:rsid w:val="00737B8A"/>
     <w:rsid w:val="00740CC1"/>
     <w:rsid w:val="00743015"/>
+    <w:rsid w:val="00743316"/>
     <w:rsid w:val="007436A5"/>
     <w:rsid w:val="007440AA"/>
     <w:rsid w:val="00744C80"/>
     <w:rsid w:val="00745D69"/>
     <w:rsid w:val="00746195"/>
     <w:rsid w:val="00746569"/>
     <w:rsid w:val="00746ADE"/>
     <w:rsid w:val="00747613"/>
     <w:rsid w:val="00750393"/>
     <w:rsid w:val="00751934"/>
     <w:rsid w:val="00751B0B"/>
     <w:rsid w:val="00751FC6"/>
     <w:rsid w:val="0075230F"/>
     <w:rsid w:val="00752790"/>
     <w:rsid w:val="00752DC6"/>
+    <w:rsid w:val="00753097"/>
+    <w:rsid w:val="0075317A"/>
     <w:rsid w:val="00753217"/>
     <w:rsid w:val="00753986"/>
     <w:rsid w:val="00754A0F"/>
     <w:rsid w:val="007565E5"/>
     <w:rsid w:val="0075688A"/>
+    <w:rsid w:val="00756E24"/>
     <w:rsid w:val="00761CA5"/>
     <w:rsid w:val="00762BFC"/>
     <w:rsid w:val="007633E4"/>
     <w:rsid w:val="00763ED8"/>
     <w:rsid w:val="007643B0"/>
     <w:rsid w:val="00765225"/>
     <w:rsid w:val="0076550E"/>
     <w:rsid w:val="00765CC8"/>
     <w:rsid w:val="007660E8"/>
     <w:rsid w:val="00766563"/>
     <w:rsid w:val="0076751D"/>
     <w:rsid w:val="007677EA"/>
     <w:rsid w:val="0076782C"/>
     <w:rsid w:val="0077029E"/>
     <w:rsid w:val="00770ADD"/>
     <w:rsid w:val="0077232A"/>
     <w:rsid w:val="00774490"/>
     <w:rsid w:val="0077579E"/>
     <w:rsid w:val="00775D7C"/>
     <w:rsid w:val="0077606B"/>
     <w:rsid w:val="007765BE"/>
     <w:rsid w:val="0078062D"/>
     <w:rsid w:val="0078111E"/>
+    <w:rsid w:val="00781410"/>
     <w:rsid w:val="0078165D"/>
     <w:rsid w:val="00781CA5"/>
     <w:rsid w:val="00782B08"/>
+    <w:rsid w:val="007834F3"/>
     <w:rsid w:val="00783631"/>
     <w:rsid w:val="0078500D"/>
     <w:rsid w:val="00785E5D"/>
     <w:rsid w:val="007907D0"/>
     <w:rsid w:val="0079086C"/>
     <w:rsid w:val="00791233"/>
+    <w:rsid w:val="00791626"/>
     <w:rsid w:val="00791B31"/>
     <w:rsid w:val="00793D90"/>
     <w:rsid w:val="007951F9"/>
     <w:rsid w:val="00795347"/>
+    <w:rsid w:val="00796FFF"/>
     <w:rsid w:val="007974A1"/>
     <w:rsid w:val="007A0026"/>
     <w:rsid w:val="007A00F6"/>
     <w:rsid w:val="007A0848"/>
     <w:rsid w:val="007A0C1F"/>
     <w:rsid w:val="007A1508"/>
     <w:rsid w:val="007A1941"/>
     <w:rsid w:val="007A22CC"/>
     <w:rsid w:val="007A24D2"/>
     <w:rsid w:val="007A35B2"/>
     <w:rsid w:val="007A4373"/>
     <w:rsid w:val="007A4C14"/>
     <w:rsid w:val="007A58DB"/>
     <w:rsid w:val="007A5BF2"/>
     <w:rsid w:val="007A7073"/>
     <w:rsid w:val="007A7E40"/>
     <w:rsid w:val="007A7FC0"/>
     <w:rsid w:val="007B0119"/>
     <w:rsid w:val="007B0306"/>
     <w:rsid w:val="007B1040"/>
     <w:rsid w:val="007B17CE"/>
     <w:rsid w:val="007B1FB6"/>
     <w:rsid w:val="007B2660"/>
+    <w:rsid w:val="007B488C"/>
     <w:rsid w:val="007B4951"/>
     <w:rsid w:val="007B5021"/>
     <w:rsid w:val="007B6792"/>
     <w:rsid w:val="007B6BB5"/>
     <w:rsid w:val="007B6E37"/>
     <w:rsid w:val="007B73A0"/>
     <w:rsid w:val="007C1C07"/>
     <w:rsid w:val="007C41E5"/>
     <w:rsid w:val="007C5547"/>
     <w:rsid w:val="007C5D29"/>
     <w:rsid w:val="007C5FD2"/>
     <w:rsid w:val="007C6172"/>
     <w:rsid w:val="007C78A9"/>
     <w:rsid w:val="007D058E"/>
     <w:rsid w:val="007D0843"/>
     <w:rsid w:val="007D0DE1"/>
     <w:rsid w:val="007D1C53"/>
     <w:rsid w:val="007D3495"/>
     <w:rsid w:val="007D41B2"/>
     <w:rsid w:val="007D41CB"/>
     <w:rsid w:val="007D5C17"/>
     <w:rsid w:val="007D6C5D"/>
     <w:rsid w:val="007D6DCB"/>
     <w:rsid w:val="007D7844"/>
     <w:rsid w:val="007D7EBF"/>
     <w:rsid w:val="007D7F36"/>
     <w:rsid w:val="007E15FE"/>
     <w:rsid w:val="007E195A"/>
     <w:rsid w:val="007E3411"/>
     <w:rsid w:val="007E529A"/>
+    <w:rsid w:val="007E5E8A"/>
+    <w:rsid w:val="007E5EC2"/>
     <w:rsid w:val="007E6241"/>
     <w:rsid w:val="007E6F64"/>
     <w:rsid w:val="007F0D58"/>
     <w:rsid w:val="007F0FD5"/>
     <w:rsid w:val="007F15E5"/>
     <w:rsid w:val="007F16D1"/>
     <w:rsid w:val="007F22E8"/>
     <w:rsid w:val="007F276F"/>
     <w:rsid w:val="007F2C86"/>
     <w:rsid w:val="007F37A5"/>
     <w:rsid w:val="007F4203"/>
+    <w:rsid w:val="007F4C2C"/>
     <w:rsid w:val="007F578D"/>
     <w:rsid w:val="007F63AE"/>
     <w:rsid w:val="007F76B3"/>
     <w:rsid w:val="00801E37"/>
+    <w:rsid w:val="008022F0"/>
     <w:rsid w:val="008025CC"/>
     <w:rsid w:val="008032FF"/>
     <w:rsid w:val="00804C08"/>
     <w:rsid w:val="00805365"/>
     <w:rsid w:val="0080575F"/>
     <w:rsid w:val="00805F2A"/>
     <w:rsid w:val="00806065"/>
     <w:rsid w:val="00806A45"/>
     <w:rsid w:val="00806C7C"/>
     <w:rsid w:val="00810011"/>
     <w:rsid w:val="00811FF7"/>
     <w:rsid w:val="0081208A"/>
     <w:rsid w:val="0081243F"/>
     <w:rsid w:val="0081257D"/>
     <w:rsid w:val="00813982"/>
     <w:rsid w:val="00814498"/>
     <w:rsid w:val="00815BC3"/>
     <w:rsid w:val="008161CE"/>
     <w:rsid w:val="008165AD"/>
     <w:rsid w:val="008168DA"/>
     <w:rsid w:val="0081690A"/>
     <w:rsid w:val="0081753A"/>
     <w:rsid w:val="00817729"/>
+    <w:rsid w:val="00817968"/>
     <w:rsid w:val="00817EC0"/>
     <w:rsid w:val="008206C2"/>
     <w:rsid w:val="00821586"/>
     <w:rsid w:val="008233CC"/>
     <w:rsid w:val="008233F3"/>
     <w:rsid w:val="00824955"/>
     <w:rsid w:val="00824A17"/>
     <w:rsid w:val="00824AE3"/>
     <w:rsid w:val="00826458"/>
     <w:rsid w:val="008302F8"/>
     <w:rsid w:val="0083054C"/>
     <w:rsid w:val="00830719"/>
     <w:rsid w:val="008315EC"/>
+    <w:rsid w:val="008316AB"/>
     <w:rsid w:val="008316D2"/>
+    <w:rsid w:val="00832056"/>
     <w:rsid w:val="00832078"/>
     <w:rsid w:val="00832EA1"/>
     <w:rsid w:val="00833426"/>
     <w:rsid w:val="00833F8B"/>
     <w:rsid w:val="00834023"/>
     <w:rsid w:val="00834811"/>
     <w:rsid w:val="00835309"/>
     <w:rsid w:val="00835BDE"/>
     <w:rsid w:val="00835DE4"/>
     <w:rsid w:val="0083624D"/>
     <w:rsid w:val="008362D3"/>
     <w:rsid w:val="00837279"/>
     <w:rsid w:val="0083768A"/>
     <w:rsid w:val="00840453"/>
     <w:rsid w:val="00840483"/>
     <w:rsid w:val="00841873"/>
     <w:rsid w:val="00841885"/>
     <w:rsid w:val="00843301"/>
     <w:rsid w:val="00843DDA"/>
     <w:rsid w:val="00843F59"/>
     <w:rsid w:val="008446C7"/>
+    <w:rsid w:val="00845A53"/>
     <w:rsid w:val="00846477"/>
     <w:rsid w:val="008466EF"/>
+    <w:rsid w:val="0084743E"/>
     <w:rsid w:val="00847576"/>
     <w:rsid w:val="00847A75"/>
     <w:rsid w:val="008522D0"/>
     <w:rsid w:val="0085290D"/>
     <w:rsid w:val="0085347A"/>
     <w:rsid w:val="0085357E"/>
     <w:rsid w:val="00853CBA"/>
     <w:rsid w:val="00855A76"/>
     <w:rsid w:val="00857074"/>
     <w:rsid w:val="0085737B"/>
+    <w:rsid w:val="008573D8"/>
     <w:rsid w:val="00857CB7"/>
     <w:rsid w:val="0086093E"/>
     <w:rsid w:val="00862057"/>
     <w:rsid w:val="00862D5B"/>
     <w:rsid w:val="008632C0"/>
     <w:rsid w:val="008632F3"/>
     <w:rsid w:val="00863B0A"/>
     <w:rsid w:val="00865508"/>
     <w:rsid w:val="00865D9B"/>
     <w:rsid w:val="00865FB1"/>
     <w:rsid w:val="00866292"/>
     <w:rsid w:val="00866B3D"/>
     <w:rsid w:val="00866F81"/>
     <w:rsid w:val="008704D9"/>
     <w:rsid w:val="00870CAB"/>
     <w:rsid w:val="00871E25"/>
     <w:rsid w:val="0087236F"/>
     <w:rsid w:val="00872A42"/>
     <w:rsid w:val="00872A8A"/>
     <w:rsid w:val="00873F2F"/>
     <w:rsid w:val="00874380"/>
     <w:rsid w:val="008761E7"/>
     <w:rsid w:val="00876796"/>
     <w:rsid w:val="008768F6"/>
     <w:rsid w:val="00876ED0"/>
     <w:rsid w:val="00877977"/>
     <w:rsid w:val="00877A7D"/>
     <w:rsid w:val="00880467"/>
     <w:rsid w:val="00880EC4"/>
     <w:rsid w:val="00881445"/>
     <w:rsid w:val="008818B1"/>
     <w:rsid w:val="008849F0"/>
     <w:rsid w:val="00884AE8"/>
     <w:rsid w:val="0088569F"/>
     <w:rsid w:val="00885E0F"/>
     <w:rsid w:val="00885FCB"/>
     <w:rsid w:val="00886751"/>
     <w:rsid w:val="00887480"/>
     <w:rsid w:val="0088763A"/>
     <w:rsid w:val="00890E29"/>
     <w:rsid w:val="00891ED4"/>
+    <w:rsid w:val="00892B10"/>
     <w:rsid w:val="00893442"/>
     <w:rsid w:val="00893775"/>
     <w:rsid w:val="00893A37"/>
     <w:rsid w:val="0089423C"/>
     <w:rsid w:val="008942B5"/>
     <w:rsid w:val="00895AF8"/>
     <w:rsid w:val="008960F3"/>
     <w:rsid w:val="008967E6"/>
     <w:rsid w:val="008A0369"/>
     <w:rsid w:val="008A14CD"/>
     <w:rsid w:val="008A1B55"/>
     <w:rsid w:val="008A295C"/>
     <w:rsid w:val="008A2B85"/>
     <w:rsid w:val="008A4981"/>
     <w:rsid w:val="008A5464"/>
+    <w:rsid w:val="008A58BA"/>
     <w:rsid w:val="008A5B60"/>
     <w:rsid w:val="008A667C"/>
     <w:rsid w:val="008A689D"/>
     <w:rsid w:val="008A6F32"/>
     <w:rsid w:val="008A7834"/>
     <w:rsid w:val="008B2231"/>
     <w:rsid w:val="008B2AE3"/>
     <w:rsid w:val="008B2EA7"/>
     <w:rsid w:val="008B3417"/>
     <w:rsid w:val="008B3C6B"/>
     <w:rsid w:val="008B61E6"/>
     <w:rsid w:val="008B6344"/>
     <w:rsid w:val="008B6D19"/>
     <w:rsid w:val="008B70FA"/>
     <w:rsid w:val="008B7210"/>
     <w:rsid w:val="008C0176"/>
     <w:rsid w:val="008C09CB"/>
     <w:rsid w:val="008C0C6C"/>
     <w:rsid w:val="008C0D79"/>
     <w:rsid w:val="008C0EE0"/>
     <w:rsid w:val="008C125C"/>
     <w:rsid w:val="008C1385"/>
     <w:rsid w:val="008C2043"/>
     <w:rsid w:val="008C47AD"/>
     <w:rsid w:val="008C4882"/>
     <w:rsid w:val="008C6574"/>
     <w:rsid w:val="008C6B01"/>
     <w:rsid w:val="008D0262"/>
     <w:rsid w:val="008D03F5"/>
     <w:rsid w:val="008D14CE"/>
+    <w:rsid w:val="008D399F"/>
     <w:rsid w:val="008D39EE"/>
     <w:rsid w:val="008D53D6"/>
     <w:rsid w:val="008D6A45"/>
     <w:rsid w:val="008D6ABE"/>
     <w:rsid w:val="008D710D"/>
     <w:rsid w:val="008D7523"/>
     <w:rsid w:val="008E09DF"/>
     <w:rsid w:val="008E0B83"/>
     <w:rsid w:val="008E18EB"/>
     <w:rsid w:val="008E21AF"/>
     <w:rsid w:val="008E25A2"/>
     <w:rsid w:val="008E28B8"/>
     <w:rsid w:val="008E31A2"/>
     <w:rsid w:val="008E3F4A"/>
     <w:rsid w:val="008E484F"/>
     <w:rsid w:val="008E4B47"/>
     <w:rsid w:val="008E4EEE"/>
     <w:rsid w:val="008E57C8"/>
     <w:rsid w:val="008E5D81"/>
     <w:rsid w:val="008E5E64"/>
+    <w:rsid w:val="008E6B49"/>
     <w:rsid w:val="008E737A"/>
     <w:rsid w:val="008F01FD"/>
     <w:rsid w:val="008F1024"/>
     <w:rsid w:val="008F151C"/>
     <w:rsid w:val="008F1720"/>
     <w:rsid w:val="008F2545"/>
     <w:rsid w:val="008F2D78"/>
     <w:rsid w:val="008F2E06"/>
     <w:rsid w:val="008F2E3A"/>
     <w:rsid w:val="008F2EB7"/>
     <w:rsid w:val="008F37E3"/>
+    <w:rsid w:val="008F5511"/>
     <w:rsid w:val="008F58AD"/>
     <w:rsid w:val="008F6BB0"/>
     <w:rsid w:val="008F75AE"/>
     <w:rsid w:val="008F7A0D"/>
     <w:rsid w:val="008F7E5F"/>
     <w:rsid w:val="008F7EDA"/>
     <w:rsid w:val="00902B2B"/>
     <w:rsid w:val="00902D1A"/>
     <w:rsid w:val="0090319F"/>
     <w:rsid w:val="00903632"/>
     <w:rsid w:val="00903892"/>
     <w:rsid w:val="0090407F"/>
     <w:rsid w:val="0090518E"/>
     <w:rsid w:val="009059F6"/>
     <w:rsid w:val="00905EE1"/>
     <w:rsid w:val="00906117"/>
     <w:rsid w:val="009064C1"/>
     <w:rsid w:val="009064DF"/>
     <w:rsid w:val="00907D08"/>
     <w:rsid w:val="009105F4"/>
     <w:rsid w:val="00910A3C"/>
     <w:rsid w:val="00911540"/>
     <w:rsid w:val="00912A0E"/>
     <w:rsid w:val="00912D35"/>
     <w:rsid w:val="009140DA"/>
     <w:rsid w:val="0091570C"/>
     <w:rsid w:val="00915AFE"/>
     <w:rsid w:val="00916645"/>
     <w:rsid w:val="00922BB4"/>
     <w:rsid w:val="00924452"/>
     <w:rsid w:val="00925FF5"/>
     <w:rsid w:val="009260E3"/>
     <w:rsid w:val="00926C02"/>
     <w:rsid w:val="0093008F"/>
     <w:rsid w:val="009301E2"/>
     <w:rsid w:val="009307B3"/>
+    <w:rsid w:val="009316C9"/>
     <w:rsid w:val="00932DD0"/>
     <w:rsid w:val="00933469"/>
     <w:rsid w:val="00933652"/>
     <w:rsid w:val="0093368D"/>
     <w:rsid w:val="009340CF"/>
     <w:rsid w:val="009342DC"/>
     <w:rsid w:val="00936FAB"/>
     <w:rsid w:val="00937426"/>
     <w:rsid w:val="00937865"/>
     <w:rsid w:val="00937CD8"/>
     <w:rsid w:val="009414F8"/>
     <w:rsid w:val="0094165F"/>
+    <w:rsid w:val="0094200C"/>
     <w:rsid w:val="00943D56"/>
     <w:rsid w:val="00945B37"/>
     <w:rsid w:val="00945F00"/>
     <w:rsid w:val="00946120"/>
     <w:rsid w:val="00950748"/>
     <w:rsid w:val="009508CD"/>
     <w:rsid w:val="00950DFC"/>
     <w:rsid w:val="00950F19"/>
     <w:rsid w:val="00951428"/>
     <w:rsid w:val="0095190E"/>
     <w:rsid w:val="00952877"/>
     <w:rsid w:val="00952B8D"/>
     <w:rsid w:val="0095307D"/>
     <w:rsid w:val="00953B8D"/>
     <w:rsid w:val="00953BDE"/>
     <w:rsid w:val="0095433F"/>
+    <w:rsid w:val="00955486"/>
     <w:rsid w:val="009566AE"/>
     <w:rsid w:val="00957BA4"/>
     <w:rsid w:val="00957E3E"/>
     <w:rsid w:val="00960328"/>
     <w:rsid w:val="0096108E"/>
+    <w:rsid w:val="00961CFB"/>
     <w:rsid w:val="009622AF"/>
     <w:rsid w:val="00963E4F"/>
     <w:rsid w:val="009646D3"/>
     <w:rsid w:val="00965727"/>
     <w:rsid w:val="00965C45"/>
     <w:rsid w:val="00965C5F"/>
     <w:rsid w:val="00965F1D"/>
     <w:rsid w:val="0096636E"/>
     <w:rsid w:val="00966DC0"/>
     <w:rsid w:val="00966E1C"/>
     <w:rsid w:val="00967482"/>
     <w:rsid w:val="00967508"/>
     <w:rsid w:val="00972303"/>
     <w:rsid w:val="00972C6A"/>
     <w:rsid w:val="00972FD3"/>
     <w:rsid w:val="009736CD"/>
     <w:rsid w:val="00973DD0"/>
     <w:rsid w:val="00973E52"/>
     <w:rsid w:val="0097445D"/>
+    <w:rsid w:val="009747BC"/>
     <w:rsid w:val="00974B6C"/>
     <w:rsid w:val="009801FC"/>
     <w:rsid w:val="009808BC"/>
     <w:rsid w:val="0098095E"/>
     <w:rsid w:val="00981DF2"/>
     <w:rsid w:val="0098423F"/>
     <w:rsid w:val="009848B1"/>
     <w:rsid w:val="00984BF5"/>
     <w:rsid w:val="0098579B"/>
     <w:rsid w:val="009867E9"/>
     <w:rsid w:val="00986E41"/>
     <w:rsid w:val="0098734D"/>
     <w:rsid w:val="00987BA3"/>
     <w:rsid w:val="00987DAE"/>
     <w:rsid w:val="00991320"/>
     <w:rsid w:val="0099193D"/>
     <w:rsid w:val="009934AE"/>
     <w:rsid w:val="009937FF"/>
     <w:rsid w:val="00993E67"/>
     <w:rsid w:val="00995126"/>
     <w:rsid w:val="00995612"/>
     <w:rsid w:val="009966AD"/>
     <w:rsid w:val="00996B37"/>
     <w:rsid w:val="00996E46"/>
     <w:rsid w:val="009976F1"/>
     <w:rsid w:val="009A01E8"/>
     <w:rsid w:val="009A0CDE"/>
     <w:rsid w:val="009A2DA5"/>
     <w:rsid w:val="009A2E91"/>
     <w:rsid w:val="009A334B"/>
+    <w:rsid w:val="009A36E3"/>
+    <w:rsid w:val="009A3B94"/>
     <w:rsid w:val="009A3D42"/>
     <w:rsid w:val="009A4070"/>
     <w:rsid w:val="009A5E2C"/>
     <w:rsid w:val="009A5EA5"/>
     <w:rsid w:val="009A6080"/>
     <w:rsid w:val="009A615D"/>
     <w:rsid w:val="009A61F4"/>
     <w:rsid w:val="009A68D2"/>
     <w:rsid w:val="009A6A3E"/>
     <w:rsid w:val="009A6BE6"/>
     <w:rsid w:val="009B00B7"/>
     <w:rsid w:val="009B0E64"/>
     <w:rsid w:val="009B13A9"/>
     <w:rsid w:val="009B145B"/>
     <w:rsid w:val="009B1998"/>
     <w:rsid w:val="009B3E2C"/>
     <w:rsid w:val="009B4D78"/>
     <w:rsid w:val="009B500B"/>
     <w:rsid w:val="009B5AE7"/>
     <w:rsid w:val="009B5D96"/>
     <w:rsid w:val="009B6DD8"/>
     <w:rsid w:val="009B70EC"/>
     <w:rsid w:val="009C1754"/>
     <w:rsid w:val="009C3A51"/>
     <w:rsid w:val="009C6A43"/>
     <w:rsid w:val="009C6C1E"/>
     <w:rsid w:val="009C7667"/>
     <w:rsid w:val="009D2F49"/>
     <w:rsid w:val="009D318A"/>
     <w:rsid w:val="009D38F6"/>
     <w:rsid w:val="009D4CFB"/>
     <w:rsid w:val="009D5033"/>
     <w:rsid w:val="009D5B46"/>
     <w:rsid w:val="009D60E1"/>
     <w:rsid w:val="009D6833"/>
     <w:rsid w:val="009D7267"/>
     <w:rsid w:val="009D7CF0"/>
+    <w:rsid w:val="009E02A3"/>
     <w:rsid w:val="009E0E1F"/>
     <w:rsid w:val="009E0FDB"/>
     <w:rsid w:val="009E150F"/>
     <w:rsid w:val="009E1C2C"/>
     <w:rsid w:val="009E1C6E"/>
     <w:rsid w:val="009E1D30"/>
     <w:rsid w:val="009E1E2A"/>
     <w:rsid w:val="009E2293"/>
     <w:rsid w:val="009E288D"/>
     <w:rsid w:val="009E2E67"/>
     <w:rsid w:val="009E3CD3"/>
     <w:rsid w:val="009E4AD4"/>
     <w:rsid w:val="009E5176"/>
     <w:rsid w:val="009E5E40"/>
     <w:rsid w:val="009E608D"/>
     <w:rsid w:val="009E7079"/>
     <w:rsid w:val="009F0197"/>
     <w:rsid w:val="009F0230"/>
     <w:rsid w:val="009F0D99"/>
     <w:rsid w:val="009F1F81"/>
     <w:rsid w:val="009F3471"/>
     <w:rsid w:val="009F3AAB"/>
     <w:rsid w:val="009F4026"/>
     <w:rsid w:val="009F45B0"/>
     <w:rsid w:val="009F47CD"/>
     <w:rsid w:val="009F4917"/>
     <w:rsid w:val="009F4C7D"/>
     <w:rsid w:val="009F4DC4"/>
     <w:rsid w:val="009F54A3"/>
     <w:rsid w:val="009F57C6"/>
+    <w:rsid w:val="009F5B34"/>
     <w:rsid w:val="009F5BC2"/>
     <w:rsid w:val="009F63B1"/>
     <w:rsid w:val="00A01266"/>
     <w:rsid w:val="00A0194E"/>
     <w:rsid w:val="00A01B60"/>
     <w:rsid w:val="00A0222F"/>
     <w:rsid w:val="00A02B48"/>
     <w:rsid w:val="00A02C28"/>
     <w:rsid w:val="00A049D8"/>
+    <w:rsid w:val="00A05244"/>
     <w:rsid w:val="00A05B03"/>
     <w:rsid w:val="00A064E4"/>
     <w:rsid w:val="00A06C56"/>
+    <w:rsid w:val="00A06E8C"/>
     <w:rsid w:val="00A071AA"/>
+    <w:rsid w:val="00A13910"/>
     <w:rsid w:val="00A13BB2"/>
     <w:rsid w:val="00A13F12"/>
     <w:rsid w:val="00A13F22"/>
     <w:rsid w:val="00A156AA"/>
     <w:rsid w:val="00A158CF"/>
     <w:rsid w:val="00A15960"/>
     <w:rsid w:val="00A15B03"/>
     <w:rsid w:val="00A15B96"/>
     <w:rsid w:val="00A15D5D"/>
     <w:rsid w:val="00A1675B"/>
     <w:rsid w:val="00A16D49"/>
+    <w:rsid w:val="00A1779F"/>
     <w:rsid w:val="00A2021F"/>
     <w:rsid w:val="00A20BCD"/>
     <w:rsid w:val="00A20F6D"/>
     <w:rsid w:val="00A22466"/>
     <w:rsid w:val="00A2309F"/>
     <w:rsid w:val="00A241E9"/>
     <w:rsid w:val="00A254C8"/>
     <w:rsid w:val="00A25F64"/>
     <w:rsid w:val="00A275F1"/>
     <w:rsid w:val="00A2798F"/>
     <w:rsid w:val="00A27F5F"/>
     <w:rsid w:val="00A30ECC"/>
     <w:rsid w:val="00A3108B"/>
     <w:rsid w:val="00A3264C"/>
     <w:rsid w:val="00A32776"/>
     <w:rsid w:val="00A32813"/>
     <w:rsid w:val="00A32CAA"/>
     <w:rsid w:val="00A34D37"/>
     <w:rsid w:val="00A35F55"/>
     <w:rsid w:val="00A360B5"/>
+    <w:rsid w:val="00A365D0"/>
     <w:rsid w:val="00A36D45"/>
     <w:rsid w:val="00A37629"/>
     <w:rsid w:val="00A376E7"/>
     <w:rsid w:val="00A37E01"/>
     <w:rsid w:val="00A40797"/>
     <w:rsid w:val="00A40AB5"/>
     <w:rsid w:val="00A41013"/>
     <w:rsid w:val="00A411AB"/>
     <w:rsid w:val="00A418AB"/>
     <w:rsid w:val="00A428A4"/>
+    <w:rsid w:val="00A430E0"/>
     <w:rsid w:val="00A43521"/>
     <w:rsid w:val="00A44615"/>
     <w:rsid w:val="00A4506D"/>
     <w:rsid w:val="00A46A70"/>
     <w:rsid w:val="00A46C4A"/>
     <w:rsid w:val="00A50EA9"/>
     <w:rsid w:val="00A53170"/>
+    <w:rsid w:val="00A537D8"/>
     <w:rsid w:val="00A545C5"/>
     <w:rsid w:val="00A551DA"/>
+    <w:rsid w:val="00A5564C"/>
     <w:rsid w:val="00A55719"/>
     <w:rsid w:val="00A5622E"/>
     <w:rsid w:val="00A566DE"/>
     <w:rsid w:val="00A56EEE"/>
     <w:rsid w:val="00A5720C"/>
     <w:rsid w:val="00A57420"/>
     <w:rsid w:val="00A60097"/>
     <w:rsid w:val="00A607D6"/>
     <w:rsid w:val="00A61265"/>
     <w:rsid w:val="00A6239D"/>
     <w:rsid w:val="00A627E6"/>
     <w:rsid w:val="00A62A21"/>
     <w:rsid w:val="00A63EC5"/>
     <w:rsid w:val="00A64E57"/>
     <w:rsid w:val="00A65265"/>
     <w:rsid w:val="00A65267"/>
     <w:rsid w:val="00A661B8"/>
     <w:rsid w:val="00A667F7"/>
     <w:rsid w:val="00A66802"/>
     <w:rsid w:val="00A66CD0"/>
+    <w:rsid w:val="00A676EF"/>
     <w:rsid w:val="00A70202"/>
     <w:rsid w:val="00A7147F"/>
     <w:rsid w:val="00A747D1"/>
     <w:rsid w:val="00A75542"/>
     <w:rsid w:val="00A7700A"/>
     <w:rsid w:val="00A7705B"/>
     <w:rsid w:val="00A77BC3"/>
     <w:rsid w:val="00A80914"/>
+    <w:rsid w:val="00A8132D"/>
     <w:rsid w:val="00A81362"/>
     <w:rsid w:val="00A813DE"/>
     <w:rsid w:val="00A82D29"/>
     <w:rsid w:val="00A83F54"/>
     <w:rsid w:val="00A84DCF"/>
     <w:rsid w:val="00A8570E"/>
+    <w:rsid w:val="00A865E6"/>
     <w:rsid w:val="00A86C59"/>
     <w:rsid w:val="00A86FAD"/>
     <w:rsid w:val="00A871FC"/>
     <w:rsid w:val="00A873EE"/>
     <w:rsid w:val="00A9004F"/>
     <w:rsid w:val="00A902C3"/>
+    <w:rsid w:val="00A904A9"/>
     <w:rsid w:val="00A90C1E"/>
     <w:rsid w:val="00A9120C"/>
     <w:rsid w:val="00A92BCD"/>
     <w:rsid w:val="00A93136"/>
     <w:rsid w:val="00A937BD"/>
     <w:rsid w:val="00A93FA2"/>
     <w:rsid w:val="00A94344"/>
     <w:rsid w:val="00A94503"/>
     <w:rsid w:val="00A96A17"/>
     <w:rsid w:val="00AA0BE2"/>
     <w:rsid w:val="00AA0FAB"/>
     <w:rsid w:val="00AA1246"/>
     <w:rsid w:val="00AA2AE5"/>
     <w:rsid w:val="00AA3255"/>
     <w:rsid w:val="00AA33CB"/>
     <w:rsid w:val="00AA356A"/>
     <w:rsid w:val="00AA47D1"/>
     <w:rsid w:val="00AA4FC6"/>
     <w:rsid w:val="00AA555F"/>
     <w:rsid w:val="00AA6477"/>
     <w:rsid w:val="00AA7E54"/>
+    <w:rsid w:val="00AA7F2B"/>
     <w:rsid w:val="00AB0055"/>
     <w:rsid w:val="00AB123C"/>
     <w:rsid w:val="00AB166C"/>
     <w:rsid w:val="00AB2F9C"/>
     <w:rsid w:val="00AB4467"/>
     <w:rsid w:val="00AB49A8"/>
     <w:rsid w:val="00AB5B61"/>
     <w:rsid w:val="00AB7440"/>
     <w:rsid w:val="00AC0D5E"/>
     <w:rsid w:val="00AC291C"/>
     <w:rsid w:val="00AC403D"/>
     <w:rsid w:val="00AC41A7"/>
     <w:rsid w:val="00AC45BF"/>
     <w:rsid w:val="00AC467E"/>
     <w:rsid w:val="00AC5584"/>
     <w:rsid w:val="00AC6C0D"/>
     <w:rsid w:val="00AC6F8A"/>
     <w:rsid w:val="00AC7894"/>
     <w:rsid w:val="00AC78AE"/>
     <w:rsid w:val="00AD012B"/>
     <w:rsid w:val="00AD06C2"/>
     <w:rsid w:val="00AD1623"/>
     <w:rsid w:val="00AD24E5"/>
     <w:rsid w:val="00AD29D8"/>
     <w:rsid w:val="00AD3511"/>
@@ -26429,50 +27292,51 @@
     <w:rsid w:val="00AE02AC"/>
     <w:rsid w:val="00AE19B5"/>
     <w:rsid w:val="00AE1A95"/>
     <w:rsid w:val="00AE36A1"/>
     <w:rsid w:val="00AE3A66"/>
     <w:rsid w:val="00AE4357"/>
     <w:rsid w:val="00AE4E68"/>
     <w:rsid w:val="00AE5808"/>
     <w:rsid w:val="00AE66AA"/>
     <w:rsid w:val="00AE6C16"/>
     <w:rsid w:val="00AF113B"/>
     <w:rsid w:val="00AF1A61"/>
     <w:rsid w:val="00AF1C8F"/>
     <w:rsid w:val="00AF2544"/>
     <w:rsid w:val="00AF278C"/>
     <w:rsid w:val="00AF2A35"/>
     <w:rsid w:val="00AF355A"/>
     <w:rsid w:val="00AF3B08"/>
     <w:rsid w:val="00AF3CA3"/>
     <w:rsid w:val="00AF4872"/>
     <w:rsid w:val="00AF50BE"/>
     <w:rsid w:val="00AF5252"/>
     <w:rsid w:val="00AF579D"/>
     <w:rsid w:val="00AF5A10"/>
     <w:rsid w:val="00AF6A5E"/>
+    <w:rsid w:val="00AF735D"/>
     <w:rsid w:val="00AF77BA"/>
     <w:rsid w:val="00B02E2D"/>
     <w:rsid w:val="00B03400"/>
     <w:rsid w:val="00B038BA"/>
     <w:rsid w:val="00B03F23"/>
     <w:rsid w:val="00B04612"/>
     <w:rsid w:val="00B0490A"/>
     <w:rsid w:val="00B06397"/>
     <w:rsid w:val="00B06B7F"/>
     <w:rsid w:val="00B06BFD"/>
     <w:rsid w:val="00B0784C"/>
     <w:rsid w:val="00B07A88"/>
     <w:rsid w:val="00B10D8A"/>
     <w:rsid w:val="00B11137"/>
     <w:rsid w:val="00B12217"/>
     <w:rsid w:val="00B12271"/>
     <w:rsid w:val="00B130F3"/>
     <w:rsid w:val="00B132B7"/>
     <w:rsid w:val="00B135F9"/>
     <w:rsid w:val="00B138AC"/>
     <w:rsid w:val="00B13AF6"/>
     <w:rsid w:val="00B13DD9"/>
     <w:rsid w:val="00B145C1"/>
     <w:rsid w:val="00B14AAB"/>
     <w:rsid w:val="00B14C6D"/>
@@ -26489,114 +27353,118 @@
     <w:rsid w:val="00B26B0E"/>
     <w:rsid w:val="00B300B7"/>
     <w:rsid w:val="00B30BCB"/>
     <w:rsid w:val="00B3118F"/>
     <w:rsid w:val="00B316C2"/>
     <w:rsid w:val="00B32000"/>
     <w:rsid w:val="00B32622"/>
     <w:rsid w:val="00B32FCA"/>
     <w:rsid w:val="00B33771"/>
     <w:rsid w:val="00B33D5C"/>
     <w:rsid w:val="00B34535"/>
     <w:rsid w:val="00B3697B"/>
     <w:rsid w:val="00B36ED4"/>
     <w:rsid w:val="00B4094E"/>
     <w:rsid w:val="00B41A64"/>
     <w:rsid w:val="00B41C9A"/>
     <w:rsid w:val="00B421EE"/>
     <w:rsid w:val="00B42F43"/>
     <w:rsid w:val="00B42F60"/>
     <w:rsid w:val="00B448E6"/>
     <w:rsid w:val="00B45038"/>
     <w:rsid w:val="00B45A54"/>
     <w:rsid w:val="00B45EC5"/>
     <w:rsid w:val="00B47692"/>
     <w:rsid w:val="00B50B0E"/>
+    <w:rsid w:val="00B50B92"/>
     <w:rsid w:val="00B50DD2"/>
     <w:rsid w:val="00B517E0"/>
     <w:rsid w:val="00B519AE"/>
     <w:rsid w:val="00B51C51"/>
     <w:rsid w:val="00B52D76"/>
     <w:rsid w:val="00B53465"/>
     <w:rsid w:val="00B53F67"/>
     <w:rsid w:val="00B55637"/>
     <w:rsid w:val="00B55EA7"/>
     <w:rsid w:val="00B5731E"/>
     <w:rsid w:val="00B605A8"/>
     <w:rsid w:val="00B60714"/>
     <w:rsid w:val="00B6158C"/>
     <w:rsid w:val="00B61CD3"/>
     <w:rsid w:val="00B6239B"/>
     <w:rsid w:val="00B6292A"/>
     <w:rsid w:val="00B63903"/>
-    <w:rsid w:val="00B63CA5"/>
     <w:rsid w:val="00B649FF"/>
     <w:rsid w:val="00B6597A"/>
     <w:rsid w:val="00B65A08"/>
     <w:rsid w:val="00B65F42"/>
     <w:rsid w:val="00B66FB6"/>
     <w:rsid w:val="00B67169"/>
     <w:rsid w:val="00B70089"/>
     <w:rsid w:val="00B718FD"/>
     <w:rsid w:val="00B71A0B"/>
     <w:rsid w:val="00B72371"/>
     <w:rsid w:val="00B73431"/>
+    <w:rsid w:val="00B73D7A"/>
     <w:rsid w:val="00B74071"/>
     <w:rsid w:val="00B7428B"/>
     <w:rsid w:val="00B75415"/>
     <w:rsid w:val="00B7565F"/>
     <w:rsid w:val="00B75C96"/>
     <w:rsid w:val="00B75E77"/>
     <w:rsid w:val="00B762E6"/>
     <w:rsid w:val="00B77877"/>
     <w:rsid w:val="00B77936"/>
     <w:rsid w:val="00B77D1D"/>
     <w:rsid w:val="00B814C7"/>
     <w:rsid w:val="00B8181A"/>
     <w:rsid w:val="00B820D6"/>
     <w:rsid w:val="00B82572"/>
     <w:rsid w:val="00B82949"/>
     <w:rsid w:val="00B83229"/>
     <w:rsid w:val="00B85CF6"/>
+    <w:rsid w:val="00B86E21"/>
     <w:rsid w:val="00B87C93"/>
     <w:rsid w:val="00B902CA"/>
     <w:rsid w:val="00B910B5"/>
+    <w:rsid w:val="00B918FD"/>
     <w:rsid w:val="00B92F50"/>
     <w:rsid w:val="00B9320D"/>
     <w:rsid w:val="00B94FDD"/>
     <w:rsid w:val="00B9544C"/>
     <w:rsid w:val="00B965E1"/>
     <w:rsid w:val="00B96931"/>
     <w:rsid w:val="00B96DA1"/>
     <w:rsid w:val="00B96ED5"/>
     <w:rsid w:val="00B9797E"/>
     <w:rsid w:val="00BA006A"/>
     <w:rsid w:val="00BA075C"/>
     <w:rsid w:val="00BA0F50"/>
     <w:rsid w:val="00BA10DF"/>
     <w:rsid w:val="00BA1440"/>
     <w:rsid w:val="00BA1A65"/>
+    <w:rsid w:val="00BA1C16"/>
     <w:rsid w:val="00BA1F49"/>
     <w:rsid w:val="00BA2263"/>
     <w:rsid w:val="00BA23CA"/>
     <w:rsid w:val="00BA2BBA"/>
     <w:rsid w:val="00BA3521"/>
     <w:rsid w:val="00BA3C63"/>
     <w:rsid w:val="00BA42C5"/>
     <w:rsid w:val="00BA5220"/>
     <w:rsid w:val="00BA55C3"/>
     <w:rsid w:val="00BA5C2E"/>
     <w:rsid w:val="00BA67DB"/>
     <w:rsid w:val="00BB0214"/>
     <w:rsid w:val="00BB044F"/>
     <w:rsid w:val="00BB12C3"/>
     <w:rsid w:val="00BB2C5B"/>
     <w:rsid w:val="00BB368C"/>
     <w:rsid w:val="00BB387F"/>
     <w:rsid w:val="00BB3ECD"/>
     <w:rsid w:val="00BB4320"/>
     <w:rsid w:val="00BB4639"/>
     <w:rsid w:val="00BB5C4F"/>
     <w:rsid w:val="00BB66D9"/>
     <w:rsid w:val="00BB71F2"/>
     <w:rsid w:val="00BB7335"/>
     <w:rsid w:val="00BB795B"/>
@@ -26629,379 +27497,394 @@
     <w:rsid w:val="00BE1187"/>
     <w:rsid w:val="00BE1357"/>
     <w:rsid w:val="00BE1AE9"/>
     <w:rsid w:val="00BE2BBA"/>
     <w:rsid w:val="00BE2FAC"/>
     <w:rsid w:val="00BE5228"/>
     <w:rsid w:val="00BE5923"/>
     <w:rsid w:val="00BE5A10"/>
     <w:rsid w:val="00BE6475"/>
     <w:rsid w:val="00BE6DFB"/>
     <w:rsid w:val="00BF1480"/>
     <w:rsid w:val="00BF2311"/>
     <w:rsid w:val="00BF3133"/>
     <w:rsid w:val="00BF3581"/>
     <w:rsid w:val="00BF431E"/>
     <w:rsid w:val="00BF43DF"/>
     <w:rsid w:val="00BF46DC"/>
     <w:rsid w:val="00BF5F29"/>
     <w:rsid w:val="00BF6E3A"/>
     <w:rsid w:val="00C0011A"/>
     <w:rsid w:val="00C00369"/>
     <w:rsid w:val="00C01820"/>
     <w:rsid w:val="00C01863"/>
     <w:rsid w:val="00C018D0"/>
     <w:rsid w:val="00C01D5A"/>
+    <w:rsid w:val="00C01D85"/>
     <w:rsid w:val="00C02E51"/>
     <w:rsid w:val="00C032DF"/>
     <w:rsid w:val="00C04602"/>
     <w:rsid w:val="00C04738"/>
     <w:rsid w:val="00C0530C"/>
     <w:rsid w:val="00C05809"/>
     <w:rsid w:val="00C05C61"/>
     <w:rsid w:val="00C075D8"/>
     <w:rsid w:val="00C10734"/>
     <w:rsid w:val="00C107ED"/>
     <w:rsid w:val="00C108A8"/>
     <w:rsid w:val="00C112A4"/>
     <w:rsid w:val="00C112FC"/>
     <w:rsid w:val="00C1225D"/>
     <w:rsid w:val="00C1249E"/>
     <w:rsid w:val="00C128BB"/>
     <w:rsid w:val="00C12C59"/>
     <w:rsid w:val="00C13595"/>
     <w:rsid w:val="00C13880"/>
     <w:rsid w:val="00C1392D"/>
     <w:rsid w:val="00C13BD7"/>
     <w:rsid w:val="00C14452"/>
     <w:rsid w:val="00C1477A"/>
     <w:rsid w:val="00C15166"/>
     <w:rsid w:val="00C1715D"/>
     <w:rsid w:val="00C176BC"/>
     <w:rsid w:val="00C1777C"/>
     <w:rsid w:val="00C17991"/>
     <w:rsid w:val="00C20226"/>
     <w:rsid w:val="00C20C4F"/>
     <w:rsid w:val="00C212B1"/>
     <w:rsid w:val="00C215B8"/>
     <w:rsid w:val="00C22D3E"/>
     <w:rsid w:val="00C236FF"/>
     <w:rsid w:val="00C23B63"/>
+    <w:rsid w:val="00C23BAD"/>
     <w:rsid w:val="00C24A84"/>
     <w:rsid w:val="00C25D1F"/>
     <w:rsid w:val="00C260CE"/>
     <w:rsid w:val="00C27211"/>
     <w:rsid w:val="00C27388"/>
     <w:rsid w:val="00C27FCF"/>
     <w:rsid w:val="00C30151"/>
     <w:rsid w:val="00C306CF"/>
     <w:rsid w:val="00C30E98"/>
     <w:rsid w:val="00C3148A"/>
     <w:rsid w:val="00C31BBD"/>
     <w:rsid w:val="00C3616F"/>
     <w:rsid w:val="00C365EB"/>
     <w:rsid w:val="00C365FF"/>
     <w:rsid w:val="00C4044E"/>
     <w:rsid w:val="00C41CDD"/>
     <w:rsid w:val="00C42356"/>
     <w:rsid w:val="00C424A5"/>
     <w:rsid w:val="00C42A6B"/>
     <w:rsid w:val="00C43294"/>
     <w:rsid w:val="00C43E94"/>
     <w:rsid w:val="00C440AF"/>
     <w:rsid w:val="00C44673"/>
     <w:rsid w:val="00C4502D"/>
+    <w:rsid w:val="00C453FF"/>
     <w:rsid w:val="00C454D4"/>
     <w:rsid w:val="00C46E70"/>
     <w:rsid w:val="00C5026D"/>
     <w:rsid w:val="00C502A0"/>
     <w:rsid w:val="00C509D5"/>
     <w:rsid w:val="00C51FC3"/>
     <w:rsid w:val="00C52241"/>
     <w:rsid w:val="00C524B1"/>
     <w:rsid w:val="00C52B37"/>
     <w:rsid w:val="00C52B86"/>
     <w:rsid w:val="00C52DE2"/>
     <w:rsid w:val="00C53B3A"/>
     <w:rsid w:val="00C54242"/>
     <w:rsid w:val="00C54298"/>
     <w:rsid w:val="00C54634"/>
     <w:rsid w:val="00C546B7"/>
     <w:rsid w:val="00C546E6"/>
     <w:rsid w:val="00C54AE9"/>
     <w:rsid w:val="00C55733"/>
     <w:rsid w:val="00C559A6"/>
     <w:rsid w:val="00C55E29"/>
     <w:rsid w:val="00C5670B"/>
     <w:rsid w:val="00C5698D"/>
     <w:rsid w:val="00C569A9"/>
     <w:rsid w:val="00C571B8"/>
     <w:rsid w:val="00C57C70"/>
     <w:rsid w:val="00C606F0"/>
     <w:rsid w:val="00C612E4"/>
     <w:rsid w:val="00C618B8"/>
     <w:rsid w:val="00C61D79"/>
     <w:rsid w:val="00C624A3"/>
     <w:rsid w:val="00C625B1"/>
     <w:rsid w:val="00C62780"/>
     <w:rsid w:val="00C62AF5"/>
     <w:rsid w:val="00C64375"/>
     <w:rsid w:val="00C65A25"/>
     <w:rsid w:val="00C674D4"/>
     <w:rsid w:val="00C70B71"/>
     <w:rsid w:val="00C729B1"/>
     <w:rsid w:val="00C73EDC"/>
     <w:rsid w:val="00C74CBA"/>
     <w:rsid w:val="00C74D78"/>
+    <w:rsid w:val="00C74F6F"/>
     <w:rsid w:val="00C76067"/>
     <w:rsid w:val="00C768DB"/>
     <w:rsid w:val="00C77B76"/>
     <w:rsid w:val="00C801AE"/>
     <w:rsid w:val="00C810C5"/>
     <w:rsid w:val="00C84BE8"/>
     <w:rsid w:val="00C853F1"/>
     <w:rsid w:val="00C860AA"/>
     <w:rsid w:val="00C8642B"/>
     <w:rsid w:val="00C92459"/>
     <w:rsid w:val="00C9285B"/>
     <w:rsid w:val="00C94972"/>
     <w:rsid w:val="00C94A10"/>
     <w:rsid w:val="00C954DB"/>
     <w:rsid w:val="00C962DA"/>
     <w:rsid w:val="00CA029D"/>
     <w:rsid w:val="00CA077F"/>
     <w:rsid w:val="00CA15D2"/>
     <w:rsid w:val="00CA3E5B"/>
     <w:rsid w:val="00CA599D"/>
     <w:rsid w:val="00CA7314"/>
     <w:rsid w:val="00CA7EFE"/>
     <w:rsid w:val="00CB0398"/>
     <w:rsid w:val="00CB0C06"/>
     <w:rsid w:val="00CB118C"/>
     <w:rsid w:val="00CB1C61"/>
     <w:rsid w:val="00CB238C"/>
     <w:rsid w:val="00CB2EAB"/>
     <w:rsid w:val="00CB35B9"/>
     <w:rsid w:val="00CB37C8"/>
     <w:rsid w:val="00CB4CB7"/>
     <w:rsid w:val="00CB4D0A"/>
     <w:rsid w:val="00CB5925"/>
     <w:rsid w:val="00CB67F8"/>
     <w:rsid w:val="00CC082A"/>
     <w:rsid w:val="00CC166E"/>
     <w:rsid w:val="00CC2E4E"/>
     <w:rsid w:val="00CC2F44"/>
     <w:rsid w:val="00CC3146"/>
     <w:rsid w:val="00CC39BC"/>
     <w:rsid w:val="00CC4784"/>
     <w:rsid w:val="00CC4A3C"/>
     <w:rsid w:val="00CC4BF4"/>
     <w:rsid w:val="00CC7246"/>
     <w:rsid w:val="00CC7258"/>
+    <w:rsid w:val="00CD0140"/>
     <w:rsid w:val="00CD08FB"/>
     <w:rsid w:val="00CD1793"/>
     <w:rsid w:val="00CD18C0"/>
     <w:rsid w:val="00CD269C"/>
     <w:rsid w:val="00CD28CD"/>
     <w:rsid w:val="00CD2C64"/>
     <w:rsid w:val="00CD2DDC"/>
     <w:rsid w:val="00CD367A"/>
     <w:rsid w:val="00CD3BB5"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6CE6"/>
     <w:rsid w:val="00CD6D67"/>
     <w:rsid w:val="00CD6EC8"/>
     <w:rsid w:val="00CE0082"/>
     <w:rsid w:val="00CE03BE"/>
     <w:rsid w:val="00CE0AD2"/>
     <w:rsid w:val="00CE1C9B"/>
     <w:rsid w:val="00CE1DD9"/>
     <w:rsid w:val="00CE2BA0"/>
     <w:rsid w:val="00CE2FD5"/>
     <w:rsid w:val="00CE3F8C"/>
     <w:rsid w:val="00CE4EAD"/>
     <w:rsid w:val="00CE7005"/>
     <w:rsid w:val="00CE7C15"/>
     <w:rsid w:val="00CF0C6A"/>
     <w:rsid w:val="00CF13FE"/>
     <w:rsid w:val="00CF1753"/>
     <w:rsid w:val="00CF29B7"/>
     <w:rsid w:val="00CF31FE"/>
     <w:rsid w:val="00CF6F33"/>
     <w:rsid w:val="00CF7867"/>
     <w:rsid w:val="00D0004E"/>
     <w:rsid w:val="00D01D81"/>
     <w:rsid w:val="00D02395"/>
     <w:rsid w:val="00D02732"/>
     <w:rsid w:val="00D02A27"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D04A5F"/>
     <w:rsid w:val="00D05379"/>
     <w:rsid w:val="00D0574F"/>
     <w:rsid w:val="00D05791"/>
     <w:rsid w:val="00D06AD4"/>
     <w:rsid w:val="00D101AC"/>
     <w:rsid w:val="00D11A06"/>
     <w:rsid w:val="00D11E09"/>
     <w:rsid w:val="00D1512A"/>
+    <w:rsid w:val="00D151F1"/>
     <w:rsid w:val="00D152C5"/>
     <w:rsid w:val="00D152D7"/>
     <w:rsid w:val="00D1627C"/>
     <w:rsid w:val="00D16452"/>
     <w:rsid w:val="00D17EB4"/>
     <w:rsid w:val="00D21302"/>
     <w:rsid w:val="00D21382"/>
     <w:rsid w:val="00D21A6B"/>
     <w:rsid w:val="00D21E6B"/>
     <w:rsid w:val="00D222F6"/>
     <w:rsid w:val="00D22B40"/>
     <w:rsid w:val="00D23B31"/>
     <w:rsid w:val="00D23EBC"/>
+    <w:rsid w:val="00D24D3E"/>
     <w:rsid w:val="00D30948"/>
     <w:rsid w:val="00D30A57"/>
     <w:rsid w:val="00D30A97"/>
     <w:rsid w:val="00D30F73"/>
     <w:rsid w:val="00D30FA1"/>
     <w:rsid w:val="00D3209C"/>
     <w:rsid w:val="00D322FB"/>
     <w:rsid w:val="00D33433"/>
     <w:rsid w:val="00D355A0"/>
+    <w:rsid w:val="00D36B65"/>
     <w:rsid w:val="00D374FF"/>
     <w:rsid w:val="00D37699"/>
     <w:rsid w:val="00D37CAF"/>
     <w:rsid w:val="00D401B7"/>
     <w:rsid w:val="00D40485"/>
     <w:rsid w:val="00D40A1F"/>
     <w:rsid w:val="00D41120"/>
     <w:rsid w:val="00D4261C"/>
     <w:rsid w:val="00D4348D"/>
     <w:rsid w:val="00D43E8A"/>
     <w:rsid w:val="00D43FD0"/>
     <w:rsid w:val="00D4538D"/>
     <w:rsid w:val="00D456FA"/>
     <w:rsid w:val="00D45819"/>
     <w:rsid w:val="00D465F5"/>
     <w:rsid w:val="00D47271"/>
     <w:rsid w:val="00D47C30"/>
     <w:rsid w:val="00D5178C"/>
     <w:rsid w:val="00D519F4"/>
     <w:rsid w:val="00D51F75"/>
     <w:rsid w:val="00D52C0E"/>
     <w:rsid w:val="00D531A3"/>
     <w:rsid w:val="00D53464"/>
     <w:rsid w:val="00D568DB"/>
     <w:rsid w:val="00D56CAF"/>
     <w:rsid w:val="00D57537"/>
     <w:rsid w:val="00D60218"/>
+    <w:rsid w:val="00D6058D"/>
     <w:rsid w:val="00D6219C"/>
     <w:rsid w:val="00D62843"/>
     <w:rsid w:val="00D62B0B"/>
     <w:rsid w:val="00D6362F"/>
     <w:rsid w:val="00D63BCB"/>
     <w:rsid w:val="00D646C3"/>
     <w:rsid w:val="00D649AE"/>
+    <w:rsid w:val="00D64A89"/>
     <w:rsid w:val="00D64B8A"/>
     <w:rsid w:val="00D65593"/>
     <w:rsid w:val="00D65D17"/>
     <w:rsid w:val="00D66F3D"/>
     <w:rsid w:val="00D67E38"/>
+    <w:rsid w:val="00D70F2C"/>
     <w:rsid w:val="00D71D13"/>
     <w:rsid w:val="00D7289F"/>
     <w:rsid w:val="00D7325D"/>
     <w:rsid w:val="00D73908"/>
     <w:rsid w:val="00D74AC8"/>
+    <w:rsid w:val="00D75970"/>
     <w:rsid w:val="00D76409"/>
     <w:rsid w:val="00D77032"/>
     <w:rsid w:val="00D7738A"/>
     <w:rsid w:val="00D77450"/>
     <w:rsid w:val="00D77A0D"/>
     <w:rsid w:val="00D77C71"/>
     <w:rsid w:val="00D77EDC"/>
     <w:rsid w:val="00D8053A"/>
     <w:rsid w:val="00D82148"/>
     <w:rsid w:val="00D82CD2"/>
     <w:rsid w:val="00D837E9"/>
     <w:rsid w:val="00D8397F"/>
     <w:rsid w:val="00D847EB"/>
     <w:rsid w:val="00D86F36"/>
     <w:rsid w:val="00D870E7"/>
     <w:rsid w:val="00D875DA"/>
     <w:rsid w:val="00D907E7"/>
     <w:rsid w:val="00D91438"/>
     <w:rsid w:val="00D91741"/>
     <w:rsid w:val="00D925B4"/>
     <w:rsid w:val="00D92CFD"/>
     <w:rsid w:val="00D932CA"/>
     <w:rsid w:val="00D93B25"/>
     <w:rsid w:val="00D93F8F"/>
     <w:rsid w:val="00D9440D"/>
     <w:rsid w:val="00D94E36"/>
     <w:rsid w:val="00D95076"/>
     <w:rsid w:val="00D9544F"/>
     <w:rsid w:val="00D97774"/>
     <w:rsid w:val="00D97E99"/>
     <w:rsid w:val="00DA057D"/>
     <w:rsid w:val="00DA22DA"/>
     <w:rsid w:val="00DA25ED"/>
     <w:rsid w:val="00DA3AAD"/>
     <w:rsid w:val="00DA3CA8"/>
     <w:rsid w:val="00DA4CE4"/>
     <w:rsid w:val="00DA53B2"/>
     <w:rsid w:val="00DA60B7"/>
     <w:rsid w:val="00DA6413"/>
     <w:rsid w:val="00DA6FCC"/>
     <w:rsid w:val="00DA701C"/>
     <w:rsid w:val="00DA7786"/>
     <w:rsid w:val="00DB00E2"/>
     <w:rsid w:val="00DB13DA"/>
+    <w:rsid w:val="00DB1D32"/>
     <w:rsid w:val="00DB2443"/>
     <w:rsid w:val="00DB272F"/>
     <w:rsid w:val="00DB37FA"/>
     <w:rsid w:val="00DB534B"/>
     <w:rsid w:val="00DB61A6"/>
     <w:rsid w:val="00DB63B2"/>
     <w:rsid w:val="00DB73AB"/>
     <w:rsid w:val="00DB77D2"/>
     <w:rsid w:val="00DB7ADD"/>
     <w:rsid w:val="00DB7F69"/>
     <w:rsid w:val="00DC2A4C"/>
     <w:rsid w:val="00DC2B0C"/>
     <w:rsid w:val="00DC3C49"/>
+    <w:rsid w:val="00DC5657"/>
     <w:rsid w:val="00DC795C"/>
     <w:rsid w:val="00DD0E35"/>
     <w:rsid w:val="00DD2F01"/>
     <w:rsid w:val="00DD33C1"/>
     <w:rsid w:val="00DD3AA5"/>
     <w:rsid w:val="00DD4E4B"/>
     <w:rsid w:val="00DD4FF0"/>
     <w:rsid w:val="00DD5512"/>
     <w:rsid w:val="00DD5F7B"/>
     <w:rsid w:val="00DD6F4F"/>
     <w:rsid w:val="00DE0C39"/>
     <w:rsid w:val="00DE0CE9"/>
     <w:rsid w:val="00DE0F7A"/>
     <w:rsid w:val="00DE1002"/>
+    <w:rsid w:val="00DE1CCC"/>
     <w:rsid w:val="00DE1D91"/>
     <w:rsid w:val="00DE1E12"/>
     <w:rsid w:val="00DE306B"/>
     <w:rsid w:val="00DE3F04"/>
     <w:rsid w:val="00DE5EA7"/>
     <w:rsid w:val="00DE5F92"/>
     <w:rsid w:val="00DE6AF0"/>
     <w:rsid w:val="00DE6BEE"/>
     <w:rsid w:val="00DE6E12"/>
     <w:rsid w:val="00DE7F25"/>
     <w:rsid w:val="00DE7FAF"/>
     <w:rsid w:val="00DF1DEB"/>
     <w:rsid w:val="00DF246F"/>
     <w:rsid w:val="00DF2534"/>
     <w:rsid w:val="00DF4943"/>
     <w:rsid w:val="00DF4AC8"/>
     <w:rsid w:val="00DF4F6E"/>
     <w:rsid w:val="00DF5354"/>
     <w:rsid w:val="00DF5C30"/>
     <w:rsid w:val="00DF7660"/>
     <w:rsid w:val="00E013DD"/>
     <w:rsid w:val="00E01431"/>
     <w:rsid w:val="00E036F3"/>
     <w:rsid w:val="00E03EBB"/>
     <w:rsid w:val="00E04125"/>
@@ -27026,148 +27909,157 @@
     <w:rsid w:val="00E139B0"/>
     <w:rsid w:val="00E14D2C"/>
     <w:rsid w:val="00E151E7"/>
     <w:rsid w:val="00E16448"/>
     <w:rsid w:val="00E1690F"/>
     <w:rsid w:val="00E1719A"/>
     <w:rsid w:val="00E178EB"/>
     <w:rsid w:val="00E21C08"/>
     <w:rsid w:val="00E223B2"/>
     <w:rsid w:val="00E22C39"/>
     <w:rsid w:val="00E232D1"/>
     <w:rsid w:val="00E23C28"/>
     <w:rsid w:val="00E24379"/>
     <w:rsid w:val="00E25F74"/>
     <w:rsid w:val="00E26263"/>
     <w:rsid w:val="00E267F0"/>
     <w:rsid w:val="00E26A09"/>
     <w:rsid w:val="00E26D98"/>
     <w:rsid w:val="00E303D2"/>
     <w:rsid w:val="00E31395"/>
     <w:rsid w:val="00E31594"/>
     <w:rsid w:val="00E3250C"/>
     <w:rsid w:val="00E32B23"/>
     <w:rsid w:val="00E34630"/>
     <w:rsid w:val="00E34D91"/>
+    <w:rsid w:val="00E34DDF"/>
     <w:rsid w:val="00E35F86"/>
     <w:rsid w:val="00E36086"/>
     <w:rsid w:val="00E362BE"/>
     <w:rsid w:val="00E36E25"/>
     <w:rsid w:val="00E376A5"/>
     <w:rsid w:val="00E40659"/>
     <w:rsid w:val="00E40CB9"/>
     <w:rsid w:val="00E41396"/>
     <w:rsid w:val="00E41C47"/>
     <w:rsid w:val="00E424FF"/>
     <w:rsid w:val="00E431DC"/>
     <w:rsid w:val="00E43C16"/>
     <w:rsid w:val="00E44823"/>
     <w:rsid w:val="00E4491E"/>
     <w:rsid w:val="00E454DA"/>
     <w:rsid w:val="00E45D16"/>
     <w:rsid w:val="00E45F7F"/>
     <w:rsid w:val="00E4674F"/>
     <w:rsid w:val="00E46C4A"/>
     <w:rsid w:val="00E472D8"/>
+    <w:rsid w:val="00E47902"/>
     <w:rsid w:val="00E50C4E"/>
     <w:rsid w:val="00E5101B"/>
     <w:rsid w:val="00E52DC8"/>
     <w:rsid w:val="00E53480"/>
     <w:rsid w:val="00E5348F"/>
     <w:rsid w:val="00E53F71"/>
     <w:rsid w:val="00E54AC1"/>
     <w:rsid w:val="00E55923"/>
     <w:rsid w:val="00E55CD1"/>
     <w:rsid w:val="00E5762B"/>
     <w:rsid w:val="00E617FB"/>
     <w:rsid w:val="00E62B0C"/>
     <w:rsid w:val="00E62D04"/>
     <w:rsid w:val="00E62D66"/>
     <w:rsid w:val="00E63CF2"/>
     <w:rsid w:val="00E6471A"/>
     <w:rsid w:val="00E65BDC"/>
     <w:rsid w:val="00E65DF1"/>
+    <w:rsid w:val="00E66040"/>
     <w:rsid w:val="00E661C1"/>
     <w:rsid w:val="00E66868"/>
     <w:rsid w:val="00E66E12"/>
     <w:rsid w:val="00E675BA"/>
     <w:rsid w:val="00E67ECB"/>
     <w:rsid w:val="00E701AE"/>
     <w:rsid w:val="00E713DF"/>
+    <w:rsid w:val="00E724DA"/>
     <w:rsid w:val="00E72BBA"/>
     <w:rsid w:val="00E73FA4"/>
     <w:rsid w:val="00E7459E"/>
     <w:rsid w:val="00E74860"/>
     <w:rsid w:val="00E74C14"/>
     <w:rsid w:val="00E75740"/>
     <w:rsid w:val="00E75CD0"/>
     <w:rsid w:val="00E7621B"/>
     <w:rsid w:val="00E76E35"/>
     <w:rsid w:val="00E77216"/>
     <w:rsid w:val="00E778CB"/>
     <w:rsid w:val="00E77928"/>
     <w:rsid w:val="00E77CFE"/>
     <w:rsid w:val="00E809A4"/>
     <w:rsid w:val="00E854C4"/>
     <w:rsid w:val="00E86E57"/>
     <w:rsid w:val="00E8748B"/>
     <w:rsid w:val="00E9107A"/>
     <w:rsid w:val="00E916D7"/>
     <w:rsid w:val="00E91FD5"/>
     <w:rsid w:val="00E92DAF"/>
     <w:rsid w:val="00E9329B"/>
     <w:rsid w:val="00E9356D"/>
     <w:rsid w:val="00E936D4"/>
     <w:rsid w:val="00E93903"/>
     <w:rsid w:val="00E94FEB"/>
     <w:rsid w:val="00E95102"/>
     <w:rsid w:val="00E957D0"/>
     <w:rsid w:val="00EA1FCD"/>
     <w:rsid w:val="00EA3BF3"/>
     <w:rsid w:val="00EA3E06"/>
     <w:rsid w:val="00EA65B4"/>
     <w:rsid w:val="00EA6F58"/>
     <w:rsid w:val="00EA783A"/>
     <w:rsid w:val="00EB0C35"/>
     <w:rsid w:val="00EB0CE7"/>
     <w:rsid w:val="00EB10B2"/>
     <w:rsid w:val="00EB1A74"/>
     <w:rsid w:val="00EB1CF2"/>
     <w:rsid w:val="00EB1E7A"/>
     <w:rsid w:val="00EB203B"/>
     <w:rsid w:val="00EB291D"/>
     <w:rsid w:val="00EB4285"/>
     <w:rsid w:val="00EB4D32"/>
     <w:rsid w:val="00EB552B"/>
+    <w:rsid w:val="00EB590F"/>
+    <w:rsid w:val="00EB63FD"/>
     <w:rsid w:val="00EB67BF"/>
+    <w:rsid w:val="00EB6A1F"/>
     <w:rsid w:val="00EB75D9"/>
     <w:rsid w:val="00EC0D31"/>
     <w:rsid w:val="00EC14AF"/>
     <w:rsid w:val="00EC16E1"/>
     <w:rsid w:val="00EC2605"/>
     <w:rsid w:val="00EC3ACF"/>
     <w:rsid w:val="00EC438F"/>
+    <w:rsid w:val="00EC4AC0"/>
+    <w:rsid w:val="00EC4B5C"/>
     <w:rsid w:val="00EC51A0"/>
     <w:rsid w:val="00EC5245"/>
     <w:rsid w:val="00EC552F"/>
     <w:rsid w:val="00EC5EEC"/>
     <w:rsid w:val="00EC5F5D"/>
     <w:rsid w:val="00EC65E8"/>
     <w:rsid w:val="00EC72A7"/>
     <w:rsid w:val="00EC747A"/>
     <w:rsid w:val="00EC747B"/>
     <w:rsid w:val="00EC7733"/>
     <w:rsid w:val="00EC78FE"/>
     <w:rsid w:val="00EC79ED"/>
     <w:rsid w:val="00EC7D10"/>
     <w:rsid w:val="00ED0126"/>
     <w:rsid w:val="00ED0F6F"/>
     <w:rsid w:val="00ED0FB3"/>
     <w:rsid w:val="00ED0FE8"/>
     <w:rsid w:val="00ED16A6"/>
     <w:rsid w:val="00ED3944"/>
     <w:rsid w:val="00ED3EE0"/>
     <w:rsid w:val="00ED4825"/>
     <w:rsid w:val="00ED4AB0"/>
     <w:rsid w:val="00ED522B"/>
     <w:rsid w:val="00ED52A6"/>
     <w:rsid w:val="00ED5866"/>
@@ -27187,241 +28079,254 @@
     <w:rsid w:val="00EE53C8"/>
     <w:rsid w:val="00EE5580"/>
     <w:rsid w:val="00EE5AC5"/>
     <w:rsid w:val="00EE6370"/>
     <w:rsid w:val="00EE6A61"/>
     <w:rsid w:val="00EE75F1"/>
     <w:rsid w:val="00EF1A0F"/>
     <w:rsid w:val="00EF28C7"/>
     <w:rsid w:val="00EF2F72"/>
     <w:rsid w:val="00EF33D1"/>
     <w:rsid w:val="00EF3427"/>
     <w:rsid w:val="00EF3EFB"/>
     <w:rsid w:val="00EF405A"/>
     <w:rsid w:val="00EF462C"/>
     <w:rsid w:val="00EF49B7"/>
     <w:rsid w:val="00EF4C47"/>
     <w:rsid w:val="00EF4E50"/>
     <w:rsid w:val="00EF63BF"/>
     <w:rsid w:val="00EF65EF"/>
     <w:rsid w:val="00EF6F5E"/>
     <w:rsid w:val="00EF754A"/>
     <w:rsid w:val="00F00582"/>
     <w:rsid w:val="00F00A13"/>
     <w:rsid w:val="00F0154D"/>
     <w:rsid w:val="00F023F4"/>
+    <w:rsid w:val="00F0380E"/>
     <w:rsid w:val="00F0407B"/>
     <w:rsid w:val="00F04CEB"/>
     <w:rsid w:val="00F05219"/>
     <w:rsid w:val="00F0678E"/>
     <w:rsid w:val="00F07B92"/>
     <w:rsid w:val="00F07DBC"/>
     <w:rsid w:val="00F1039C"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F1075C"/>
     <w:rsid w:val="00F12B83"/>
     <w:rsid w:val="00F132ED"/>
     <w:rsid w:val="00F1399E"/>
     <w:rsid w:val="00F13C5C"/>
     <w:rsid w:val="00F14C33"/>
     <w:rsid w:val="00F14D77"/>
+    <w:rsid w:val="00F15828"/>
     <w:rsid w:val="00F15D26"/>
+    <w:rsid w:val="00F16478"/>
     <w:rsid w:val="00F170D8"/>
     <w:rsid w:val="00F17D40"/>
     <w:rsid w:val="00F20635"/>
     <w:rsid w:val="00F21C7B"/>
+    <w:rsid w:val="00F21D92"/>
     <w:rsid w:val="00F2201A"/>
     <w:rsid w:val="00F22BA1"/>
     <w:rsid w:val="00F22C55"/>
     <w:rsid w:val="00F22FB9"/>
     <w:rsid w:val="00F23677"/>
     <w:rsid w:val="00F24683"/>
     <w:rsid w:val="00F25CC4"/>
     <w:rsid w:val="00F25ECA"/>
     <w:rsid w:val="00F266EA"/>
     <w:rsid w:val="00F27224"/>
     <w:rsid w:val="00F2766C"/>
+    <w:rsid w:val="00F2778E"/>
     <w:rsid w:val="00F27D37"/>
     <w:rsid w:val="00F30837"/>
     <w:rsid w:val="00F310CE"/>
     <w:rsid w:val="00F31B4E"/>
     <w:rsid w:val="00F3223C"/>
     <w:rsid w:val="00F32258"/>
     <w:rsid w:val="00F328E1"/>
     <w:rsid w:val="00F3341E"/>
     <w:rsid w:val="00F33496"/>
     <w:rsid w:val="00F336D1"/>
     <w:rsid w:val="00F33DE2"/>
     <w:rsid w:val="00F34C29"/>
     <w:rsid w:val="00F34C49"/>
     <w:rsid w:val="00F364F7"/>
     <w:rsid w:val="00F365EB"/>
     <w:rsid w:val="00F401CE"/>
     <w:rsid w:val="00F40312"/>
     <w:rsid w:val="00F4031E"/>
     <w:rsid w:val="00F408B9"/>
+    <w:rsid w:val="00F414FB"/>
     <w:rsid w:val="00F42B55"/>
     <w:rsid w:val="00F4430C"/>
     <w:rsid w:val="00F4491E"/>
     <w:rsid w:val="00F44E3D"/>
     <w:rsid w:val="00F4600A"/>
     <w:rsid w:val="00F464BC"/>
     <w:rsid w:val="00F4659A"/>
     <w:rsid w:val="00F46754"/>
     <w:rsid w:val="00F476B3"/>
+    <w:rsid w:val="00F50F6D"/>
     <w:rsid w:val="00F51DB8"/>
     <w:rsid w:val="00F53122"/>
     <w:rsid w:val="00F53941"/>
     <w:rsid w:val="00F53A91"/>
     <w:rsid w:val="00F541D5"/>
     <w:rsid w:val="00F55374"/>
     <w:rsid w:val="00F556E2"/>
     <w:rsid w:val="00F55EA8"/>
     <w:rsid w:val="00F563D4"/>
     <w:rsid w:val="00F56659"/>
     <w:rsid w:val="00F60EA9"/>
     <w:rsid w:val="00F6296B"/>
     <w:rsid w:val="00F62B19"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F63675"/>
     <w:rsid w:val="00F649C0"/>
     <w:rsid w:val="00F6563B"/>
     <w:rsid w:val="00F65E9F"/>
     <w:rsid w:val="00F6778A"/>
     <w:rsid w:val="00F705AF"/>
     <w:rsid w:val="00F7200E"/>
     <w:rsid w:val="00F729F0"/>
     <w:rsid w:val="00F73A69"/>
     <w:rsid w:val="00F73D31"/>
     <w:rsid w:val="00F740AD"/>
     <w:rsid w:val="00F7580A"/>
     <w:rsid w:val="00F7591B"/>
     <w:rsid w:val="00F7798A"/>
     <w:rsid w:val="00F8015C"/>
     <w:rsid w:val="00F803A6"/>
     <w:rsid w:val="00F815ED"/>
     <w:rsid w:val="00F81FBA"/>
     <w:rsid w:val="00F823E7"/>
+    <w:rsid w:val="00F825C1"/>
     <w:rsid w:val="00F8316E"/>
+    <w:rsid w:val="00F83DC4"/>
     <w:rsid w:val="00F845D4"/>
     <w:rsid w:val="00F84D4B"/>
     <w:rsid w:val="00F85A99"/>
     <w:rsid w:val="00F85CB4"/>
+    <w:rsid w:val="00F85ED6"/>
     <w:rsid w:val="00F86C09"/>
     <w:rsid w:val="00F90382"/>
     <w:rsid w:val="00F90767"/>
     <w:rsid w:val="00F91E60"/>
     <w:rsid w:val="00F92326"/>
     <w:rsid w:val="00F92743"/>
     <w:rsid w:val="00F92EF5"/>
     <w:rsid w:val="00F94094"/>
     <w:rsid w:val="00F95710"/>
     <w:rsid w:val="00F95795"/>
     <w:rsid w:val="00F96821"/>
     <w:rsid w:val="00F97D5F"/>
     <w:rsid w:val="00FA026F"/>
     <w:rsid w:val="00FA0EA2"/>
     <w:rsid w:val="00FA0F03"/>
     <w:rsid w:val="00FA1588"/>
     <w:rsid w:val="00FA17CD"/>
+    <w:rsid w:val="00FA381B"/>
     <w:rsid w:val="00FA4D4E"/>
     <w:rsid w:val="00FA60B8"/>
     <w:rsid w:val="00FA642E"/>
     <w:rsid w:val="00FA6973"/>
+    <w:rsid w:val="00FA6BA2"/>
     <w:rsid w:val="00FA71D7"/>
     <w:rsid w:val="00FA7A02"/>
     <w:rsid w:val="00FA7D7B"/>
     <w:rsid w:val="00FB0A55"/>
     <w:rsid w:val="00FB1BDC"/>
     <w:rsid w:val="00FB1FBA"/>
     <w:rsid w:val="00FB3040"/>
     <w:rsid w:val="00FB4788"/>
     <w:rsid w:val="00FB756B"/>
     <w:rsid w:val="00FC03E7"/>
     <w:rsid w:val="00FC0885"/>
     <w:rsid w:val="00FC0DAB"/>
     <w:rsid w:val="00FC3EFA"/>
     <w:rsid w:val="00FC41D7"/>
     <w:rsid w:val="00FC4680"/>
     <w:rsid w:val="00FC4E0F"/>
     <w:rsid w:val="00FC576A"/>
     <w:rsid w:val="00FC5F3B"/>
     <w:rsid w:val="00FC74AD"/>
     <w:rsid w:val="00FC7897"/>
     <w:rsid w:val="00FD06E9"/>
     <w:rsid w:val="00FD1222"/>
     <w:rsid w:val="00FD1642"/>
     <w:rsid w:val="00FD2A05"/>
+    <w:rsid w:val="00FD45CE"/>
     <w:rsid w:val="00FD4EB8"/>
     <w:rsid w:val="00FD5821"/>
     <w:rsid w:val="00FD64E2"/>
     <w:rsid w:val="00FD6912"/>
     <w:rsid w:val="00FD6BA1"/>
     <w:rsid w:val="00FD7E55"/>
     <w:rsid w:val="00FE16A6"/>
     <w:rsid w:val="00FE1B62"/>
     <w:rsid w:val="00FE2981"/>
     <w:rsid w:val="00FE29A4"/>
     <w:rsid w:val="00FE2DFC"/>
     <w:rsid w:val="00FE32EB"/>
     <w:rsid w:val="00FE3488"/>
     <w:rsid w:val="00FE365A"/>
     <w:rsid w:val="00FE366E"/>
     <w:rsid w:val="00FE38F2"/>
     <w:rsid w:val="00FE4F43"/>
     <w:rsid w:val="00FE6EF6"/>
     <w:rsid w:val="00FE7FEE"/>
     <w:rsid w:val="00FF03FA"/>
     <w:rsid w:val="00FF0AC5"/>
     <w:rsid w:val="00FF293D"/>
     <w:rsid w:val="00FF2B57"/>
     <w:rsid w:val="00FF2CB8"/>
     <w:rsid w:val="00FF3854"/>
     <w:rsid w:val="00FF3E46"/>
     <w:rsid w:val="00FF4975"/>
     <w:rsid w:val="00FF5EB2"/>
     <w:rsid w:val="00FF63D5"/>
     <w:rsid w:val="00FF7E81"/>
     <w:rsid w:val="00FF7F67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="429D3727"/>
   <w15:docId w15:val="{3069C09C-6A2E-4BB5-8A0B-49E2578F04B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -28307,51 +29212,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001777DD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cofracandco.cofrac.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@cofrac.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@cofrac.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cofracandco.cofrac.fr/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://support.cofrac.fr/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
@@ -28617,92 +29522,472 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100623F82A91930C84090BF7BAD975A962B" ma:contentTypeVersion="24" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="41d92faf47133f138ddc0d91c028db33">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4783efd2-2a57-4a05-a122-cb40732f4bba" xmlns:ns3="ef776efb-fd3c-4cfc-9029-f37e4632e4fe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49176c60a5d16099bd36326db492b757" ns2:_="" ns3:_="">
+    <xsd:import namespace="4783efd2-2a57-4a05-a122-cb40732f4bba"/>
+    <xsd:import namespace="ef776efb-fd3c-4cfc-9029-f37e4632e4fe"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:Pilote" minOccurs="0"/>
+                <xsd:element ref="ns2:Commentaires" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4783efd2-2a57-4a05-a122-cb40732f4bba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="39e2deed-e541-40de-a624-f8e95270374b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pilote" ma:index="25" nillable="true" ma:displayName="Pilote" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Pilote">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Commentaires" ma:index="26" nillable="true" ma:displayName="Commentaires" ma:format="Dropdown" ma:internalName="Commentaires">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="28" nillable="true" ma:displayName="État de validation" ma:internalName="_x00c9_tat_x0020_de_x0020_validation">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ef776efb-fd3c-4cfc-9029-f37e4632e4fe" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{274fad9a-945c-4fb0-a05b-c3288f2e01aa}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ef776efb-fd3c-4cfc-9029-f37e4632e4fe">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="22" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="23" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Commentaires xmlns="4783efd2-2a57-4a05-a122-cb40732f4bba" xsi:nil="true"/>
+    <Pilote xmlns="4783efd2-2a57-4a05-a122-cb40732f4bba">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Pilote>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4783efd2-2a57-4a05-a122-cb40732f4bba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ef776efb-fd3c-4cfc-9029-f37e4632e4fe" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="4783efd2-2a57-4a05-a122-cb40732f4bba" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CED05A2F-A31C-493F-913D-7C89DA302F6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4783efd2-2a57-4a05-a122-cb40732f4bba"/>
+    <ds:schemaRef ds:uri="ef776efb-fd3c-4cfc-9029-f37e4632e4fe"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F597395-7C9E-41BA-B5E5-25DF982AEF1E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFF74C17-1641-4B71-BC27-00315FFC93A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4783efd2-2a57-4a05-a122-cb40732f4bba"/>
+    <ds:schemaRef ds:uri="ef776efb-fd3c-4cfc-9029-f37e4632e4fe"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C906542-DC5F-49DF-BCC7-8EBE91E1EF6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{5417dbd3-c4e3-4426-ae5b-df4f8a048887}" enabled="0" method="" siteId="{5417dbd3-c4e3-4426-ae5b-df4f8a048887}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>4337</Words>
-  <Characters>23856</Characters>
+  <Words>4565</Words>
+  <Characters>25112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>198</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>209</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>COFRAC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28137</CharactersWithSpaces>
+  <CharactersWithSpaces>29618</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>3801088</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>51</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:xxxx@cofrac.fr</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1966141</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -28779,33 +30064,45 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc511810796</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>PKU</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100623F82A91930C84090BF7BAD975A962B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>