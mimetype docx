--- v1 (2026-03-04)
+++ v2 (2026-05-04)
@@ -2,51 +2,50 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2A24A064" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00B117B6">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk86072470"/>
@@ -112,70 +111,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> demande d’accréditation initiale</w:t>
+        <w:t>une demande d’accréditation initiale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1243B5EF" w14:textId="29800AF1" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00685C8B">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
@@ -208,70 +188,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> demande d’extension relative à l’accréditation n° : </w:t>
+        <w:t xml:space="preserve">une demande d’extension relative à l’accréditation n° : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7005D165" w14:textId="734F6FAE" w:rsidR="002379BA" w:rsidRDefault="00266E59" w:rsidP="002379BA">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
@@ -305,81 +266,59 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002379BA" w:rsidRPr="00C743F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>une</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>une demande de renouvellement de l’accréditation n°:</w:t>
+      </w:r>
       <w:r w:rsidR="002379BA" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FE4D89" w14:textId="1DA3A088" w:rsidR="002379BA" w:rsidRDefault="00150451" w:rsidP="00EC2B4A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -424,69 +363,58 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0056756C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EA1419" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>une</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> demande de transfert</w:t>
+        <w:t>une demande de transfert</w:t>
       </w:r>
       <w:r w:rsidR="00EA1419" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00EA1419" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’accréditation </w:t>
       </w:r>
       <w:r w:rsidR="00EA1419">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -602,118 +530,96 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0056756C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002F1BD3" w:rsidRPr="00063395">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>une</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> demande de mise en commun de moyen</w:t>
+        <w:t>une demande de mise en commun de moyen</w:t>
       </w:r>
       <w:r w:rsidR="002F1BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002379BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>pour les accréditations n° :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6E1FEB" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00B117B6">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>pour</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> des activités* :</w:t>
+        <w:t>pour des activités* :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77CB2D9E" w14:textId="54735D39" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00685C8B">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-142" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -748,70 +654,68 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00685C8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>d’essai</w:t>
       </w:r>
       <w:r w:rsidR="002379BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> suivant</w:t>
       </w:r>
       <w:r w:rsidR="00685C8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -880,109 +784,107 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00685C8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>d’étalonnage</w:t>
       </w:r>
       <w:r w:rsidR="002379BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> suivant</w:t>
       </w:r>
       <w:r w:rsidR="00685C8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">la norme </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>NF EN ISO/IEC 17025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4883A9" w14:textId="74B82C6B" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00685C8B">
+    <w:p w14:paraId="0C4883A9" w14:textId="025C16C7" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00685C8B">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-142" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
@@ -1012,70 +914,68 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00685C8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>d’échantillonnage</w:t>
       </w:r>
       <w:r w:rsidR="002379BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002379BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">et prélèvements </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -1085,51 +985,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">la norme </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>NF EN ISO/IEC 17025</w:t>
+        <w:t>NF</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ISO/IEC 17025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EF981A" w14:textId="7D6E10D5" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00685C8B">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-142" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -1162,69 +1102,58 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00685C8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> production de matériaux de référence </w:t>
+        <w:t xml:space="preserve">de production de matériaux de référence </w:t>
       </w:r>
       <w:r w:rsidR="00E908B9" w:rsidRPr="00063395">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(PMR) </w:t>
       </w:r>
       <w:r w:rsidRPr="00063395">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>suivant</w:t>
       </w:r>
       <w:r w:rsidR="00685C8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
@@ -1303,69 +1232,58 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00685C8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>d’organisation</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">d’organisation </w:t>
       </w:r>
       <w:r w:rsidR="00B2339C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">d’essais d’aptitude </w:t>
       </w:r>
       <w:r w:rsidR="00997A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(EdA)</w:t>
       </w:r>
       <w:r w:rsidR="00BB50C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
@@ -1499,1741 +1417,1709 @@
     </w:p>
     <w:p w14:paraId="03CD8122" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DDFA228" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F660E78" w14:textId="7321BB79" w:rsidR="00CF0B1F" w:rsidRDefault="00266E59">
+    <w:p w14:paraId="019D0A07" w14:textId="041F401F" w:rsidR="009C5FA0" w:rsidRDefault="00266E59">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc184056959" w:history="1">
-        <w:r w:rsidR="00CF0B1F" w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141337" w:history="1">
+        <w:r w:rsidR="009C5FA0" w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Partie 0 : informations pour renseigner et retourner la demande</w:t>
         </w:r>
-        <w:r w:rsidR="00CF0B1F">
+        <w:r w:rsidR="009C5FA0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CF0B1F">
+        <w:r w:rsidR="009C5FA0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CF0B1F">
+        <w:r w:rsidR="009C5FA0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056959 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141337 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CF0B1F">
+        <w:r w:rsidR="009C5FA0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CF0B1F">
+        <w:r w:rsidR="009C5FA0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r w:rsidR="009C5FA0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00CF0B1F">
+        <w:r w:rsidR="009C5FA0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1945E22F" w14:textId="3BB5FA7D" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="00965908" w14:textId="12499C98" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056960" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141338" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Partie 1 : informations relatives au demandeur</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056960 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141338 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2902D2EF" w14:textId="658B8628" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="22E23B03" w14:textId="54493EE3" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056961" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141339" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>1.1. L’entité juridique responsable des activités objets de la demande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056961 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141339 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C62D497" w14:textId="74441342" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="5BFE9C6B" w14:textId="714CA229" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056962" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141340" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>1.2. Organisme réalisant les activités objets de la demande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056962 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141340 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2682A6C8" w14:textId="0E46B19A" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="51C39A83" w14:textId="2FC6AE24" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056963" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141341" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>1.3. Représentant de l’organisme désigné pour les contacts ultérieurs avec le Cofrac</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056963 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141341 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D451F4B" w14:textId="39E5DB27" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="580B6975" w14:textId="2645F1E7" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056964" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141342" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>1.4. Informations pour la facturation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056964 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141342 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FCE7BE0" w14:textId="41581ED5" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="48D98D7D" w14:textId="03A4B247" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056965" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141343" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Partie 2 : portée d’accréditation demandée</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056965 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141343 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F73357E" w14:textId="60593914" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="5D15C209" w14:textId="5E669066" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056966" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141344" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>2.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:iCs w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:lang w:eastAsia="fr-FR"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
-          <w:tab/>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="005100DB">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Compétences revendiquées et sites réalisant les activités présentées à l’accréditation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056966 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141344 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51D7D294" w14:textId="5AB4BF3B" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="26C1B401" w14:textId="31100982" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056967" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141345" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>2.2. Informations relatives aux activités présentées à l’accréditation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056967 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141345 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FB64D42" w14:textId="578FAC0B" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="702350F1" w14:textId="51BFFCDA" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056968" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141346" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Partie 3 : fonctionnement de l’organisme</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056968 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141346 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FBEC07B" w14:textId="3F39EE34" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="15E531CD" w14:textId="2F407F5F" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056969" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141347" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.1. Organisation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056969 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141347 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03EB10EB" w14:textId="7CAE0F8D" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="14B44FE1" w14:textId="6F2F1F4D" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056970" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141348" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.2. Personnel impliqué dans les activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056970 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141348 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BF4BFF1" w14:textId="1DBE7001" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="64692C60" w14:textId="49B5FEA3" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056971" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141349" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.3. Prise en compte des exigences d’accréditation par l’organisme</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056971 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141349 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27745FB6" w14:textId="5A7A6C52" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="31D83D36" w14:textId="3C82FB4C" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056972" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141350" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.4. Accès à l’information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056972 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141350 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="368896F8" w14:textId="2E05D8A7" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="4FB10E64" w14:textId="0479E7F9" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056973" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141351" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.5. Autres accréditations éventuelles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056973 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141351 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3114775E" w14:textId="318D6C45" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="568200FF" w14:textId="470341FE" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056974" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141352" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Partie 4 : engagement du demandeur</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056974 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141352 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="793431BA" w14:textId="4925AA95" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="546D1B57" w14:textId="348C218D" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056975" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141353" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Partie 5 : liste des pièces à joindre à la demande d’accréditation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056975 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141353 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6264B1F1" w14:textId="41F577B0" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="78BEB73D" w14:textId="551825FC" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056976" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141354" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>ANNEXE A : Activités d’échantillonnage demandées à l’accréditation</w:t>
+          <w:t>ANNEXE A : Activités d’échantillonnages et prélèvements demandées à l’accréditation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056976 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141354 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C0B50AD" w14:textId="18C30D75" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="478888CF" w14:textId="41FB10A2" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056977" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141355" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>ANNEXE B : Activités d’essai</w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve">  demandées à l’accréditation</w:t>
+          <w:t>ANNEXE B : Activités d’essais demandées à l’accréditation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056977 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141355 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6922ECCA" w14:textId="167D408F" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="5BF54B88" w14:textId="110EE21A" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056978" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141356" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>ANNEXE C : Activités d’étalonnage</w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve"> demandées à l’accréditation</w:t>
+          <w:t>ANNEXE C : Activités d’étalonnages demandées à l’accréditation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056978 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141356 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BE2E974" w14:textId="69214745" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="6C5F948B" w14:textId="6484EE19" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056979" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141357" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>ANNEXE D : Activités de producteur de matériaux de référence</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056979 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141357 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B2312CE" w14:textId="7D44370A" w:rsidR="00CF0B1F" w:rsidRDefault="00CF0B1F">
+    <w:p w14:paraId="29D2872B" w14:textId="09DF10C6" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc184056980" w:history="1">
-        <w:r w:rsidRPr="005100DB">
+      <w:hyperlink w:anchor="_Toc227141358" w:history="1">
+        <w:r w:rsidRPr="005D0ADE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
+            <w:bCs/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>ANNEXE E : Activités d’organisateur d’essais d’aptitude</w:t>
+          <w:t>ANNEXE E : Activités d’organisation d’essais d’aptitude</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc184056980 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227141358 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F2469E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40AB69A7" w14:textId="1B9558DB" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00FE0259">
+    <w:p w14:paraId="6D1A689D" w14:textId="0C983B0A" w:rsidR="009C5FA0" w:rsidRDefault="00266E59" w:rsidP="009C5FA0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0114CC" w14:textId="06B33F93" w:rsidR="00266E59" w:rsidRPr="00B117B6" w:rsidRDefault="00266E59" w:rsidP="00FE0259">
+    <w:p w14:paraId="248C8176" w14:textId="77777777" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0114CC" w14:textId="292C5383" w:rsidR="00266E59" w:rsidRPr="00B117B6" w:rsidRDefault="00266E59" w:rsidP="009C5FA0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE0259">
+      <w:bookmarkStart w:id="2" w:name="_Toc227141337"/>
+      <w:r w:rsidRPr="00B117B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B117B6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Partie </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A77612">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B117B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t> : informations pour renseigner et retourner la demande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="43878384" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="008E7599">
+    <w:p w14:paraId="43878384" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="009C5FA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vérifiez sur le site internet www.cofrac.fr que vous utilisez la version en vigueur du formulaire de demande d’accréditation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33263C8E" w14:textId="7DF928B4" w:rsidR="00AF7C03" w:rsidRPr="00852B3F" w:rsidRDefault="00AF7C03" w:rsidP="008E7599">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -3306,69 +3192,58 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Le dossier de demande complété est à retourner au Cofrac :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECCBB1A" w14:textId="77777777" w:rsidR="00B119E8" w:rsidRDefault="00266E59" w:rsidP="008E7599">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="851" w:right="-1" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B119E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>au</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> format papier à l’adresse postale </w:t>
+        <w:t xml:space="preserve">au format papier à l’adresse postale </w:t>
       </w:r>
       <w:r w:rsidR="00B119E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">suivante : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F32D745" w14:textId="77777777" w:rsidR="00B119E8" w:rsidRDefault="00266E59" w:rsidP="00B119E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="851" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -3423,100 +3298,87 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B119E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">75012 Paris, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251ADDB9" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="567" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="12B8C69F" w14:textId="2E5DFF0A" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="008E7599">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="851" w:right="-1" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>au</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> format digital (dossier au format zip de taille inférieure à 8 Mo) joint à un courrier électronique à l’adresse </w:t>
+        <w:t xml:space="preserve">au format digital (dossier au format zip de taille inférieure à 8 Mo) joint à un courrier électronique à l’adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00266E59">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>depotdemandelab@cofrac.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou à l’adresse du gestionnaire de votre dossier pour une demande d’extension de l’accréditation</w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
@@ -3613,51 +3475,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="09982CF7" w14:textId="36B35466" w:rsidR="00266E59" w:rsidRPr="00B117B6" w:rsidRDefault="00266E59" w:rsidP="00B119E8">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc184056960"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc227141338"/>
       <w:r w:rsidRPr="00B117B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Partie </w:t>
       </w:r>
       <w:r w:rsidR="00A77612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -3919,51 +3781,51 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Pour les demandes d’extension, de transfert d’accréditation / mise à jour et de renouvellement, ne renseigner les rubriques et ne transmettre les pièces associées qu’en cas de changement par rapport aux dernières informations communiquées au gestionnaire de votre dossier d’accréditation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67966C58" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="009B5838">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="360"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc184056961"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc227141339"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>L’entité juridique responsable des activités objets de la demande</w:t>
       </w:r>
@@ -4533,63 +4395,55 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE0B2D" w:rsidRPr="00AE0B2D" w14:paraId="525CEA07" w14:textId="77777777" w:rsidTr="00684456">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E2D223F" w14:textId="77C28ED8" w:rsidR="00AE0B2D" w:rsidRPr="00AE0B2D" w:rsidRDefault="00AE0B2D" w:rsidP="00684456">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AE0B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>E-mail</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> (adresse nominative) :</w:t>
+              <w:t>E-mail (adresse nominative) :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7294" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3487A1F4" w14:textId="77777777" w:rsidR="00AE0B2D" w:rsidRPr="00AE0B2D" w:rsidRDefault="00AE0B2D" w:rsidP="00684456">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="-108"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33280C92" w14:textId="7126B9A1" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00BA15CC">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
@@ -4654,51 +4508,51 @@
     </w:p>
     <w:p w14:paraId="22771203" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="009B5838">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="360"/>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5838">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Toc184056962"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc227141340"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Organisme réalisant les activités objets de la demande</w:t>
@@ -4779,73 +4633,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4837BDA4" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> différent de 1.1)</w:t>
+              <w:t>(si différent de 1.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D7318D1" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00266E59" w:rsidRPr="00266E59" w14:paraId="19E0A712" w14:textId="77777777" w:rsidTr="00B10413">
         <w:trPr>
@@ -4878,73 +4710,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Adresse principale :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AAB4A2E" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> différent de 1.1)</w:t>
+              <w:t>(si différent de 1.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="584994DC" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A762DA3" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="009B5838">
@@ -5026,61 +4836,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Téléphone :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DA9A912" w14:textId="475F197D" w:rsidR="00AA4068" w:rsidRPr="00266E59" w:rsidRDefault="00831697" w:rsidP="00B10413">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00AA4068" w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2491C4BC" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="000E5A6B">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
@@ -5228,51 +5036,51 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BE0936F" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="009B5838">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc184056963"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227141341"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Représentant de l’organisme désigné pour les contacts ultérieurs avec le Cofrac</w:t>
       </w:r>
@@ -5404,114 +5212,103 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00266E59" w:rsidRPr="00266E59" w14:paraId="30F67BD2" w14:textId="77777777" w:rsidTr="004F2B16">
         <w:trPr>
           <w:trHeight w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1456650C" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="009B5838">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t> :</w:t>
+            <w:r w:rsidRPr="00266E59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E-mail :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="516F2BF7" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00DD770C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AF90000" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="009B5838">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="360"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2B16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Toc184056964"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227141342"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Informations pour la facturation</w:t>
@@ -5563,73 +5360,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Adresse de facturation :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FAA9880" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="007F4505">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> différente de celle en 1.1)</w:t>
+              <w:t>(si différente de celle en 1.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EA93614" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="007F4505">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00266E59" w:rsidRPr="00266E59" w14:paraId="4EB77B3C" w14:textId="77777777" w:rsidTr="008E3689">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
@@ -5655,73 +5430,51 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Contact pour la facturation :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="319D8986" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="007F4505">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4505">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> NOM Prénom)</w:t>
+              <w:t>(civilité NOM Prénom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03B19540" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="007F4505">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FFF9578" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="009B5838">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
@@ -5788,69 +5541,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6463" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D6361D5" w14:textId="587E1627" w:rsidR="008E3689" w:rsidRPr="00266E59" w:rsidRDefault="00AA4068" w:rsidP="008E3689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t> :</w:t>
+            <w:r w:rsidRPr="00266E59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E-mail :</w:t>
             </w:r>
             <w:r w:rsidR="008E3689">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D055D" w:rsidRPr="00266E59" w14:paraId="533EFE71" w14:textId="77777777" w:rsidTr="00F2469E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="680"/>
@@ -5925,68 +5667,77 @@
       <w:tr w:rsidR="00F2469E" w:rsidRPr="00266E59" w14:paraId="41503A82" w14:textId="77777777" w:rsidTr="00F2469E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5783" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC0B732" w14:textId="0F323902" w:rsidR="00F2469E" w:rsidRPr="00EC2B4A" w:rsidRDefault="00F2469E" w:rsidP="00B6703B">
+          <w:p w14:paraId="4BC0B732" w14:textId="15F30508" w:rsidR="00F2469E" w:rsidRPr="00EC2B4A" w:rsidRDefault="00F2469E" w:rsidP="00B6703B">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>N° SIREN</w:t>
+            </w:r>
+            <w:r w:rsidR="00604EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de l’entité facturée : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B40D5A0" w14:textId="77777777" w:rsidR="00F2469E" w:rsidRPr="00266E59" w:rsidRDefault="00F2469E" w:rsidP="00836F50">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -6400,51 +6151,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22E70FB7" w14:textId="224F02E8" w:rsidR="00266E59" w:rsidRPr="00A029F0" w:rsidRDefault="00266E59" w:rsidP="007F4505">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc184056965"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc227141343"/>
       <w:r w:rsidRPr="00A029F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Partie </w:t>
       </w:r>
       <w:r w:rsidR="00A77612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A029F0">
@@ -6478,176 +6229,143 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Cette partie vise à :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BDCA9AE" w14:textId="36737531" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00AC30C7" w:rsidP="00A029F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>xprimer</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> la portée d’accréditation, c’est-à-dire les activités pour lesquelles le demandeur souhaite voir reconnaître ses compétences, et les lieux de réalisation associés,</w:t>
+        <w:t>xprimer la portée d’accréditation, c’est-à-dire les activités pour lesquelles le demandeur souhaite voir reconnaître ses compétences, et les lieux de réalisation associés,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B664888" w14:textId="35BE3DCF" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00AC30C7" w:rsidP="00A029F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>onfirmer</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> que le demandeur est autorisé à réaliser les activités présentées à l’accréditation, et est assuré pour ces activités,</w:t>
+        <w:t>onfirmer que le demandeur est autorisé à réaliser les activités présentées à l’accréditation, et est assuré pour ces activités,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF97ED2" w14:textId="238B0FCF" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00AC30C7" w:rsidP="00A029F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>ecueillir</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> des informations sur la pratique des activités, utiles pour organiser l’évaluation du demandeur.</w:t>
+        <w:t>ecueillir des informations sur la pratique des activités, utiles pour organiser l’évaluation du demandeur.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10188"/>
       </w:tblGrid>
       <w:tr w:rsidR="00266E59" w:rsidRPr="00266E59" w14:paraId="492513F9" w14:textId="77777777" w:rsidTr="00B10413">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6741,51 +6459,51 @@
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Pour les demandes d’extension, de transfert d’accréditation / mise à jour et de renouvellement, ne renseigner les rubriques et ne transmettre les pièces associées qu’en cas de changement par rapport aux dernières informations communiquées au gestionnaire de votre dossier d’accréditation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E7C1857" w14:textId="5C5717FA" w:rsidR="00266E59" w:rsidRPr="00B10413" w:rsidRDefault="00266E59" w:rsidP="00B10413">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc184056966"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc227141344"/>
       <w:r w:rsidRPr="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2.1.</w:t>
       </w:r>
       <w:r w:rsidR="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -7763,51 +7481,51 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E38587D" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00B10413" w:rsidRDefault="00266E59" w:rsidP="00EA10F4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc184056967"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc227141345"/>
       <w:r w:rsidRPr="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2.2. Informations relatives aux activités présentées à l’accréditation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -8055,63 +7773,52 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Préciser si ces activités à l’étranger</w:t>
             </w:r>
             <w:r w:rsidR="004F010E" w:rsidRPr="00F05A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> sont</w:t>
+            </w:r>
             <w:r w:rsidR="00463CE2" w:rsidRPr="00F05A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (seront)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F05A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> gérée</w:t>
             </w:r>
             <w:r w:rsidR="004F010E" w:rsidRPr="00F05A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -9028,51 +8735,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56C25627" w14:textId="4ABFA3B3" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00B91431">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc184056968"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc227141346"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Partie </w:t>
       </w:r>
       <w:r w:rsidR="00A77612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00266E59">
@@ -9116,127 +8823,105 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D11A375" w14:textId="66A2BA1E" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="009F158E" w:rsidP="00EA10F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>éunir</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> des informations pratiques pour personnaliser l’évaluation du demandeur ; </w:t>
+        <w:t xml:space="preserve">éunir des informations pratiques pour personnaliser l’évaluation du demandeur ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B8CC4C" w14:textId="080887DF" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="009F158E" w:rsidP="00EA10F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>érifier</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> que les exigences pour l’accréditation sont prises en compte dans le fonctionnement de l’organisme et que ce dernier est en mesure de le démontrer.</w:t>
+        <w:t>érifier que les exigences pour l’accréditation sont prises en compte dans le fonctionnement de l’organisme et que ce dernier est en mesure de le démontrer.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10261" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10261"/>
       </w:tblGrid>
       <w:tr w:rsidR="00266E59" w:rsidRPr="00266E59" w14:paraId="23AF107E" w14:textId="77777777" w:rsidTr="00CF0B1F">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9332,51 +9017,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dans le cas d’une demande d’extension, de transfert d’accréditation / mise à jour et de renouvellement, le demandeur actualisera les réponses si elles diffèrent de celles données lors de la demande précédente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E186E18" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00B10413" w:rsidRDefault="00266E59" w:rsidP="00EA10F4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc184056969"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc227141347"/>
       <w:r w:rsidRPr="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3.1. Organisation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -13427,64 +13112,51 @@
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> un Laboratoire National de Métrologie (LNM) du domaine</w:t>
+        <w:t>par un Laboratoire National de Métrologie (LNM) du domaine</w:t>
       </w:r>
       <w:r w:rsidR="007B4632" w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dont les CMC sont </w:t>
       </w:r>
       <w:r w:rsidR="00C5474D" w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>couvertes par le MRA du CIPM (</w:t>
       </w:r>
       <w:r w:rsidR="00C5474D" w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>voie 1</w:t>
       </w:r>
       <w:r w:rsidR="00C5474D" w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -13543,63 +13215,55 @@
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>par</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidR="00C5474D" w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">un laboratoire accrédité par un Organisme d’Accréditation, signataire du MLA </w:t>
       </w:r>
       <w:r w:rsidR="00EC1C65" w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Etalonnage d’EA ou du MRA Etalonnage d’ILA</w:t>
       </w:r>
       <w:r w:rsidR="004C1E18" w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00EC1C65" w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
@@ -13624,63 +13288,55 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF020C5" w14:textId="64EDB3DA" w:rsidR="003A5CDC" w:rsidRPr="00E5315F" w:rsidRDefault="003A5CDC" w:rsidP="00A24E64">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="160" w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>par</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> un organisme compétent</w:t>
+        <w:t>par un organisme compétent</w:t>
       </w:r>
       <w:r w:rsidR="00427395">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> hors </w:t>
       </w:r>
       <w:r w:rsidR="005F24E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>voies 1 et 2 (</w:t>
       </w:r>
       <w:r w:rsidR="005F24E3" w:rsidRPr="00E5315F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -14766,59 +14422,78 @@
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51D6EF1A" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B7AC60F" w14:textId="77777777" w:rsidR="00615F3F" w:rsidRPr="0093319A" w:rsidRDefault="00615F3F" w:rsidP="0093319A">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7B7AC60F" w14:textId="511334A8" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0" w:rsidP="0093319A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D7F0DD" w14:textId="77777777" w:rsidR="009C5FA0" w:rsidRDefault="009C5FA0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="7083"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C86B87" w:rsidRPr="00A81302" w14:paraId="2C538631" w14:textId="77777777" w:rsidTr="0093319A">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
@@ -14827,50 +14502,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DDA3EF6" w14:textId="1F05229C" w:rsidR="00C86B87" w:rsidRPr="00A81302" w:rsidRDefault="00C86B87" w:rsidP="00671D2E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A81302">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A81302">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7083" w:type="dxa"/>
@@ -15187,51 +14863,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>) :</w:t>
             </w:r>
             <w:r w:rsidR="00EA10F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6561C80D" w14:textId="77777777" w:rsidR="00374E51" w:rsidRDefault="00374E51" w:rsidP="00374E51">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc184056970"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="001810E2" w:rsidRPr="00A81302" w14:paraId="5B127BEE" w14:textId="77777777" w:rsidTr="0ABBB408">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
@@ -16077,71 +15752,51 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26BC10EC" w14:textId="1FAFAF6A" w:rsidR="00C336DD" w:rsidRPr="00F05A4B" w:rsidRDefault="005A18EC" w:rsidP="00C336DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les activités présentées en extension requièrent-elles des fonctions et compétences nouvelles (ex : métrologie </w:t>
-[...19 lines deleted...]
-              <w:t>) ?</w:t>
+              <w:t>Les activités présentées en extension requièrent-elles des fonctions et compétences nouvelles (ex : métrologie interne,…) ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17E1EAA7" w14:textId="2F6389C5" w:rsidR="00C336DD" w:rsidRPr="00F05E45" w:rsidRDefault="00C336DD" w:rsidP="00C336DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05E45">
@@ -17018,72 +16673,66 @@
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C9BCBE3" w14:textId="1BCC0FED" w:rsidR="00954304" w:rsidRPr="00FD2846" w:rsidRDefault="00954304" w:rsidP="00C97C68">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FA8F7C6" w14:textId="77777777" w:rsidR="00374E51" w:rsidRDefault="00374E51" w:rsidP="00374E51">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2CD02DCD" w14:textId="2FAEF10A" w:rsidR="00266E59" w:rsidRPr="00B10413" w:rsidRDefault="00266E59" w:rsidP="00B10413">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc227141348"/>
       <w:r w:rsidRPr="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3.2. Personnel impliqué dans les activités</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="solid" w:color="C6D9F1" w:fill="auto"/>
@@ -17353,104 +17002,82 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(cf. 2.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="pct"/>
             <w:shd w:val="clear" w:color="C6D9F1" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC72F44" w14:textId="1E55DC01" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00987CDE">
+          <w:p w14:paraId="7FC72F44" w14:textId="2714D3A2" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre de personnes qualifiées </w:t>
             </w:r>
             <w:r w:rsidRPr="00852B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(détailler par site pour les organismes multi</w:t>
-[...21 lines deleted...]
-              <w:t>sites)</w:t>
+              <w:t>(détailler par site pour les organismes multisites)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:shd w:val="clear" w:color="C6D9F1" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="176D493A" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -17596,63 +17223,63 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DFB8E13" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00B10413" w:rsidRDefault="00266E59" w:rsidP="00B10413">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc184056971"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc227141349"/>
       <w:r w:rsidRPr="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3.3. Prise en compte des exigences d’accréditation par l’organisme</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5098"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
       <w:tr w:rsidR="00266E59" w:rsidRPr="00266E59" w14:paraId="63F11090" w14:textId="77777777" w:rsidTr="00D1788A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
@@ -18792,63 +18419,63 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57F63212" w14:textId="723600F0" w:rsidR="00266E59" w:rsidRPr="00B10413" w:rsidRDefault="00266E59" w:rsidP="00B10413">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc184056972"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc227141350"/>
       <w:r w:rsidRPr="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3.4. Accès à l’information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="849"/>
         <w:gridCol w:w="7084"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF052F" w:rsidRPr="00266E59" w14:paraId="5FF80E44" w14:textId="77777777" w:rsidTr="00AF052F">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
@@ -19904,63 +19531,63 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4471444F" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00B10413" w:rsidRDefault="00266E59" w:rsidP="00B10413">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc184056973"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc227141351"/>
       <w:r w:rsidRPr="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3.5. Autres accréditations éventuelles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="767"/>
         <w:gridCol w:w="6741"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1275"/>
       </w:tblGrid>
       <w:tr w:rsidR="00266E59" w:rsidRPr="00266E59" w14:paraId="37CAA651" w14:textId="77777777" w:rsidTr="00FA6F29">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
@@ -20005,81 +19632,59 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3561938C" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00FC5E22">
             <w:pPr>
               <w:ind w:right="-103"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">L’organisme désigné en 1.1. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00904BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ou</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ou l’un des sites déclarés en 2.1. disposent</w:t>
+            </w:r>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-ils d’autres accréditations, par le Cofrac ou un autre organisme d’accréditation ?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B663301" w14:textId="383CEC16" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00FC5E22">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:right="-103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -20332,98 +19937,115 @@
             </w:pPr>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Commentaires</w:t>
             </w:r>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17F17AE6" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
-[...9 lines deleted...]
-    <w:p w14:paraId="260497A2" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="003648B6" w:rsidRDefault="00266E59" w:rsidP="00587DC0">
+    <w:p w14:paraId="23891A2E" w14:textId="77777777" w:rsidR="009C5FA0" w:rsidRPr="009C5FA0" w:rsidRDefault="009C5FA0" w:rsidP="009C5FA0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="604311F8" w14:textId="77777777" w:rsidR="009C5FA0" w:rsidRPr="009C5FA0" w:rsidRDefault="009C5FA0" w:rsidP="009C5FA0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260497A2" w14:textId="5DBE1546" w:rsidR="00266E59" w:rsidRPr="003648B6" w:rsidRDefault="00266E59" w:rsidP="009C5FA0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A09D1">
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Toc184056974"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc227141352"/>
       <w:r w:rsidRPr="003648B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Partie 4 : engagement du demandeur</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="1939DFAC" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="003648B6">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">L’entité </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
@@ -20582,151 +20204,129 @@
     </w:tbl>
     <w:p w14:paraId="58F6D0AF" w14:textId="60166730" w:rsidR="00266E59" w:rsidRPr="003648B6" w:rsidRDefault="003A423B" w:rsidP="003648B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>éclare</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> connaître le règlement d’accréditation</w:t>
+        <w:t>éclare connaître le règlement d’accréditation</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="00BE2EAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et en particulier les droits et obligations des organismes accrédités et candidats à l’accréditation décrits dans ce document et les documents qu’il cite ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB0AE5B" w14:textId="42C54F62" w:rsidR="00266E59" w:rsidRPr="003648B6" w:rsidRDefault="003A423B" w:rsidP="003648B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>éclare</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> connaître et accepter les règles tarifaires</w:t>
+        <w:t>éclare connaître et accepter les règles tarifaires</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="00BE2EAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et tarifs en vigueur</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="00BE2EAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20757,276 +20357,266 @@
     </w:p>
     <w:p w14:paraId="081D984D" w14:textId="13CC6B90" w:rsidR="00266E59" w:rsidRPr="003648B6" w:rsidRDefault="003A423B" w:rsidP="003648B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>éclare</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> satisfaire toutes les obligations légales pour réaliser les activités pour lesquelles l’accréditation est demandée ;</w:t>
+        <w:t>éclare satisfaire toutes les obligations légales pour réaliser les activités pour lesquelles l’accréditation est demandée ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72688122" w14:textId="58C783A2" w:rsidR="00266E59" w:rsidRPr="003648B6" w:rsidRDefault="003A423B" w:rsidP="003648B6">
+    <w:p w14:paraId="724BD399" w14:textId="12FE965A" w:rsidR="00604EE0" w:rsidRDefault="00604EE0" w:rsidP="003648B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> ;</w:t>
+        <w:t xml:space="preserve">s’engage à utiliser les outils et services dématérialisés mis à disposition par le Cofrac pour le traitement de sa demande et la gestion de son accréditation ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2EFA47" w14:textId="36A43FC7" w:rsidR="00266E59" w:rsidRPr="003648B6" w:rsidRDefault="003A423B" w:rsidP="003648B6">
+    <w:p w14:paraId="72688122" w14:textId="6507AB84" w:rsidR="00266E59" w:rsidRPr="003648B6" w:rsidRDefault="003A423B" w:rsidP="003648B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>’engage</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
+        <w:t>’engage à ne pas communiquer sur sa démarche d’accréditation</w:t>
+      </w:r>
+      <w:r w:rsidR="00587DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sur la véracité des informations et l’authenticité des documents versés au présent dossier de demande d’accréditation ;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jusqu’à ce que la décision d’accréditation soit prononcée</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2EAF" w:rsidRPr="00852B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, sauf demande expresse de l’Administration</w:t>
+      </w:r>
+      <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2EFA47" w14:textId="36A43FC7" w:rsidR="00266E59" w:rsidRPr="003648B6" w:rsidRDefault="003A423B" w:rsidP="003648B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’engage sur la véracité des informations et l’authenticité des documents versés au présent dossier de demande d’accréditation ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B443242" w14:textId="776AF5DA" w:rsidR="00266E59" w:rsidRPr="003648B6" w:rsidRDefault="003A423B" w:rsidP="003648B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00266E59" w:rsidRPr="003648B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>’engage</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> à informer le Cofrac des changements concernant les informations fournies dans le présent dossier de demande d’accréditation.</w:t>
+        <w:t>’engage à informer le Cofrac des changements concernant les informations fournies dans le présent dossier de demande d’accréditation.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1101"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="1281"/>
         <w:gridCol w:w="4559"/>
       </w:tblGrid>
       <w:tr w:rsidR="00266E59" w:rsidRPr="00266E59" w14:paraId="6B9A32A7" w14:textId="77777777" w:rsidTr="00BD4927">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
@@ -21226,96 +20816,82 @@
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Conformément à la Règlementation susvisée ainsi qu’à la Loi n° 78-017 du 6 janvier 1978 relative à l’informatique, aux fichiers et aux libertés, vous disposez d’un droit d’accès, de rectification, de limitation, de retrait de consentement et d’opposition au traitement des données vous concernant. Vous pouvez exercer l’ensemble de ces droits en adressant votre demande par courrier à l’adresse postale suivante : Cofrac, 52 rue Jacques Hillairet - 75012 Paris, ou par courriel : contact.rgpd@cofrac.fr. Vous avez également le droit d’introduire une réclamation auprès de la Commission nationale de l’informatique et des libertés (CNIL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396644A3" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00457AAA">
+    <w:p w14:paraId="396644A3" w14:textId="5BF16CED" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="009C5FA0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266E59">
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc184056975"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc227141353"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Partie 5 : liste des pièces à joindre à la demande d’accréditation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
       <w:tr w:rsidR="00266E59" w:rsidRPr="00266E59" w14:paraId="4245AAC5" w14:textId="77777777" w:rsidTr="00681553">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23290,52 +22866,52 @@
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="851" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41542263" w14:textId="3A275F61" w:rsidR="00266E59" w:rsidRPr="008E3E3F" w:rsidRDefault="004C1F2E" w:rsidP="00EC524C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_ANNEXE_A_:"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="21" w:name="_ANNEXE_A_:"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Désignation de l’organisme</w:t>
       </w:r>
       <w:r w:rsidR="00EC524C" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00EC524C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -23376,85 +22952,85 @@
       <w:tr w:rsidR="00EC524C" w:rsidRPr="00266E59" w14:paraId="14F43358" w14:textId="77777777" w:rsidTr="000E5A6B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15446" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18A53523" w14:textId="11BB3816" w:rsidR="00EC524C" w:rsidRPr="00266E59" w:rsidRDefault="00EC524C" w:rsidP="000E5A6B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Toc184056976"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc227141354"/>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ANNEXE A : Activités d’échantillonnage</w:t>
             </w:r>
             <w:r w:rsidR="009D2D09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">s et prélèvements </w:t>
             </w:r>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>demandées à l’accréditation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="133173C9" w14:textId="01B6673D" w:rsidR="00EC524C" w:rsidRPr="00E660A5" w:rsidRDefault="00EC524C" w:rsidP="008E3E3F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Unité technique</w:t>
       </w:r>
       <w:r>
@@ -25113,113 +24689,113 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15309" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4098EC99" w14:textId="0214F598" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="000E5A6B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc184056977"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc227141355"/>
             <w:r w:rsidRPr="00B117B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ANNEXE B : Activités d’essai</w:t>
             </w:r>
             <w:r w:rsidR="009D2D09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00B117B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> demandées à l’accréditation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7658B5E8" w14:textId="271FF14C" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10206"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_ANNEXE_B_:_1"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="24" w:name="_ANNEXE_B_:_1"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Unité technique</w:t>
       </w:r>
       <w:r w:rsidR="000B41FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B41FB" w:rsidRPr="00852B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -26921,51 +26497,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E1021D" w14:textId="7DB5C46A" w:rsidR="00D1161C" w:rsidRPr="008E3E3F" w:rsidRDefault="004C1F2E" w:rsidP="00D1161C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Hlk132726948"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk132726948"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Désignation de l’organisme</w:t>
       </w:r>
       <w:r w:rsidR="00D1161C" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00D1161C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -27010,88 +26586,88 @@
       <w:tr w:rsidR="00266E59" w:rsidRPr="00266E59" w14:paraId="72C3D3BA" w14:textId="77777777" w:rsidTr="000E5A6B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15168" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F2CBFB7" w14:textId="347A2D2C" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="000E5A6B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc230072522"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkStart w:id="26" w:name="_Toc230072522"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc227141356"/>
+            <w:bookmarkEnd w:id="25"/>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ANNEXE C : Activités d’étalonnage</w:t>
             </w:r>
             <w:r w:rsidR="009D2D09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> demandées à l’accréditation</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="26"/>
             <w:bookmarkEnd w:id="27"/>
-            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D9E7756" w14:textId="7B9C05DC" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="0041750C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11070"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -28568,90 +28144,90 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C951350" w14:textId="482FDB3C" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
       <w:pPr>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Pour les portées de type FLEX2 et FLEX3, joindre la portée générale et la porte détaillée conformément au document LAB REF 08.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_ANNEXE_B_:"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_ANNEXE_D_:"/>
+      <w:bookmarkStart w:id="28" w:name="_ANNEXE_B_:"/>
+      <w:bookmarkStart w:id="29" w:name="_ANNEXE_C_:"/>
+      <w:bookmarkStart w:id="30" w:name="_ANNEXE_D_:"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="4E12ABFE" w14:textId="3AC6455F" w:rsidR="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E283CA" w14:textId="4956544E" w:rsidR="00D1161C" w:rsidRPr="008E3E3F" w:rsidRDefault="004C1F2E" w:rsidP="00D1161C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Hlk132727075"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk132727075"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Désignation de l’organisme</w:t>
       </w:r>
       <w:r w:rsidR="004D34B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1161C" w:rsidRPr="00266E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -28708,837 +28284,796 @@
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15281" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AB4F139" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00B117B6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc184056979"/>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc227141357"/>
+            <w:bookmarkEnd w:id="31"/>
             <w:r w:rsidRPr="00266E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ANNEXE D : Activités de producteur de matériaux de référence</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68F199BB" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10206"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text"/>
+        <w:tblW w:w="15163" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1398"/>
-        <w:gridCol w:w="1667"/>
+        <w:gridCol w:w="1399"/>
+        <w:gridCol w:w="1668"/>
         <w:gridCol w:w="1877"/>
-        <w:gridCol w:w="1879"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2323"/>
+        <w:gridCol w:w="1880"/>
+        <w:gridCol w:w="2811"/>
+        <w:gridCol w:w="2978"/>
+        <w:gridCol w:w="2550"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B641F3" w:rsidRPr="00266E59" w14:paraId="78FF50D8" w14:textId="77777777" w:rsidTr="00B641F3">
+      <w:tr w:rsidR="00B641F3" w:rsidRPr="00266E59" w14:paraId="78FF50D8" w14:textId="77777777" w:rsidTr="009C5FA0">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="579"/>
+          <w:trHeight w:val="567"/>
           <w:tblHeader/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17A39106" w14:textId="2BECCC9C" w:rsidR="00B641F3" w:rsidRPr="00266E59" w:rsidRDefault="00B641F3" w:rsidP="00B641F3">
+          <w:p w14:paraId="17A39106" w14:textId="37820F7D" w:rsidR="00B641F3" w:rsidRPr="00266E59" w:rsidRDefault="00B641F3" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5A6B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMR - DOMAINE / SOUS-DOMAINE / </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000E5A6B">
+              <w:t>PMR - DOMAINE / SOUS-DOMAINE / FAMILLE</w:t>
+            </w:r>
+            <w:r w:rsidR="00604EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>FAMILLE</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E5A6B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...11 lines deleted...]
-              <w:t>1)</w:t>
+              <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1982" w:rsidRPr="0070710F" w14:paraId="1DFCDFD8" w14:textId="77777777" w:rsidTr="00B641F3">
+      <w:tr w:rsidR="008A1982" w:rsidRPr="0070710F" w14:paraId="1DFCDFD8" w14:textId="77777777" w:rsidTr="009C5FA0">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="579"/>
+          <w:trHeight w:val="794"/>
           <w:tblHeader/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="507" w:type="pct"/>
+            <w:tcW w:w="461" w:type="pct"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75CD5B1D" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="75CD5B1D" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070710F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Matériaux / Matrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="605" w:type="pct"/>
+            <w:tcW w:w="550" w:type="pct"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="622D500F" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="622D500F" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070710F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valeur de propriété et/ou caractéristique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="619" w:type="pct"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F653845" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="7F653845" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070710F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Domaine de mesure </w:t>
             </w:r>
             <w:r w:rsidRPr="0070710F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(éventuellement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="620" w:type="pct"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="692CB3B0" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="692CB3B0" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070710F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude de mesure élargie </w:t>
             </w:r>
             <w:r w:rsidRPr="0070710F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(le cas échéant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
+            <w:tcW w:w="927" w:type="pct"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48245E40" w14:textId="0832FA8A" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="72F65441" w14:textId="012DFA8C" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070710F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode de caractérisation </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3B7F" w:rsidRPr="0070710F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a, b, c, d</w:t>
+            </w:r>
+            <w:r w:rsidR="009E5973" w:rsidRPr="0070710F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et/ou e </w:t>
+            </w:r>
+            <w:r w:rsidR="0030574D" w:rsidRPr="0070710F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>issu</w:t>
+            </w:r>
+            <w:r w:rsidR="00821B80" w:rsidRPr="0070710F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="0030574D" w:rsidRPr="0070710F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la norme NF EN ISO 17034</w:t>
+            </w:r>
+            <w:r w:rsidR="009E5973" w:rsidRPr="0070710F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0070710F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+              <w:t>(3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="pct"/>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D094270" w14:textId="4746E6B8" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="00486031" w:rsidP="009C5FA0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070710F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Technique(s) de mesure utilisée(s) dans le processus de production</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="pct"/>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0B4256" w14:textId="13990029" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthode de caractérisation </w:t>
-[...60 lines deleted...]
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="0070710F">
-              <w:rPr>
-[...31 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0070710F">
+              <w:t>Flexibilité souhaitée</w:t>
+            </w:r>
+            <w:r w:rsidR="00604EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Technique(s) de mesure utilisée(s) dans le processus de production</w:t>
-[...39 lines deleted...]
-              <w:t>souhaitée</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0070710F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...11 lines deleted...]
-              <w:t>2)</w:t>
+              <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1982" w:rsidRPr="0070710F" w14:paraId="300EE374" w14:textId="77777777" w:rsidTr="00B641F3">
+      <w:tr w:rsidR="008A1982" w:rsidRPr="0070710F" w14:paraId="300EE374" w14:textId="77777777" w:rsidTr="009C5FA0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="579"/>
           <w:tblHeader/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="507" w:type="pct"/>
+            <w:tcW w:w="461" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09242C07" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="09242C07" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="605" w:type="pct"/>
+            <w:tcW w:w="550" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BB9B1C1" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="4BB9B1C1" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DE50F35" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+            <w:tcW w:w="619" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE50F35" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="478532C7" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+            <w:tcW w:w="620" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="478532C7" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
+            <w:tcW w:w="927" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BF9E3EB" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="5BF9E3EB" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="77EB3E14" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+            <w:tcW w:w="982" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EB3E14" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1CA9903B" w14:textId="4025744B" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+            <w:tcW w:w="841" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA9903B" w14:textId="4025744B" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1982" w:rsidRPr="0070710F" w14:paraId="13310AD5" w14:textId="77777777" w:rsidTr="00B641F3">
+      <w:tr w:rsidR="008A1982" w:rsidRPr="0070710F" w14:paraId="13310AD5" w14:textId="77777777" w:rsidTr="009C5FA0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="579"/>
           <w:tblHeader/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="507" w:type="pct"/>
+            <w:tcW w:w="461" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46389F93" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="46389F93" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="605" w:type="pct"/>
+            <w:tcW w:w="550" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="054E9A5B" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="054E9A5B" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="33844144" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+            <w:tcW w:w="619" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33844144" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="73C8ADFC" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+            <w:tcW w:w="620" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C8ADFC" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
+            <w:tcW w:w="927" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74C7860B" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+          <w:p w14:paraId="74C7860B" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0F93E034" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+            <w:tcW w:w="982" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F93E034" w14:textId="77777777" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="256E4A9C" w14:textId="3302DAE2" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="00266E59">
+            <w:tcW w:w="841" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256E4A9C" w14:textId="3302DAE2" w:rsidR="008A1982" w:rsidRPr="0070710F" w:rsidRDefault="008A1982" w:rsidP="009C5FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55440888" w14:textId="77777777" w:rsidR="00266E59" w:rsidRPr="0070710F" w:rsidRDefault="00266E59" w:rsidP="00EA10F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -30803,88 +30338,88 @@
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15168" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9EE168" w14:textId="706A9969" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="11A9B34A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc184056980"/>
+            <w:bookmarkStart w:id="33" w:name="_Toc227141358"/>
             <w:r w:rsidRPr="11A9B34A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ANNEXE E : Activités </w:t>
             </w:r>
             <w:r w:rsidR="4C719E60" w:rsidRPr="11A9B34A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">d’organisation </w:t>
             </w:r>
             <w:r w:rsidR="00913505" w:rsidRPr="11A9B34A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>d’essais d’aptitude</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="33"/>
             <w:r w:rsidR="00913505" w:rsidRPr="11A9B34A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60D1814D" w14:textId="3C78A769" w:rsidR="00266E59" w:rsidRPr="00266E59" w:rsidRDefault="00266E59" w:rsidP="00266E59">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10206"/>
         </w:tabs>
@@ -31966,65 +31501,65 @@
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F25B6D" w:rsidRPr="00CA0847" w:rsidSect="00AA4068">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="1134" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AB341F5" w14:textId="77777777" w:rsidR="008F6418" w:rsidRDefault="008F6418">
+    <w:p w14:paraId="11810E2A" w14:textId="77777777" w:rsidR="000676B2" w:rsidRDefault="000676B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08F273A0" w14:textId="77777777" w:rsidR="008F6418" w:rsidRDefault="008F6418">
+    <w:p w14:paraId="3936CFF0" w14:textId="77777777" w:rsidR="000676B2" w:rsidRDefault="000676B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A17B8C0" w14:textId="77777777" w:rsidR="008F6418" w:rsidRDefault="008F6418"/>
+    <w:p w14:paraId="0C4FAD60" w14:textId="77777777" w:rsidR="000676B2" w:rsidRDefault="000676B2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -32118,120 +31653,120 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm flipV="1">
                     <a:off x="0" y="0"/>
                     <a:ext cx="6948000" cy="72000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="37A4E5ED" w14:textId="1152D55D" w:rsidR="00987CDE" w:rsidRPr="00EC524C" w:rsidRDefault="00987CDE" w:rsidP="008E4E77">
+  <w:p w14:paraId="37A4E5ED" w14:textId="168323AB" w:rsidR="00987CDE" w:rsidRPr="00EC524C" w:rsidRDefault="00987CDE" w:rsidP="008E4E77">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="15138"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">LAB FORM 05 – Révision </w:t>
     </w:r>
-    <w:r w:rsidR="005736CC">
+    <w:r w:rsidR="00604EE0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="005736CC" w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>– Applicable le</w:t>
     </w:r>
     <w:r w:rsidR="00997A35">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006C63A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>01/0</w:t>
+      <w:t>01/</w:t>
     </w:r>
-    <w:r w:rsidR="00C22C84">
+    <w:r w:rsidR="00604EE0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>05</w:t>
     </w:r>
     <w:r w:rsidR="006C63A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -32365,112 +31900,112 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm flipV="1">
                     <a:off x="0" y="0"/>
                     <a:ext cx="7020000" cy="88461"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2984B80D" w14:textId="0796759A" w:rsidR="00987CDE" w:rsidRPr="008E4E77" w:rsidRDefault="00987CDE" w:rsidP="008E4E77">
+  <w:p w14:paraId="2984B80D" w14:textId="27285BA3" w:rsidR="00987CDE" w:rsidRPr="008E4E77" w:rsidRDefault="00987CDE" w:rsidP="008E4E77">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="10772"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E4E77">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">LAB FORM 05 – Révision </w:t>
     </w:r>
-    <w:r w:rsidR="005B5CA0">
+    <w:r w:rsidR="00AB323F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="005B5CA0" w:rsidRPr="008E4E77">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E4E77">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">– Applicable le </w:t>
     </w:r>
     <w:r w:rsidR="0007523A" w:rsidRPr="00063395">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>01/</w:t>
     </w:r>
-    <w:r w:rsidR="00063395" w:rsidRPr="00063395">
+    <w:r w:rsidR="00AB323F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>03</w:t>
+      <w:t>05</w:t>
     </w:r>
     <w:r w:rsidR="0007523A" w:rsidRPr="00063395">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E4E77">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008E4E77">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -32602,112 +32137,112 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm flipV="1">
                     <a:off x="0" y="0"/>
                     <a:ext cx="9720000" cy="72000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F4B04E2" w14:textId="26552C46" w:rsidR="008E4E77" w:rsidRPr="00EC524C" w:rsidRDefault="008E4E77" w:rsidP="008E4E77">
+  <w:p w14:paraId="0F4B04E2" w14:textId="078C96CE" w:rsidR="008E4E77" w:rsidRPr="00EC524C" w:rsidRDefault="008E4E77" w:rsidP="008E4E77">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="15138"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">LAB FORM 05 – Révision </w:t>
     </w:r>
-    <w:r w:rsidR="00B0520B">
+    <w:r w:rsidR="00604EE0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="00B0520B" w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">– Applicable le </w:t>
     </w:r>
     <w:r w:rsidR="006C63A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>01/</w:t>
     </w:r>
-    <w:r w:rsidR="0070710F">
+    <w:r w:rsidR="00604EE0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>03</w:t>
+      <w:t>05</w:t>
     </w:r>
     <w:r w:rsidR="006C63A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -32841,112 +32376,112 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm flipV="1">
                     <a:off x="0" y="0"/>
                     <a:ext cx="9936000" cy="72000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="53F684E8" w14:textId="386FACA2" w:rsidR="00987CDE" w:rsidRPr="00EC524C" w:rsidRDefault="00987CDE" w:rsidP="00EC524C">
+  <w:p w14:paraId="53F684E8" w14:textId="7E232187" w:rsidR="00987CDE" w:rsidRPr="00EC524C" w:rsidRDefault="00987CDE" w:rsidP="00EC524C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="15138"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">LAB FORM 05 – Révision </w:t>
     </w:r>
-    <w:r w:rsidR="00B0520B">
+    <w:r w:rsidR="00604EE0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="00B0520B" w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">– Applicable le </w:t>
     </w:r>
     <w:r w:rsidR="006C63A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>01/0</w:t>
+      <w:t>01/</w:t>
     </w:r>
-    <w:r w:rsidR="00C22C84">
+    <w:r w:rsidR="00604EE0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>05</w:t>
     </w:r>
     <w:r w:rsidR="006C63A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -33016,65 +32551,65 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>28</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC524C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3288E230" w14:textId="77777777" w:rsidR="008F6418" w:rsidRDefault="008F6418">
+    <w:p w14:paraId="51170B6C" w14:textId="77777777" w:rsidR="000676B2" w:rsidRDefault="000676B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="443E1302" w14:textId="77777777" w:rsidR="008F6418" w:rsidRDefault="008F6418">
+    <w:p w14:paraId="292DFB4C" w14:textId="77777777" w:rsidR="000676B2" w:rsidRDefault="000676B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7AAA0A51" w14:textId="77777777" w:rsidR="008F6418" w:rsidRDefault="008F6418"/>
+    <w:p w14:paraId="16696037" w14:textId="77777777" w:rsidR="000676B2" w:rsidRDefault="000676B2"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="78B01412" w14:textId="77777777" w:rsidR="00EA1419" w:rsidRPr="00220696" w:rsidRDefault="00EA1419" w:rsidP="00EA1419">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220696">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00220696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -33908,69 +33443,51 @@
         </w:rPr>
         <w:t>Instrument</w:t>
       </w:r>
       <w:r w:rsidR="007B2849" w:rsidRPr="006564B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006564B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">de mesure = équipement nécessaire </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">pour une exécution correcte des activités de laboratoire et pouvant </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> une influence sur les résultats</w:t>
+        <w:t>pour une exécution correcte des activités de laboratoire et pouvant avoir une influence sur les résultats</w:t>
       </w:r>
       <w:r w:rsidRPr="006564B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p w14:paraId="2AC8AB59" w14:textId="12A87EE1" w:rsidR="004E4943" w:rsidRPr="00A7452C" w:rsidRDefault="004E4943">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
@@ -34356,52 +33873,52 @@
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidR="00E43EF0" w:rsidRPr="00DA6CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>toute méthode nécessitant une expertise préalable</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0720BA70" w14:textId="77777777" w:rsidR="00987CDE" w:rsidRDefault="00987CDE" w:rsidP="00266E59">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:left="709"/>
     </w:pPr>
-    <w:bookmarkStart w:id="20" w:name="_Hlk132206639"/>
-    <w:bookmarkStart w:id="21" w:name="_Hlk132206640"/>
+    <w:bookmarkStart w:id="19" w:name="_Hlk132206639"/>
+    <w:bookmarkStart w:id="20" w:name="_Hlk132206640"/>
     <w:r w:rsidRPr="00266E59">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B3DD65A" wp14:editId="69FAAE27">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-73660</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="305403" cy="324000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1656946040" name="Image 1656946040"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -34439,52 +33956,52 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00266E59">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>Demande d’accréditation</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="19"/>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkEnd w:id="21"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10806" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
@@ -34861,51 +34378,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.5pt;height:11.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09790EFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A86EF9A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
@@ -37018,102 +36535,95 @@
   <w:num w:numId="14" w16cid:durableId="504173152">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="838498151">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="397434955">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="255331603">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="442959922">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1048460022">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1147166546">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A868CB"/>
     <w:rsid w:val="00000FE5"/>
     <w:rsid w:val="00017F54"/>
     <w:rsid w:val="0002073D"/>
     <w:rsid w:val="000218C8"/>
     <w:rsid w:val="00025614"/>
     <w:rsid w:val="000378CB"/>
     <w:rsid w:val="0004405B"/>
     <w:rsid w:val="00046045"/>
     <w:rsid w:val="00050F12"/>
     <w:rsid w:val="00061F85"/>
     <w:rsid w:val="00063395"/>
     <w:rsid w:val="000637FF"/>
+    <w:rsid w:val="000676B2"/>
     <w:rsid w:val="00071347"/>
     <w:rsid w:val="0007523A"/>
     <w:rsid w:val="00085629"/>
     <w:rsid w:val="00090D7A"/>
     <w:rsid w:val="000A04AD"/>
     <w:rsid w:val="000B41FB"/>
     <w:rsid w:val="000B6035"/>
     <w:rsid w:val="000B7D09"/>
     <w:rsid w:val="000D2887"/>
     <w:rsid w:val="000D5BB1"/>
     <w:rsid w:val="000D6EED"/>
     <w:rsid w:val="000E0DBA"/>
     <w:rsid w:val="000E13D3"/>
     <w:rsid w:val="000E3CC9"/>
     <w:rsid w:val="000E4DB7"/>
     <w:rsid w:val="000E5A6B"/>
     <w:rsid w:val="000F1188"/>
     <w:rsid w:val="000F2190"/>
     <w:rsid w:val="000F24AE"/>
     <w:rsid w:val="00106A03"/>
     <w:rsid w:val="00115714"/>
     <w:rsid w:val="00120493"/>
     <w:rsid w:val="001213DC"/>
     <w:rsid w:val="001238CC"/>
     <w:rsid w:val="00136AF2"/>
@@ -37171,50 +36681,51 @@
     <w:rsid w:val="00303723"/>
     <w:rsid w:val="0030574D"/>
     <w:rsid w:val="00306F98"/>
     <w:rsid w:val="00310504"/>
     <w:rsid w:val="00326851"/>
     <w:rsid w:val="00337CE5"/>
     <w:rsid w:val="00340081"/>
     <w:rsid w:val="00340AA4"/>
     <w:rsid w:val="00342BF6"/>
     <w:rsid w:val="0034321B"/>
     <w:rsid w:val="00347CAB"/>
     <w:rsid w:val="0035133F"/>
     <w:rsid w:val="00355AA5"/>
     <w:rsid w:val="00361E6D"/>
     <w:rsid w:val="003648B6"/>
     <w:rsid w:val="00372A45"/>
     <w:rsid w:val="00374E51"/>
     <w:rsid w:val="00380F90"/>
     <w:rsid w:val="00390E15"/>
     <w:rsid w:val="00391C45"/>
     <w:rsid w:val="00392C80"/>
     <w:rsid w:val="00393B04"/>
     <w:rsid w:val="003969A9"/>
     <w:rsid w:val="003A423B"/>
     <w:rsid w:val="003A5CDC"/>
+    <w:rsid w:val="003A7C26"/>
     <w:rsid w:val="003B0100"/>
     <w:rsid w:val="003B5FCD"/>
     <w:rsid w:val="003B7B95"/>
     <w:rsid w:val="003D0582"/>
     <w:rsid w:val="003E4635"/>
     <w:rsid w:val="003E6AF9"/>
     <w:rsid w:val="003F1BD1"/>
     <w:rsid w:val="0040239F"/>
     <w:rsid w:val="004043F7"/>
     <w:rsid w:val="00407121"/>
     <w:rsid w:val="0041750C"/>
     <w:rsid w:val="004211AF"/>
     <w:rsid w:val="00424317"/>
     <w:rsid w:val="00426D00"/>
     <w:rsid w:val="00427395"/>
     <w:rsid w:val="00430424"/>
     <w:rsid w:val="00433725"/>
     <w:rsid w:val="00433CAD"/>
     <w:rsid w:val="004424CD"/>
     <w:rsid w:val="00443028"/>
     <w:rsid w:val="00445C0B"/>
     <w:rsid w:val="00450970"/>
     <w:rsid w:val="00457AAA"/>
     <w:rsid w:val="00461129"/>
     <w:rsid w:val="00463CE2"/>
@@ -37242,65 +36753,67 @@
     <w:rsid w:val="004F07EC"/>
     <w:rsid w:val="004F0A18"/>
     <w:rsid w:val="004F2B16"/>
     <w:rsid w:val="00506DB5"/>
     <w:rsid w:val="005155B7"/>
     <w:rsid w:val="005155EF"/>
     <w:rsid w:val="00520349"/>
     <w:rsid w:val="005222DD"/>
     <w:rsid w:val="00543606"/>
     <w:rsid w:val="00552578"/>
     <w:rsid w:val="00553E70"/>
     <w:rsid w:val="00554992"/>
     <w:rsid w:val="00555937"/>
     <w:rsid w:val="00560061"/>
     <w:rsid w:val="005617A5"/>
     <w:rsid w:val="0056295E"/>
     <w:rsid w:val="0056756C"/>
     <w:rsid w:val="00571BF8"/>
     <w:rsid w:val="005728BF"/>
     <w:rsid w:val="005736CC"/>
     <w:rsid w:val="00583C04"/>
     <w:rsid w:val="00584BDD"/>
     <w:rsid w:val="0058588E"/>
     <w:rsid w:val="00587031"/>
     <w:rsid w:val="00587DC0"/>
+    <w:rsid w:val="00590FC7"/>
     <w:rsid w:val="00593D60"/>
     <w:rsid w:val="005965A7"/>
     <w:rsid w:val="005A18EC"/>
     <w:rsid w:val="005A3D86"/>
     <w:rsid w:val="005A5BBF"/>
     <w:rsid w:val="005A6964"/>
     <w:rsid w:val="005B1872"/>
     <w:rsid w:val="005B5CA0"/>
     <w:rsid w:val="005D0F7C"/>
     <w:rsid w:val="005D3C29"/>
     <w:rsid w:val="005D579E"/>
     <w:rsid w:val="005E56EE"/>
     <w:rsid w:val="005F01E1"/>
     <w:rsid w:val="005F24E3"/>
     <w:rsid w:val="005F252C"/>
+    <w:rsid w:val="00604EE0"/>
     <w:rsid w:val="00613936"/>
     <w:rsid w:val="00614ADF"/>
     <w:rsid w:val="00615F3F"/>
     <w:rsid w:val="006259FC"/>
     <w:rsid w:val="00626835"/>
     <w:rsid w:val="0064066C"/>
     <w:rsid w:val="00642466"/>
     <w:rsid w:val="00647791"/>
     <w:rsid w:val="00647A2A"/>
     <w:rsid w:val="00651AE4"/>
     <w:rsid w:val="0065213E"/>
     <w:rsid w:val="00653D4C"/>
     <w:rsid w:val="00660205"/>
     <w:rsid w:val="00666CC1"/>
     <w:rsid w:val="00670DB2"/>
     <w:rsid w:val="00671FAB"/>
     <w:rsid w:val="00677AB0"/>
     <w:rsid w:val="00681553"/>
     <w:rsid w:val="00685C8B"/>
     <w:rsid w:val="00691E86"/>
     <w:rsid w:val="00695580"/>
     <w:rsid w:val="006A783E"/>
     <w:rsid w:val="006C00AA"/>
     <w:rsid w:val="006C5B72"/>
     <w:rsid w:val="006C63A1"/>
@@ -37404,78 +36917,80 @@
     <w:rsid w:val="00920173"/>
     <w:rsid w:val="00921A26"/>
     <w:rsid w:val="0093319A"/>
     <w:rsid w:val="009404CE"/>
     <w:rsid w:val="00941796"/>
     <w:rsid w:val="00947F91"/>
     <w:rsid w:val="00952CBF"/>
     <w:rsid w:val="00954304"/>
     <w:rsid w:val="009551E8"/>
     <w:rsid w:val="00956F62"/>
     <w:rsid w:val="009615D8"/>
     <w:rsid w:val="009706BD"/>
     <w:rsid w:val="0097671C"/>
     <w:rsid w:val="00977564"/>
     <w:rsid w:val="00987CDE"/>
     <w:rsid w:val="00990C07"/>
     <w:rsid w:val="009964CD"/>
     <w:rsid w:val="00997A35"/>
     <w:rsid w:val="009A551A"/>
     <w:rsid w:val="009A643D"/>
     <w:rsid w:val="009B2338"/>
     <w:rsid w:val="009B5838"/>
     <w:rsid w:val="009B72B7"/>
     <w:rsid w:val="009C235B"/>
     <w:rsid w:val="009C4EEE"/>
+    <w:rsid w:val="009C5FA0"/>
     <w:rsid w:val="009D2D09"/>
     <w:rsid w:val="009E5973"/>
     <w:rsid w:val="009F158E"/>
     <w:rsid w:val="009F4B81"/>
     <w:rsid w:val="009F7511"/>
     <w:rsid w:val="00A029F0"/>
     <w:rsid w:val="00A02BBD"/>
     <w:rsid w:val="00A06651"/>
     <w:rsid w:val="00A0799B"/>
     <w:rsid w:val="00A1392F"/>
     <w:rsid w:val="00A14B67"/>
     <w:rsid w:val="00A206E0"/>
     <w:rsid w:val="00A24E64"/>
     <w:rsid w:val="00A33E9A"/>
     <w:rsid w:val="00A371DB"/>
     <w:rsid w:val="00A422EE"/>
     <w:rsid w:val="00A45CAE"/>
     <w:rsid w:val="00A52B53"/>
     <w:rsid w:val="00A56D67"/>
     <w:rsid w:val="00A571E1"/>
     <w:rsid w:val="00A66771"/>
     <w:rsid w:val="00A7452C"/>
     <w:rsid w:val="00A77612"/>
     <w:rsid w:val="00A81302"/>
     <w:rsid w:val="00A868CB"/>
     <w:rsid w:val="00A916EC"/>
     <w:rsid w:val="00AA4068"/>
     <w:rsid w:val="00AA5EAE"/>
+    <w:rsid w:val="00AB323F"/>
     <w:rsid w:val="00AB5E55"/>
     <w:rsid w:val="00AB68AC"/>
     <w:rsid w:val="00AB68B4"/>
     <w:rsid w:val="00AC30C7"/>
     <w:rsid w:val="00AC69AB"/>
     <w:rsid w:val="00AC7152"/>
     <w:rsid w:val="00AD2B84"/>
     <w:rsid w:val="00AD6506"/>
     <w:rsid w:val="00AE0B2D"/>
     <w:rsid w:val="00AF052F"/>
     <w:rsid w:val="00AF2F46"/>
     <w:rsid w:val="00AF3CDD"/>
     <w:rsid w:val="00AF7C03"/>
     <w:rsid w:val="00B0520B"/>
     <w:rsid w:val="00B05453"/>
     <w:rsid w:val="00B06E40"/>
     <w:rsid w:val="00B10413"/>
     <w:rsid w:val="00B117B6"/>
     <w:rsid w:val="00B119E8"/>
     <w:rsid w:val="00B134C3"/>
     <w:rsid w:val="00B2339C"/>
     <w:rsid w:val="00B27C76"/>
     <w:rsid w:val="00B328CF"/>
     <w:rsid w:val="00B3360B"/>
     <w:rsid w:val="00B43B48"/>
@@ -37489,50 +37004,51 @@
     <w:rsid w:val="00B712BB"/>
     <w:rsid w:val="00B7426C"/>
     <w:rsid w:val="00B91431"/>
     <w:rsid w:val="00B94227"/>
     <w:rsid w:val="00BA0908"/>
     <w:rsid w:val="00BA15CC"/>
     <w:rsid w:val="00BA3ED6"/>
     <w:rsid w:val="00BB117D"/>
     <w:rsid w:val="00BB3A2A"/>
     <w:rsid w:val="00BB3ED1"/>
     <w:rsid w:val="00BB50C2"/>
     <w:rsid w:val="00BB6986"/>
     <w:rsid w:val="00BC16B7"/>
     <w:rsid w:val="00BC30F1"/>
     <w:rsid w:val="00BD1812"/>
     <w:rsid w:val="00BD4927"/>
     <w:rsid w:val="00BD63FC"/>
     <w:rsid w:val="00BE2EAF"/>
     <w:rsid w:val="00BE4BE9"/>
     <w:rsid w:val="00BE520D"/>
     <w:rsid w:val="00BF19BB"/>
     <w:rsid w:val="00BF2B99"/>
     <w:rsid w:val="00BF3C94"/>
     <w:rsid w:val="00BF6F5E"/>
     <w:rsid w:val="00C176AC"/>
+    <w:rsid w:val="00C2158D"/>
     <w:rsid w:val="00C22C84"/>
     <w:rsid w:val="00C258E1"/>
     <w:rsid w:val="00C30843"/>
     <w:rsid w:val="00C336DD"/>
     <w:rsid w:val="00C40D74"/>
     <w:rsid w:val="00C41187"/>
     <w:rsid w:val="00C45D14"/>
     <w:rsid w:val="00C4727D"/>
     <w:rsid w:val="00C5474D"/>
     <w:rsid w:val="00C54FAE"/>
     <w:rsid w:val="00C6023D"/>
     <w:rsid w:val="00C702A5"/>
     <w:rsid w:val="00C70D7C"/>
     <w:rsid w:val="00C7103A"/>
     <w:rsid w:val="00C743F5"/>
     <w:rsid w:val="00C77D8A"/>
     <w:rsid w:val="00C86B87"/>
     <w:rsid w:val="00C97C68"/>
     <w:rsid w:val="00CA13FA"/>
     <w:rsid w:val="00CA2EA1"/>
     <w:rsid w:val="00CA4C73"/>
     <w:rsid w:val="00CA6EA1"/>
     <w:rsid w:val="00CB221E"/>
     <w:rsid w:val="00CB25F2"/>
     <w:rsid w:val="00CB42DA"/>
@@ -38704,51 +38220,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1906136948">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:depotdemandelab@cofrac.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:depotdemandelab@cofrac.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofrac.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
@@ -39047,50 +38563,75 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5964f08a-26b0-4436-baeb-54f8c4019969">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1274b43f-59f8-46b7-93cb-c6ba17e592ea" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="5964f08a-26b0-4436-baeb-54f8c4019969" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100757A736E08FB7A4996D9B99CEF1FB580" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1a4cef8b1a386a1aa711a713094a599f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1274b43f-59f8-46b7-93cb-c6ba17e592ea" xmlns:ns3="5964f08a-26b0-4436-baeb-54f8c4019969" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac4acaeaced734faa60296c8a0d8a542" ns2:_="" ns3:_="">
     <xsd:import namespace="1274b43f-59f8-46b7-93cb-c6ba17e592ea"/>
     <xsd:import namespace="5964f08a-26b0-4436-baeb-54f8c4019969"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
@@ -39287,136 +38828,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAA9A2C5-6F26-44ED-AFD4-EEC1B38FB5D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{599A4A2B-E556-42DF-BC0B-6133D88675C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5964f08a-26b0-4436-baeb-54f8c4019969"/>
+    <ds:schemaRef ds:uri="1274b43f-59f8-46b7-93cb-c6ba17e592ea"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{560FF47C-955A-400C-9C71-6870E235F1E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39733F0F-EB5E-41BC-94EB-A8EA1993CF52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1274b43f-59f8-46b7-93cb-c6ba17e592ea"/>
     <ds:schemaRef ds:uri="5964f08a-26b0-4436-baeb-54f8c4019969"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>LAB  FORM 05</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>27209</Characters>
+  <Pages>1</Pages>
+  <Words>4985</Words>
+  <Characters>27418</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>226</Lines>
+  <Lines>228</Lines>
   <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cofrac</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32092</CharactersWithSpaces>
+  <CharactersWithSpaces>32339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Type de demande :</dc:title>
   <dc:creator>FBI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100757A736E08FB7A4996D9B99CEF1FB580</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>