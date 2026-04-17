--- v0 (2025-12-07)
+++ v1 (2026-04-17)
@@ -1,464 +1,468 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C198B82" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="175B334F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="480" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ORGANISME DEMANDEUR :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B09E719" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="20CC299B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10772"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Raison sociale : </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F38100" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="5364D2DC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10772"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sigle : </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A8AB74" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="5DFA1A8F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10772"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">S’il ne s’agit pas d’une demande initiale, dossier n° : </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C63B70" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="5ED9DB94" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="480" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DIRECTION DE L’INSTALLATION D’ESSAIS :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE2F74E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="66C9B1BA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10772"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mme, M. : </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273626FB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="62B41B2A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10772"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Téléphone : </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63823523" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="3282F7FF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10772"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Courriel : </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153D6446" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="6570AE07" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10772"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fait à : </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3C7BC3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="2ED12BD2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10772"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le : </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E64D9BA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="298AD2A2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E01B85E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="4DBF654C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Signature </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230ADB79" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="0094192E" w:rsidRDefault="00C0357B" w:rsidP="009312A7">
+    <w:p w14:paraId="429DE349" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="0094192E" w:rsidRDefault="00C0357B" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EE92B43" wp14:editId="722D7BE8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AB17102" wp14:editId="04494CE5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4150995</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>47625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2673350" cy="1162685"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="7" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2673350" cy="1162685"/>
                         </a:xfrm>
@@ -480,3175 +484,3751 @@
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="1D78146B" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:326.85pt;margin-top:3.75pt;width:210.5pt;height:91.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpOKsIIQIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zS9EzVdrboUIS2w&#10;YuEDpo7TWDi2GbtNy9fv2OmWLvCE8IPl8YyPz5yZWd4cW80OEr2ypuT5YMiZNMJWyuxK/u3r5s2C&#10;Mx/AVKCtkSU/Sc9vVq9fLTtXyJFtrK4kMgIxvuhcyZsQXJFlXjSyBT+wThpy1hZbCGTiLqsQOkJv&#10;dTYaDmdZZ7FyaIX0nm7veidfJfy6liJ8rmsvA9MlJ24h7Zj2bdyz1RKKHYJrlDjTgH9g0YIy9OkF&#10;6g4CsD2qP6BaJdB6W4eBsG1m61oJmXKgbPLhb9k8NuBkyoXE8e4ik/9/sOLT4QGZqko+58xASyX6&#10;QqKB2WnJxlGezvmCoh7dA8YEvbu34rtnxq4bipK3iLZrJFREKo/x2YsH0fD0lG27j7YidNgHm5Q6&#10;1thGQNKAHVNBTpeCyGNggi5Hs/l4PKW6CfLl+Ww0W0zTH1A8P3fow3tpWxYPJUcin+DhcO9DpAPF&#10;c0iib7WqNkrrZOBuu9bIDkDdsUnrjO6vw7RhHX0/XcynCfqF019jDNP6G0arAvW5Vm3JF5cgKKJw&#10;70yVujCA0v2ZOGtzVjKK1xdha6sTCYm2b2IaOjo0Fn9y1lEDl9z/2ANKzvQHQ8V4m08mseOTMZnO&#10;R2TgtWd77QEjCKrkgbP+uA79lOwdql1DP+Upd2NvqYC1StLG4vaszmSpSZPi54GKU3Btp6hfY796&#10;AgAA//8DAFBLAwQUAAYACAAAACEAJ0OY6N4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/E&#10;MAyE70j8h8hI3NiER1soTVcV4nUDFiSu2cbbFhInatJu+fdkT3CzPaPxN9V6sYbNOIbBkYTzlQCG&#10;1Do9UCfh4/3h7BpYiIq0Mo5Qwg8GWNfHR5UqtdvTG86b2LEUQqFUEvoYfcl5aHu0KqycR0razo1W&#10;xbSOHdej2qdwa/iFEDm3aqD0oVce73psvzeTlZA94SdmX9Pzq8HZ75r75uXRN1KenizNLbCIS/wz&#10;wwE/oUOdmLZuIh2YkZBnl0WySigyYAddFFfpsE3TjciB1xX/X6H+BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKk4qwghAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACdDmOjeAAAACgEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" strokeweight="1.25pt">
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72926508" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="3E2536B8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="753AC6F5" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
+    <w:p w14:paraId="34B10A76" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AEFAA4D" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
+    <w:p w14:paraId="06EB0DA3" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07652B36" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
+    <w:p w14:paraId="0276E59C" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3764FF" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
+    <w:p w14:paraId="26533869" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B2A7530" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
+    <w:p w14:paraId="61A7EA76" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46DE7127" w14:textId="77777777" w:rsidR="0094192E" w:rsidRPr="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
+    <w:p w14:paraId="01DAAB4E" w14:textId="77777777" w:rsidR="0094192E" w:rsidRPr="0094192E" w:rsidRDefault="0094192E" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EA7C047" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="0094192E" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="3CEA7B2B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="0094192E" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64885F33" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="0094192E" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="0A84046E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="0094192E" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EB90795" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="05AAB858" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">En soumettant ce formulaire, vous acceptez que le Cofrac enregistre et traite vos données personnelles pour les besoins strictement nécessaires à l’examen et à la gestion de votre demande et, le cas échéant, l’autorisez à traiter les données personnelles des personnes que vous lui communiquez. Dans ce cas, vous vous engagez à avoir obtenu leur consentement et à les informer expressément et préalablement de la communication de leurs données personnelles au Cofrac, de la finalité de cette communication et des droits y afférents, dans les conditions prévues par le Règlement (UE) n° 2016/679 du Parlement européen et du Conseil du 27 avril 2016 relatif à la protection des personnes physiques à l'égard du traitement des données à caractère personnel et à la libre circulation de ces données. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B64DA15" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="016ECD48" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Cofrac ne conservera les données personnelles que pendant la durée nécessaire à son traitement, puis, à l’issue de ce délai, conformément aux délais légaux ou règlementaires applicables, notamment de prescription. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670F5A9A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="12C5F74F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Elles ne seront pas communiquées à des tiers sauf si une telle communication est nécessaire au traitement de votre demande, à l'accomplissement des obligations légales du Cofrac ou à l'exercice des missions qui lui ont été conférées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5313B344" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="4FAD555C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Conformément à la Règlementation susvisée ainsi qu’à la Loi n° 78-017 du 6 janvier 1978 relative à l’informatique, aux fichiers et aux libertés, vous disposez d’un droit d’accès, de rectification, de limitation, de retrait de consentement et d’opposition au traitement des données vous concernant. Vous pouvez exercer l’ensemble de ces droits en adressant votre demande par courrier à l’adresse postale suivante : Cofrac, 52 rue Jacques Hillairet - 75012 Paris, ou par courriel : contact.rgpd@cofrac.fr. Vous avez également le droit d’introduire une réclamation auprès de la Commission nationale de l’informatique et des libertés (CNIL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D11211" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="47B09096" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PREAMBULE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AEF244" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="5BA7AAB3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dans le cadre de la demande de reconnaissance initiale ou périodique de conformité aux principes de Bonnes Pratiques de Laboratoire (BPL), ce questionnaire, une fois complété, apportera les informations utiles au Cofrac et à l’équipe d’inspection, leur permettant de constater si l’organisme a pris en compte les exigences du référentiel BPL. Il permettra en outre à l'équipe d'inspection de préparer sa mission dans les meilleures conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4290D73F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="4A4C778F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Références : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499E5CBC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="72937D51" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Directives 2004/9/CE et 2004/10/CE du Parlement et du Conseil du 11 février 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5871C3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="1F3B7A7F" w14:textId="7B3EDB60" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article Annexe II à l’Article D523-8 du code de l’environnement. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B111B08" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+        <w:t xml:space="preserve">Article Annexe II à l’Article D523-8 du </w:t>
+      </w:r>
+      <w:r w:rsidR="00204B23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ode de l’environnement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D72D88" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L'organisme devra détailler ses réponses en mentionnant la référence des documents de son organisation (mode opératoire normalisé, procédure, instruction...) traitant du sujet et en apportant des précisions ou explications complémentaires, dans les encarts prévus à cet effet. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A46EFE8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+        <w:t xml:space="preserve">L'organisme devra détailler ses réponses en mentionnant la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>référence des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de son organisation (mode opératoire normalisé, procédure, instruction...) traitant du sujet et en apportant des précisions ou explications complémentaires, dans les encarts prévus à cet effet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FA9A9E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pour des raisons pratiques, les réponses de l’organisme peuvent être complétées par des documents explicatifs joints en annexes tels que tableaux, organigrammes, schémas, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6E3D45" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="3D0A5B91" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="360" w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Merci de bien vouloir paginer sans ambiguïté l’ensemble des documents composant ce questionnaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46315D6D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="51679E0B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Liste des principales abréviations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDA04DF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="0F26FA12" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BPL</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bonnes pratiques de laboratoire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF9DCE4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="6554317E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DIE </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Direction de l’installation d’essais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589BF6A9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="69FBAE60" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DSE</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Directeur du site d’essais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72529772" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="775D7F86" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Directeur d’étude</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6588D963" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="58F23209" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RPE</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Responsable principal d’essai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E08973C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="5E7674EF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RAQ</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Responsable assurance qualité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9EC4B2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="0170E3B9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AQ</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Assurance qualité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77ECA9B7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="62DCDD16" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MON</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mode opératoire normalisé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D37D581" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="4E1A8DA1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PE</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Plan d’étude</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720691CC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="6BB8295C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RF</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rapport final</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01143A72" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
-[...17 lines deleted...]
-    <w:p w14:paraId="6E4D2F89" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="1317A064" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C70DA72" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60791124" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22257A44" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="1F938818" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GLOSSAIRE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D047DD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="79D8B76A" w14:textId="483FE4E5" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Les définitions ci-après sont tirées du référentiel : Article Annexe II à l’Article D523-8 du Code de l’Environnement.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B61B5DC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+        <w:t xml:space="preserve">Les définitions ci-après sont tirées du référentiel : Article Annexe II à l’Article D523-8 du Code de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5589E" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5589E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5589E" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nvironnement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A014E47" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Section_I_2_1"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Bonnes Pratiques de Laboratoire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8AAB30" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="6F24BB81" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Les bonnes pratiques de laboratoire forment un système de garantie de qualité portant sur le mode d'organisation des études de sécurité non cliniques ayant trait à la santé et à l'environnement et sur les conditions dans lesquelles ces études sont planifiées, réalisées, contrôlées, enregistrées, archivées et diffusées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D62A5A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="6F3A292A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Section_I_2_2"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Termes relatifs à l'organisation d'une installation d’essais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B239757" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="254A2047" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>L'installation d’essais</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> comprend les personnes, les locaux et les équipements qui sont nécessaires à la réalisation de l'étude de sécurité non clinique ayant trait à la santé et à l'environnement. Pour les études multisites, réalisées sur plusieurs sites, l'installation d’essais comprend le site où se trouve le directeur de l'étude et tous les autres sites d'essais, qui peuvent être considérés individuellement ou collectivement comme des installations d'essais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F719382" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="27C50C8D" w14:textId="45CE331B" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Le site d’essais</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> comprend le ou les emplacements sur lesquels une ou des phases d'une étude donnée sont réalisées.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7334D730" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+        <w:t xml:space="preserve"> comprend le ou les emplacement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B916E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B916E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur lesquels une ou des phase</w:t>
+      </w:r>
+      <w:r w:rsidR="00B916E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B916E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'une étude donnée sont réalisées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7F3F02" w14:textId="7DF6811C" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>La direction de l'installation d’essais</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> comprend la ou les personnes investies de l'autorité et de la responsabilité officielle de l'organisation et du fonctionnement de l'installation d’essais, conformément aux principes de bonnes pratiques de laboratoire.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D303B1B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+        <w:t xml:space="preserve"> comprend la ou les personne</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investie</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'autorité et de la responsabilité officielle de l'organisation et du fonctionnement de l'installation d’essais, conformément aux principes de bonnes pratiques de laboratoire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A11C00" w14:textId="4AA9815B" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>La direction du site d’essais</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> comprend la ou les personnes (si on en a désigné) chargées d'assurer que la ou les phases de l'étude, dont elles sont responsables, se déroulent conformément aux principes de bonnes pratiques de laboratoire.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E585F96" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+        <w:t xml:space="preserve"> comprend la ou les personne</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (si on en a désigné) chargée</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'assurer que la ou les phase</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'étude, dont elles sont responsables, se déroulent conformément aux principes de bonnes pratiques de laboratoire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BBF189" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Le donneur d'ordre</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est la personne morale qui commande, parraine ou soumet une étude de sécurité non clinique ayant trait à la santé et à l'environnement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F57E319" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="352DDDD3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Le directeur de l'étude</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est la personne responsable de la conduite générale de l'étude de sécurité non clinique ayant trait à la santé et à l'environnement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AFF53F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3BA3C550" w14:textId="4FB2F515" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Le responsable principal des essais</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> est la personne qui, dans le cas d'une étude multisites, exerce, au nom du directeur de l'étude, des responsabilités bien définies pour les phases de l'étude qui lui sont déléguées. Le directeur de l'étude ne peut déléguer au ou aux responsables principaux des essais sa responsabilité de la conduite générale de l'étude, s'agissant notamment d'approuver le plan de l'étude, avec ses amendements, et le rapport final et de veiller au respect de tous les principes pertinents de bonnes pratiques de laboratoire.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E605072" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+        <w:t xml:space="preserve"> est la personne qui, dans le cas d'une étude multisites, exerce, au nom du directeur de l'étude, des responsabilités bien définies pour les phases de l'étude qui lui sont déléguées. Le directeur de l'étude ne peut déléguer au ou aux responsable</w:t>
+      </w:r>
+      <w:r w:rsidR="003F72B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003F72B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> principaux des essais sa responsabilité de la conduite générale de l'étude, s'agissant notamment d'approuver le plan de l'étude, avec ses amendements, et le rapport final et de veiller au respect de tous les principes pertinents de bonnes pratiques de laboratoire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D569DA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Le programme d'assurance qualité</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est un système précis, englobant le personnel correspondant, qui est indépendant de la conduite de l'étude et vise à donner à la direction de l'installation d’essais l'assurance que les principes de bonnes pratiques de laboratoire sont bien respectés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFB0818" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="5A4A973A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Les modes opératoires normalisés</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sont des modes opératoires étayés par des documents qui décrivent la façon de réaliser des essais ou travaux dont le détail ne figure pas normalement dans le plan de l'étude ou dans les lignes directrices pour les essais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C726306" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="7A986D66" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094192E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Le schéma directeur</w:t>
       </w:r>
       <w:r w:rsidRPr="0094192E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est une compilation des informations devant aider à l'évaluation de la charge de travail et au suivi des études réalisées dans une installation d’essais.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Section_I_2_3"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0B4DC303" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E">
+    <w:p w14:paraId="44A9E062" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413EF7CC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="4411F308" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Termes relatifs à l'étude de sécurité non clinique ayant trait à la </w:t>
       </w:r>
       <w:r w:rsidR="009A73A0" w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>santé</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> et à l'environnement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B51F4F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="7FA5552A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Une étude de sécurité non clinique ayant trait à la santé et à l'environnement</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, appelée simplement « étude » ci-après, consiste en une expérience ou un ensemble d'expériences au cours desquelles on examine un élément d'essai, au laboratoire ou dans l'environnement, en vue d'obtenir sur ses propriétés et/ou sur sa sécurité des données destinées à être soumises aux autorités réglementaires compétentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7ED723" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="04C1359B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Une étude à court terme</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est une étude de courte durée réalisée avec des techniques courantes, largement utilisées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1057D2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="03322CD7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Le plan de l'étude</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est un document qui définit les objectifs de l'étude et les dispositifs expérimentaux nécessaires à son déroulement, avec tout amendement éventuel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5105E1AA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="36EEEA0E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Un amendement au plan de l'étude</w:t>
+        <w:t xml:space="preserve">Un amendement au </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'étude</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est une modification apportée délibérément à ce plan après la date du début de l'étude.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AF1072" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="0695EC8A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Une déviation du plan de l'étude</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est un écart non délibéré à ce plan, survenant après la date du début de l'étude.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C16CF82" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="40A01F42" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Le système d'essai</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> désigne tout système biologique, chimique ou physique, ou toute combinaison de ceux-ci, qui est utilisé dans une étude.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1223B639" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="59DBF87F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Les données brutes</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> représentent l'ensemble des comptes rendus et des documents originaux de l'installation d’essais ou des copies conformes de ceux-ci, qui résultent des observations et des travaux originaux réalisés dans le cadre d'une étude. Les données brutes peuvent aussi comporter, par exemple, des photographies, des copies sur microfilm ou sur microfiche, des données sur support informatique, des relevés d'observations sur cassette, des enregistrements automatiques de données ou tout autre moyen de conservation de données réputé capable d'assurer un stockage des informations en toute sécurité pour une certaine durée, comme indiqué à la section 10 ci-dessous.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F127641" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="66D911F3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Un spécimen</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> désigne tout matériau prélevé dans un système d'essai pour examen, analyse ou conservation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024F9BBF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="3092941C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">La date du commencement des expériences </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>est la date à laquelle les premières données particulières à l'étude sont obtenues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431692E0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="0248C12E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>La date de la fin des expériences</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est la dernière date à laquelle des données provenant de l'étude sont obtenues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540D86D3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="3C27AE5E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>La date du début de l'étude</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est la date à laquelle le directeur de l'étude signe le plan de l'étude.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FA2944" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="59592FE1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>La date de la fin de l'étude</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est la date à laquelle le directeur de l'étude signe le rapport final.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090DDCAA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
+    <w:p w14:paraId="4D8EB283" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="0094192E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Section_I_2_5"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Termes relatifs à l'élément d'essai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D719C1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="76633B61" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="72"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="80"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Un élément d'essai</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> est un article qui fait l'objet d'une étude.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E040391" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="57E9F8BD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="72"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="80"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Un élément de référence</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (« élément de contrôle ») représente tout article utilisé en vue de fournir une base de comparaison avec l'élément d'essai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B098E4C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="45F85848" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="72"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="80"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Un lot</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> représente une quantité déterminée d'un élément d'essai ou de référence qui est produite au cours d'un cycle de fabrication bien défini de façon qu'elle présente normalement un caractère uniforme et qui doit être désignée comme telle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A4AB10" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="635F9207" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="80"/>
+        <w:spacing w:before="100"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Un véhicule</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> représente tout agent dont on se sert comme milieu porteur pour mélanger, disperser ou solubiliser l'élément d'essai ou de référence en vue de faciliter son administration ou son application au système d'essai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40435A28" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="64720882" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INFORMATIONS D’INTRODUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E68619" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="05BD47A2" w14:textId="7415D4C0" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Nom, adresses postale et électronique, numéro de téléphone de l'installation / du(des) site(s) d'essais</w:t>
+        <w:t>Nom, adresse postale et électronique, numéro de téléphone de l'installation / du(des) site(s) d'essais</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0094192E" w14:paraId="4B32C0C5" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="0094192E" w14:paraId="2EF65ECE" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10B3578F" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="0094192E">
+          <w:p w14:paraId="4971D49D" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="0094192E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk86054362"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="751A2BC4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3C9FE186" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Nom et qualité de la direction de l'installation / du site d’essais inspecté</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0094192E" w14:paraId="1A813D91" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="0094192E" w14:paraId="5946D38D" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="080DF51E" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="00C956EE">
+          <w:p w14:paraId="5C9B9F9B" w14:textId="77777777" w:rsidR="0094192E" w:rsidRDefault="0094192E" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Hlk86054595"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="6B23A9F5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="0D2EA4B0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Type d’installation /site d’essais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523C0461" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+    <w:p w14:paraId="5170ACF5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Exemples : industrie chimique, prestataire de service pour tout ou partie des essais, universitaire…</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA2CFA" w14:paraId="60F02A20" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="00AA2CFA" w14:paraId="4D51DD02" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6380D820" w14:textId="77777777" w:rsidR="00AA2CFA" w:rsidRDefault="00AA2CFA" w:rsidP="00C956EE">
+          <w:p w14:paraId="6AA8159B" w14:textId="77777777" w:rsidR="00AA2CFA" w:rsidRDefault="00AA2CFA" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="788CFA0B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="58987FAD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Appartenance à un groupe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536171D4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+    <w:p w14:paraId="6D66E38A" w14:textId="594FB490" w:rsidR="009312A7" w:rsidRDefault="00185C9F" w:rsidP="001D2AE4">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:t>Préciser le nom du groupe le cas échéant</w:t>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, p</w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">réciser le nom du groupe </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E28E9" w14:paraId="52CB2AF3" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="002E28E9" w14:paraId="2DEB0D07" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C58B957" w14:textId="77777777" w:rsidR="002E28E9" w:rsidRDefault="002E28E9" w:rsidP="00C956EE">
+          <w:p w14:paraId="1F342137" w14:textId="77777777" w:rsidR="002E28E9" w:rsidRDefault="002E28E9" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="573B9F24" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="2D5F9B6A" w14:textId="6628FA40" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Liens avec d'autres sociétés dans le cadre d’études multisites (lister les organismes scientifiques ou techniques, autres établissements, internes ou non, intervenant dans une partie des essais)</w:t>
+        <w:t>Lien</w:t>
+      </w:r>
+      <w:r w:rsidR="00185C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00185C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec d'autre</w:t>
+      </w:r>
+      <w:r w:rsidR="00185C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00185C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> société</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le cadre d’études multisites (lister les organismes scientifiques ou techniques, autres établissements, internes ou non, intervenant dans une partie des essais)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E28E9" w14:paraId="4BD527E9" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="002E28E9" w14:paraId="0E1E1E9E" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25551361" w14:textId="77777777" w:rsidR="002E28E9" w:rsidRDefault="002E28E9" w:rsidP="00C956EE">
+          <w:p w14:paraId="47D9EB21" w14:textId="77777777" w:rsidR="002E28E9" w:rsidRDefault="002E28E9" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Hlk86055317"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="6"/>
     </w:tbl>
-    <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="4B68EDE9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="281188DD" w14:textId="77777777" w:rsidR="001D2AE4" w:rsidRDefault="001D2AE4" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34894DC5" w14:textId="43BC5542" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Date d'agrément en tant qu'établissement d'expérimentation animale au sens du décret n° 2013-118 du 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009312A7">
+        <w:t xml:space="preserve">Date d'agrément en tant qu'établissement d'expérimentation animale </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5589E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009312A7">
+        </w:rPr>
+        <w:t>(Art</w:t>
+      </w:r>
+      <w:r w:rsidR="00206273">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> février 2013 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="137BDC70" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+        <w:t xml:space="preserve">icle R214-99 du Code rural et de la pêche maritime) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12794527" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Joindre en annexe</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> une copie de l'agrément préfectoral en cours</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E92DFA" w14:paraId="384434C4" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="00E92DFA" w14:paraId="364770A1" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11C47188" w14:textId="77777777" w:rsidR="00E92DFA" w:rsidRDefault="00E92DFA" w:rsidP="00C956EE">
+          <w:p w14:paraId="515EA0B0" w14:textId="77777777" w:rsidR="00E92DFA" w:rsidRDefault="00E92DFA" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BA90C2F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="6DB8B185" w14:textId="18D06C9C" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date d'agrément en tant qu'établissement détenteur et/ou utilisateur d’Organismes Génétiquement Modifiés au sens du décret n° 2011-1177 du 23 septembre 2011 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F453DC5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+        <w:t xml:space="preserve">Date d'agrément en tant qu'établissement détenteur et/ou utilisateur d’Organismes Génétiquement Modifiés </w:t>
+      </w:r>
+      <w:r w:rsidR="003C012E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00714BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L532</w:t>
+      </w:r>
+      <w:r w:rsidR="007313E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60825">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:r w:rsidR="007313E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Code de l’environnement</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60825">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617F1DC5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Joindre en annexe</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> une </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>copie de l’agrément en cours</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E92DFA" w14:paraId="5D29E731" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="00E92DFA" w14:paraId="4FBA0272" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5F681C" w14:textId="77777777" w:rsidR="00E92DFA" w:rsidRDefault="00E92DFA" w:rsidP="00C956EE">
+          <w:p w14:paraId="64A6027B" w14:textId="77777777" w:rsidR="00E92DFA" w:rsidRDefault="00E92DFA" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B9727BB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="2DFCC07B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Date d’autorisation d’exercer une activité nucléaire à des fins non-médicales (produits marqués)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DBFE1C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+    <w:p w14:paraId="54710C31" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Joindre en annexe</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> une copie de l’autorisation en cours</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E92DFA" w14:paraId="71CB48CF" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="00E92DFA" w14:paraId="2B5370BB" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72B05574" w14:textId="77777777" w:rsidR="00E92DFA" w:rsidRDefault="00E92DFA" w:rsidP="00C956EE">
+          <w:p w14:paraId="0FEDA805" w14:textId="77777777" w:rsidR="00E92DFA" w:rsidRDefault="00E92DFA" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EB52F34" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3B187027" w14:textId="279D83BB" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Numéro d’agrément </w:t>
+        <w:t xml:space="preserve">Numéro </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1669" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>d’</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1669">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1669" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grément </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>BPE</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conformément à l’article R. 253-38 du code rural et de la pêche maritime et à l’article 6 de l’arrêté du 26 avril 2007 relatif aux essais officiels et officiellement reconnus pour l’évaluation des produits mentionnés à l’article L. 253-1 du code rural et de la pêche maritime </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27E09710" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A04D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A04D63" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rticle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R. 253-38 du </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1669">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ode rural et de la pêche maritime et à l’article 6 de l’arrêté du 26 avril 2007 relatif aux essais officiels et officiellement reconnus pour l’évaluation des produits mentionnés à l’article L. 253-1 du </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2415" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ode </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>rural et de la pêche maritime</w:t>
+      </w:r>
+      <w:r w:rsidR="00A04D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3393672E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Joindre en annexe</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> une copie de l’agrément en cours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E100AFD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="38EA0F7A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Domaine d’activité BPL de l'installation / du(des) site(s) d'essais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7882855E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="066084E7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Catégorie de produits chimiques faisant l’objet d’études selon les principes de BPL</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424351EC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="3FD753A1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pesticides </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAA9E6E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="42B02CCB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="142" w:right="-214"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Additifs pour l’alimentation humaine et animale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8CB7AE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="7BB33166" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="142" w:right="-214"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Produits chimiques industriels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706F6041" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="247B051A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autres (préciser) : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCC99D7" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093">
+    <w:p w14:paraId="1E7F716B" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7336D399" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="1A2EC77A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2131"/>
           <w:tab w:val="center" w:pos="6723"/>
           <w:tab w:val="center" w:pos="8083"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
@@ -3752,21532 +4332,22035 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>site d’essais</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> concerné par l’activité)</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19609696" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="0FA7503E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> BPL 1 : Essais physico-chimiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297DB1AA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="20BE017D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="142" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préciser (caractéristiques, stabilité…) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561590F0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="344BDD45" w14:textId="734CB6C6" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="142" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Produits testés :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14661A49" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+        <w:t>Produit</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testé</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D747722" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="142" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Site d’essais concerné : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0B26DB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="580B2FBD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> BPL 2 : Etudes de toxicité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DE6C36" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="40333E13" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="142" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Préciser (aigüe, sub-chronique, chronique, pouvoir cancérigène, reproduction…) :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69EA267C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+        <w:t xml:space="preserve">Préciser (aigüe, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-chronique, chronique, pouvoir cancérigène, reproduction…) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E145A2" w14:textId="5E1701B4" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="142" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Produits testés :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56D35F34" w14:textId="77777777" w:rsidR="00E92DFA" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+        <w:t>Produit</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testé</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45390C74" w14:textId="77777777" w:rsidR="00E92DFA" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="142" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Site d’essais concerné : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F826E9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="389F8540" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> BPL 3 : Etudes de mutagénicité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF96408" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+    <w:p w14:paraId="5AC7AA30" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préciser (tests d’Ames …) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497F40E7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+    <w:p w14:paraId="38D8C748" w14:textId="3F553C27" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Produits testés :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31E9A806" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+        <w:t>Produit</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testé</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F61F8CF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Site d’essais concerné : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDFBA4E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="1C930D5F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BPL 4 : Etudes écotoxicologiques sur les organismes aquatiques et terrestres </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00FB3129" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+        <w:t xml:space="preserve"> BPL 4 : Etudes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>écotoxicologiques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur les organismes aquatiques et terrestres </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5074A5D7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préciser (détermination de la DL</w:t>
       </w:r>
       <w:r w:rsidRPr="00577EB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en laboratoire, autre valeur de référence toxicologique) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9997E2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+    <w:p w14:paraId="260B0904" w14:textId="17C5311C" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Produits testés :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02649678" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+        <w:t>Produit</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testé</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00526623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1065A51D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Site d’essais concerné : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67ED1E9B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="267C0807" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="3757"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9286"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> BPL 5 : Etudes portant sur le comportement dans l'eau, dans le sol et dans l'air ; bioaccumulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBC162D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+    <w:p w14:paraId="7F4CBABF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préciser (accumulation, dégradation…) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AB7C1C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+    <w:p w14:paraId="3DA53928" w14:textId="78ABCC4F" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Produits testés :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DC52E1E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+        <w:t>Produit</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testé</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068E9278" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Site d’essais concerné : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0086F69D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="2695BE64" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher63"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="CaseACocher63"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> BPL 6 : Etudes portant sur les résidus (préciser si études Laboratoires </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher63"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et/ou plein champ </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher63"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AFA3F9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="59B5D007" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3757"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9286"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="-285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préciser (évaluation du niveau de résidu pour la fixation des LMR…) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71327779" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="2EFA843F" w14:textId="1146770A" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3757"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9286"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="-285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Produits testés :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="381E5777" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+        <w:t>Produit</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testé</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB02759" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Site d’essais concerné : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0E4977" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="0FE25F98" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher64"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="CaseACocher64"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BPL 7 : Etudes portant sur les effets, sur les mésocosmes et les écosystèmes naturels</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6225673E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+        <w:t xml:space="preserve"> BPL 7 : Etudes portant sur les effets, sur les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mésocosmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les écosystèmes naturels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7A1106" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Préciser (essais abeilles sous tunnel ou plein champ, études sur les pollinisateurs ou sur la faune utile…):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FF6B008" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+        <w:t>Préciser (essais abeilles sous tunnel ou plein champ, études sur les pollinisateurs ou sur la faune utile…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="37EC05F8" w14:textId="6E915B3E" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Produits testés :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45CBFC12" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+        <w:t>Produit</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testé</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74ADDF6B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Site d’essais concerné : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D921E39" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="4D611464" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher65"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="CaseACocher65"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> BPL 8 : Méthodes de chimie analytique et cliniques (y compris métabolisme)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299E48D3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+    <w:p w14:paraId="2058185F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préciser (validation de méthode…) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385C9182" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+    <w:p w14:paraId="6EABB865" w14:textId="6F5DD969" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Produits testés :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5246ED4F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+        <w:t>Produit</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testé</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCDEA42" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Site d’essais concerné : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060ADBAD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
+    <w:p w14:paraId="12A0D1A7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00E92DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher66"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="CaseACocher66"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003D7BDC">
+      <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BPL 9 : Autres études (transformation agroalimentaire, exposition des opérateurs, études dermales…) :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="699A2581" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+        <w:t xml:space="preserve"> BPL 9 : Autres études (transformation agroalimentaire, exposition des opérateurs, études </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dermales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E97A7D2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préciser (malterie-brasserie, panification, vinification, DFR…) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599DC5C4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+    <w:p w14:paraId="5B0DE6F3" w14:textId="1363EFA4" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Produits testés :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14B8CC5E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
+        <w:t>Produit</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> testé</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00495167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F61D2F1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00577EB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Site d’essais concerné : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1084F5A9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="26E63926" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste globale des activités de l’installation / du site d’essais </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D1211F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="692B3939" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Préciser la nature des éléments d’essai testés (pesticides, additifs pour l’alimentation humaine et animale, produits chimiques industriels, médicaments à usage humain, produits cosmétiques, produits de tatouage, produits issus de biotechnologie, médicaments vétérinaires, etc.) afin de situer les activités de l’installation / du site d’essais vis-à-vis de son activité BPL </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577EB7" w14:paraId="00D5C31F" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="00577EB7" w14:paraId="26642C40" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF07C1B" w14:textId="77777777" w:rsidR="00577EB7" w:rsidRDefault="00577EB7" w:rsidP="00C956EE">
+          <w:p w14:paraId="3A3F386B" w14:textId="77777777" w:rsidR="00577EB7" w:rsidRDefault="00577EB7" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23AB2F4A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="6C0262BF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Catégorie d’essais non-BPL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7941F81B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+    <w:p w14:paraId="32932EE0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D8216C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="537A1A05" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La nature des éléments d’essai testés (pesticides, additifs pour l’alimentation humaine et animale, produits chimiques industriels, autres...)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68872D55" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
+    <w:p w14:paraId="0E451912" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00192093">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Le type d’essai réalisé sur chacun de ces produits</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577EB7" w14:paraId="36A4F75F" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="00577EB7" w14:paraId="1939C636" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24E314E2" w14:textId="77777777" w:rsidR="00577EB7" w:rsidRDefault="00577EB7" w:rsidP="00C956EE">
+          <w:p w14:paraId="0BDF868F" w14:textId="77777777" w:rsidR="00577EB7" w:rsidRDefault="00577EB7" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71B2C61C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="0AB1AC66" w14:textId="77777777" w:rsidR="001D2AE4" w:rsidRDefault="001D2AE4" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:ind w:left="142"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc300903608"/>
+    </w:p>
+    <w:p w14:paraId="7F77FEDD" w14:textId="77777777" w:rsidR="001D2AE4" w:rsidRDefault="001D2AE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA8BECE" w14:textId="5D2F6D11" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>ORGANISATION ET PERSONNEL DE L’INSTALLATION / DU SITE D’ESSAIS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="2DACC6D8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="001D2AE4" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc300903609"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Personnel de direction</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="5855166C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note : Ceci concerne le personnel de direction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>directement responsable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des activités soumises aux principes de BPL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534A11CA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Etudes soumises à l’autorité de contrôle des BPL sur les produits vétérinaires (ANSES) ou sur les médicaments, produits cosmétiques, produits de tatouage (ANSM) : oui / non.</w:t>
+        <w:t>Nom, adresse d'exercice (si différente de celle de l'installation / du site d’essais) et qualifications :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B994314" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>De la direction de l’installation / du site d’essais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AF4829" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Du personnel d’encadrement : directeurs d’études et/ou responsable(s) principal(aux) des essais. Les listes des DE et RPE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>peuvent être jointes en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577EB7" w14:paraId="76AE52EF" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="00CF373B" w14:paraId="505507FA" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72670EC3" w14:textId="77777777" w:rsidR="00577EB7" w:rsidRDefault="00577EB7" w:rsidP="00C956EE">
+          <w:p w14:paraId="5C7003F7" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18B0A405" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="691FD537" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Informations sur les changements intervenus depuis la dernière inspection (activité, personnel, organisation, locaux, équipements…) :</w:t>
+        <w:t xml:space="preserve">Nomination du DE/RPE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05437F31" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser comment les responsabilités de gestion des principes de BPL sont définies</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E460E4" w14:paraId="192FF31F" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="00CF373B" w14:paraId="24109C77" w14:textId="77777777" w:rsidTr="00192093">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B911DC5" w14:textId="77777777" w:rsidR="00E460E4" w:rsidRDefault="00E460E4" w:rsidP="00C956EE">
+          <w:p w14:paraId="097336F9" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F8EBCF5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="2C4F48F0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc300903610"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Organigramme</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="78ADF281" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Joindre en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le(s) organigramme(s) de la gestion de l’installation / du site d’essais et de son organisation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan scientifique. Il est attendu de cet(ces) organigramme(s) que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443D3E77" w14:textId="111F9151" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...33 lines deleted...]
-        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Il(s) situe(nt) la ou les responsabilité</w:t>
+      </w:r>
+      <w:r w:rsidR="0004698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0004698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et la ou les activité</w:t>
+      </w:r>
+      <w:r w:rsidR="0004698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0004698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'installation / du site d’essais entrant dans le champ d'application des BPL, directement ou indirectement (départements « support » par exemple). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9241F4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les activités n’entrant pas dans le champ d’application des BPL sont également indiquées (de manière plus succincte).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F92EF8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>La position de responsabilité fonctionnelle directe de l'assurance de la qualité devant la direction est précisée sans ambiguïté dans l'organigramme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8BA75A" w14:textId="77777777" w:rsidR="00765E7B" w:rsidRDefault="00765E7B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc300903609"/>
-      <w:r w:rsidRPr="009312A7">
+      <w:bookmarkStart w:id="14" w:name="_Toc300903611"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Personnel de direction</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="2BCB3160" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9FF792" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Personnel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="52E967A4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Nom, adresse d'exercice (si différente de celle de l'installation / du site d’essais) et qualifications :</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Effectif total et effectif spécifique chargé des activités entrant dans le cadre des BPL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F39E2FB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser les équivalents temps plein le cas échéant</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF373B" w14:paraId="63337C7E" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="00CF373B" w14:paraId="1AA3CA79" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
-          <w:trHeight w:val="1417"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E007920" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
+          <w:p w14:paraId="4AC5A04F" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="493BCCA2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="189B3A48" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nomination du DE/RPE </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16263B0C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+        <w:t>Qualifications, expérience et responsabilités du personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1617AA16" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:t>Préciser comment les responsabilités de gestion des principes de BPL sont définies</w:t>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personnel d’encadrement et personnel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>technique impliqués</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans les études soumises aux BPL. Préciser le niveau d’expérience acquise.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF373B" w14:paraId="37AAC741" w14:textId="77777777" w:rsidTr="00192093">
+      <w:tr w:rsidR="00CF373B" w14:paraId="7654F078" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
-          <w:trHeight w:val="1417"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B3E6D1" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
+          <w:p w14:paraId="24E4BDE0" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DAACE99" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...176 lines deleted...]
-    <w:p w14:paraId="72E8DC80" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="339A3158" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Effectif total et effectif spécifique chargé des activités entrant dans le cadre des BPL. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A600652" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+        <w:t>Modalités de remplacement d’un directeur d’étude / responsable principal des essais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D63B949" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser les équivalents temps plein le cas échéant</w:t>
+        <w:t>Préciser le(s) mode(s) de documentation du remplacement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF373B" w14:paraId="147EC5D1" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00CF373B" w14:paraId="55E10F7B" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00DF6051" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
+          <w:p w14:paraId="35C807D4" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E7793DB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="361BB5C1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Qualifications, expérience et responsabilités du personnel</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C700EFD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+        <w:t xml:space="preserve">Modalités de communication dans le cadre des études multisites </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60187F4F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Personnel d’encadrement et personnel technique impliqués dans les études soumises aux BPL. Préciser le niveau d’expérience acquise.</w:t>
+        <w:t xml:space="preserve">Préciser les modalités de communication entre : la direction de l’installation d’essais, le directeur d’étude, le responsable de l’assurance de la qualité, le personnel de l’étude, la direction du site d’essais, le responsable principal des essais et le service d’assurance qualité du site le cas échéant </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF373B" w14:paraId="15FD0B01" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00CF373B" w14:paraId="68B6759A" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61FBDA92" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
+          <w:p w14:paraId="26D8DD81" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="279BD16C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3ACA89AF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Modalités de remplacement d’un directeur d’étude / responsable principal des essais</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FBDEE95" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+        <w:t xml:space="preserve">Autorisation à pratiquer des expérimentations sur les animaux de laboratoire </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0710D844" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser le(s) mode(s) de documentation du remplacement</w:t>
+        <w:t>Préciser la liste de toutes les personnes autorisées, leurs numéros et dates d’autorisation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF373B" w14:paraId="64526BB9" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00CF373B" w14:paraId="7359A543" w14:textId="77777777" w:rsidTr="00AB1281">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10912" w:type="dxa"/>
+            <w:tcW w:w="10620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54769581" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
+          <w:p w14:paraId="7E5DE651" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48FB8DB2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="5125F4A6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modalités de communication dans le cadre des études multisites </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Description des tâches (définitions de fonction) des personnels techniques intervenant dans les études </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38276124" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Préciser les modalités de communication entre : la direction de l’installation d’essais, le directeur d’étude, le responsable de l’assurance de la qualité, le personnel de l’étude, la direction du site d’essais, le responsable principal des essais et le service d’assurance qualité du site le cas échéant </w:t>
+        <w:t xml:space="preserve">Préciser : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C67DF0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Qui est la personne désignée comme responsable de la gestion des dossiers du personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDA548D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les moyens et fréquences d'actualisation de ces documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EA8270" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Joindre en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à titre d’exemple, des copies représentatives de ces documents.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF373B" w14:paraId="051370CF" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00CF373B" w14:paraId="7511BD83" w14:textId="77777777" w:rsidTr="009A73A0">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10912" w:type="dxa"/>
+            <w:tcW w:w="10620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE695F4" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
+          <w:p w14:paraId="279AB4AB" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55DB6D65" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="44A0500A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>Politique de formation du personnel, dossiers sur les programmes de formation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552B5670" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser la personne désignée comme responsable de la gestion des formations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9FF979" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...38 lines deleted...]
-          <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Joindre en annexe</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, à titre d’exemple, des copies représentatives des autorisations.</w:t>
+        <w:t>, à titre d’exemple, des copies représentatives des dossiers de suivi de formation (interne, externe)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF373B" w14:paraId="45475F2F" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00CF373B" w14:paraId="3F703F89" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9C2BC1" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
+          <w:p w14:paraId="6632A1A6" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E1B6045" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="504249A1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t>Règles d'hygiène et de sécurité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0F7DAE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Préciser : </w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> à titre d’exemple, des copies représentatives de ces documents.</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F554E08" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+      <w:pPr>
+        <w:pStyle w:val="Pucenumrique"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>La politique de surveillance sanitaire élaborée par l'installation / le site d’essais pour le personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669F703B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+      <w:pPr>
+        <w:pStyle w:val="Pucenumrique"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Si le personnel a accès aux fiches de données de sécurité des éléments d’essai ou de référence et si cela est documenté</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA173C9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+      <w:pPr>
+        <w:pStyle w:val="Pucenumrique"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Les conditions particulières prescrites dans la conduite d’études qui l’exigent (ex : matériaux biologiques/produits chimiques dangereux)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E38C29" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+      <w:pPr>
+        <w:pStyle w:val="Pucenumrique"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>S’il existe des restrictions d'accès aux différentes zones d'activité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0584C5D5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+      <w:pPr>
+        <w:pStyle w:val="Pucenumrique"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Comment les membres du personnel dont l’état de santé peut influer sur l’étude sont exclus des opérations où leur intervention pourrait nuire à l’étude ? Cela est-il documenté ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF373B" w14:paraId="0B3BBE59" w14:textId="77777777" w:rsidTr="009A73A0">
+      <w:tr w:rsidR="00CF373B" w14:paraId="7027AEFC" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10620" w:type="dxa"/>
+            <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F58582E" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
+          <w:p w14:paraId="51A6340D" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E020373" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3D70F8B3" w14:textId="77777777" w:rsidR="00765E7B" w:rsidRDefault="00765E7B" w:rsidP="00765E7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3201CE4F" w14:textId="77777777" w:rsidR="00765E7B" w:rsidRDefault="00765E7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A547A07" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Politique de formation du personnel, dossiers sur les programmes de formation</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Organisation du système de garde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DA2366" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser la personne désignée comme responsable de la gestion des formations</w:t>
-[...29 lines deleted...]
-        <w:t>, à titre d’exemple, des copies représentatives des dossiers de suivi de formation (interne, externe)</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8CFD7B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:pStyle w:val="Pucenumrique"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>La personne désignée comme responsable de l’organisation du système de garde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E55A6F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:pStyle w:val="Pucenumrique"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Si le personnel d’encadrement est impliqué</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF373B" w14:paraId="6814AFCF" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00C60C0A" w14:paraId="41831542" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53FE9130" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
+          <w:p w14:paraId="44CB2CD1" w14:textId="77777777" w:rsidR="00C60C0A" w:rsidRDefault="00C60C0A" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CA97C13" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-      <w:pPr>
+    <w:p w14:paraId="5CD35BD1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc300903612"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Contrats de sous-traitance et cahiers des charges</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="33764EC6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser les principaux organismes avec lesquels des cahiers des charges et/ou contrats ont été établis :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB8C058" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:pStyle w:val="Pucenumrique"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="64"/>
         </w:numPr>
-        <w:tabs>
-[...39 lines deleted...]
-    <w:p w14:paraId="5061E613" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t xml:space="preserve">Pour la sous-traitance scientifique de partie(s) d’étude ainsi que la nature des parties sous-traitées </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B7D593" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:pStyle w:val="Pucenumrique"/>
-      </w:pPr>
-[...33 lines deleted...]
-        <w:t>Comment les membres du personnel dont l’état de santé peut influer sur l’étude sont exclus des opérations où leur intervention pourrait nuire à l’étude ? Cela est-il documenté ?</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Pour la sous-traitance d’autres services : gestion des conditions d’environnement des installations, gestion des déchets, systèmes de protection de l’installation d’essais, maintenance des appareils, fournisseur de système d’essai, archives…</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF373B" w14:paraId="68EE359F" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00C60C0A" w14:paraId="39BFC43C" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="473C21EC" w14:textId="77777777" w:rsidR="00CF373B" w:rsidRDefault="00CF373B" w:rsidP="00C956EE">
+          <w:p w14:paraId="45892791" w14:textId="77777777" w:rsidR="00C60C0A" w:rsidRDefault="00C60C0A" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="158BFB44" w14:textId="77777777" w:rsidR="00765E7B" w:rsidRDefault="00765E7B" w:rsidP="00765E7B">
-[...31 lines deleted...]
-    <w:p w14:paraId="633C7D4F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="0CD8147B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc300903613"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Etudes effectuées</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="58966EA0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="22A026E1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+        <w:t>Essais de sécurité non cliniques devant être réalisés selon les BPL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1884BBD1" w14:textId="1B34F094" w:rsidR="009312A7" w:rsidRPr="00576444" w:rsidRDefault="009312A7" w:rsidP="00576444">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:i/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Pucenumrique"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Joindre en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C79EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le schéma directeur des études ou un extrait / </w:t>
+      </w:r>
+      <w:r w:rsidR="004802BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>compilation</w:t>
+      </w:r>
+      <w:r w:rsidR="002C79EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> détaillant les études réalisées depuis l’inspection précédente</w:t>
+      </w:r>
+      <w:r w:rsidR="004802BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3725F7B3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Pucenumrique"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Etudes non réglementaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469C5F66" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7804AFEE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="63"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Si le personnel d’encadrement est impliqué</w:t>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Comment elles s’inscrivent dans la planification globale des activités de l’installation / du site d’essais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DE4288" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si elles sont réalisées en suivant les exigences d’un référentiel qualité et préciser lequel le cas échéant</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C60C0A" w14:paraId="51684DEA" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00C60C0A" w14:paraId="01905C3F" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="670F4F76" w14:textId="77777777" w:rsidR="00C60C0A" w:rsidRDefault="00C60C0A" w:rsidP="00C956EE">
+          <w:p w14:paraId="77AB4C05" w14:textId="77777777" w:rsidR="00C60C0A" w:rsidRDefault="00C60C0A" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2981E100" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...9 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="26A4C6DF" w14:textId="77777777" w:rsidR="00AD520E" w:rsidRDefault="00AD520E" w:rsidP="00AD520E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009312A7">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EED225" w14:textId="77777777" w:rsidR="00AD520E" w:rsidRDefault="00AD520E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="Pucenumrique"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2F9D41" w14:textId="5B883890" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Pucenumrique"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Evaluation du volume de travaux entrepris par l'installation d’essais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB07B37" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2073BF97" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="65"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Pour la sous-traitance d’autres services : gestion des conditions d’environnement des installations, gestion des déchets, systèmes de protection de l’installation d’essais, maintenance des appareils, fournisseur de système d’essai, archives…</w:t>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les méthodes d'évaluation de la charge de travail du personnel et présenter succinctement le système de planification des études</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1389D472" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Comment ce système tient compte de la disponibilité en ressources humaines, en installations, en équipements et en matériels appropriés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A7C74F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des documents représentatifs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>peuvent être joints en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C60C0A" w14:paraId="5385BC58" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00E668C4" w14:paraId="2776EF09" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09CE89B6" w14:textId="77777777" w:rsidR="00C60C0A" w:rsidRDefault="00C60C0A" w:rsidP="00C956EE">
+          <w:p w14:paraId="2495F223" w14:textId="77777777" w:rsidR="00E668C4" w:rsidRDefault="00E668C4" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C9762C5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...9 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="2FD8BFAE" w14:textId="77777777" w:rsidR="00AD520E" w:rsidRDefault="00AD520E" w:rsidP="009312A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2CF39B" w14:textId="23B347DD" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="66B5017F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Toc300903619"/>
+    </w:p>
+    <w:p w14:paraId="368A6171" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">PROGRAMME D'ASSURANCE DE LA QUALITE </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="75C907AF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc300903620"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Service AQ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="3C38CA66" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Essais de sécurité non cliniques devant être réalisés selon les BPL</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Effectif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B96E6A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...386 lines deleted...]
-        <w:t>Si elles sont réalisées en suivant les exigences d’un référentiel qualité et préciser lequel le cas échéant</w:t>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Préciser le nombre de personnes impliquées dans le programme ainsi que le ratio personnel AQ/effectif BPL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C60C0A" w14:paraId="6F94B2DF" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="0055499C" w14:paraId="34F1DE7A" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3690E457" w14:textId="77777777" w:rsidR="00C60C0A" w:rsidRDefault="00C60C0A" w:rsidP="00C956EE">
+          <w:p w14:paraId="09CDBDAA" w14:textId="77777777" w:rsidR="0055499C" w:rsidRDefault="0055499C" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="369F09FA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3DF0BF3E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Evaluation du volume de travaux entrepris par l'installation d’essais</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="752FA453" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+        <w:t>Nom, adresse d'exercice (si différente de celle de l'installation/site d’essais) et qualifications :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E58DF4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="283"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="3FC00927" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Du responsable AQ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C83C114" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="283"/>
-[...51 lines deleted...]
-        <w:t>.</w:t>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Du remplaçant du responsable AQ le cas échéant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0592E447" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Du personnel placé sous la direction du responsable AQ le cas échéant (en particulier des auditeurs internes)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E668C4" w14:paraId="34AFE03F" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="0055499C" w14:paraId="55984518" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F518032" w14:textId="77777777" w:rsidR="00E668C4" w:rsidRDefault="00E668C4" w:rsidP="00C956EE">
+          <w:p w14:paraId="6F4C1A42" w14:textId="77777777" w:rsidR="0055499C" w:rsidRDefault="0055499C" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A3AA1CF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="4D9F91F2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Evaluation du nombre d’études (BPL / non BPL) réalisées par an par l’installation / le site d’essais</w:t>
-[...66 lines deleted...]
-        <w:t>Comment sont identifiées les études (BPL / non BPL) interrompues</w:t>
+        <w:t>Description des tâches (définitions de fonction) du responsable de l'assurance de la qualité et du personnel placé sous sa responsabilité</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E668C4" w14:paraId="17EF8156" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="0055499C" w14:paraId="33B3D629" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746669A3" w14:textId="77777777" w:rsidR="00E668C4" w:rsidRDefault="00E668C4" w:rsidP="00C956EE">
+          <w:p w14:paraId="7DAEBDC9" w14:textId="77777777" w:rsidR="0055499C" w:rsidRDefault="0055499C" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A41821A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
-[...86 lines deleted...]
-    <w:p w14:paraId="35C06520" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="152BAC67" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Effectif</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>Formation des personnels de l’AQ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4781A629" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...12 lines deleted...]
-        <w:t>Préciser le nombre de personnes impliquées dans le programme ainsi que le ratio personnel AQ/effectif BPL</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D05C51" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="67"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>La formation des personnels de l’AQ y compris au référentiel BPL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B727F11" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="67"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L’expérience acquise pour les méthodes d’essai objet des études BPL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0055499C" w14:paraId="3864F2DF" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00046B82" w14:paraId="7226C585" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28B16463" w14:textId="77777777" w:rsidR="0055499C" w:rsidRDefault="0055499C" w:rsidP="00C956EE">
+          <w:p w14:paraId="7281A1BD" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="00046B82" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13C624BD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="547474E1" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="00046B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc300903621"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B4B56E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Organisation du service AQ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="39A100B2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Nom, adresse d'exercice (si différente de celle de l'installation/site d’essais) et qualifications :</w:t>
-[...74 lines deleted...]
-        <w:t>Du personnel placé sous la direction du responsable AQ le cas échéant (en particulier des auditeurs internes)</w:t>
+        <w:t>Documentation attestant de l’existence d’un programme AQ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A48E4B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Exemples : existence de modes opératoires normalisés (MON), grilles d’inspections, modèles de rapports d’inspection, manuel(s) qualité, etc.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0055499C" w14:paraId="3A7C2475" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="001A2A4F" w14:paraId="6A2969F0" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B68B1DC" w14:textId="77777777" w:rsidR="0055499C" w:rsidRDefault="0055499C" w:rsidP="00C956EE">
+          <w:p w14:paraId="73F3C715" w14:textId="77777777" w:rsidR="001A2A4F" w:rsidRDefault="001A2A4F" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="478F66AF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="51D1F906" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Description des tâches (définitions de fonction) du responsable de l'assurance de la qualité et du personnel placé sous sa responsabilité</w:t>
+        <w:t>Indépendance du service par rapport au personnel participant aux études</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4B370A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038B6F00" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les modalités de désignation des personnes du service AQ par la direction de l’installation / du site d’essais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172E09ED" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les liens avec la direction de l’installation / du site d’essais, ainsi que tout lien de dépendance fonctionnelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3F820B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si le service est totalement indépendant par rapport au déroulement des études BPL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0055499C" w14:paraId="6C02FCD1" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="001A2A4F" w14:paraId="6567154F" w14:textId="77777777" w:rsidTr="00C956EE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63631AAB" w14:textId="77777777" w:rsidR="0055499C" w:rsidRDefault="0055499C" w:rsidP="00C956EE">
+          <w:p w14:paraId="0B6CBBA3" w14:textId="77777777" w:rsidR="001A2A4F" w:rsidRDefault="001A2A4F" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49A9D0F1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3EA96146" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Formation des personnels de l’AQ</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="12C18080" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009A73A0">
+        <w:t>Calendrier et fréquence des inspections (études, installation, procédés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030591A6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246B64E6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="07B15145" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>La formation des personnels de l’AQ y compris au référentiel BPL</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="470AA073" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+        <w:t>Comment l’AQ s’assure que les plans d’étude et les MON adaptés ont été mis à disposition du personnel et que ces documents sont respectés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38876DE1" w14:textId="6BD4C5EF" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>L’expérience acquise pour les méthodes d’essai objet des études BPL</w:t>
+        <w:t>Les modes de vérification lors de la réalisation pratique de l’étude</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8F28D8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les modalités d’examen des rapports finaux (conformité au plan d’étude et reflet des données brutes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151EC867" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les modes de vérification de la qualité des tâches courantes de l’installation / du site d’essais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FADA67" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les dispositions prévues pour assurer les vérifications d'études dont la durée est si brève qu'il est impossible de vérifier chacune d'entre elles, le cas échéant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A998A18" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S’il est prévu d’annoncer, ou non, aux personnels concernés la réalisation des inspections</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00046B82" w14:paraId="6A7FAD63" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="00047BE9" w14:paraId="2309F40C" w14:textId="77777777" w:rsidTr="009A73A0">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10912" w:type="dxa"/>
+            <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBA2DE5" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="00046B82" w:rsidP="00C956EE">
+          <w:p w14:paraId="5F538B0A" w14:textId="77777777" w:rsidR="00047BE9" w:rsidRDefault="00047BE9" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F2BB144" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="00046B82">
+    <w:p w14:paraId="4FE43C09" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc300903621"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3C52AD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...27 lines deleted...]
-    <w:p w14:paraId="473C6993" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="01E010A5" w14:textId="6F32D981" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Documentation attestant de l’existence d’un programme AQ</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Phases critiques d’une étude</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEB4896" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Exemples : existence de modes opératoires normalisés (MON), grilles d’inspections, modèles de rapports d’inspection, manuel(s) qualité, etc.</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4C5046" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la notion de « phase critique » est formellement définie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B07D96" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le mode de sélection des phases critiques à inspecter, ainsi que le responsable de ce choix</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A2A4F" w14:paraId="52DA0545" w14:textId="77777777" w:rsidTr="00C956EE">
+      <w:tr w:rsidR="001A2A4F" w14:paraId="783BF547" w14:textId="77777777" w:rsidTr="00B1668A">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F02C24" w14:textId="77777777" w:rsidR="001A2A4F" w:rsidRDefault="001A2A4F" w:rsidP="00C956EE">
+          <w:p w14:paraId="6BCED12F" w14:textId="77777777" w:rsidR="001A2A4F" w:rsidRDefault="001A2A4F" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1108F7A5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="2F3D92B7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Indépendance du service par rapport au personnel participant aux études</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Dispositions pour assurer les activités d’inspections </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68323BF0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser :</w:t>
-[...71 lines deleted...]
-        <w:t>Si le service est totalement indépendant par rapport au déroulement des études BPL</w:t>
+        <w:t>Exemples : plan chronologique des études (schéma directeur), MON utilisés pour la vérification des études, des installations et des procédés, disponibilité du plan de l'étude à vérifier et de ses amendements éventuels, procédures et MON AQ applicables à la vérification du rapport final, etc.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A2A4F" w14:paraId="79501F05" w14:textId="77777777" w:rsidTr="00C956EE">
-[...453 lines deleted...]
-      <w:tr w:rsidR="001A2A4F" w14:paraId="642F6F7A" w14:textId="77777777" w:rsidTr="00B1668A">
+      <w:tr w:rsidR="001A2A4F" w14:paraId="26FFA500" w14:textId="77777777" w:rsidTr="00B1668A">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6348353E" w14:textId="77777777" w:rsidR="001A2A4F" w:rsidRDefault="001A2A4F" w:rsidP="00C956EE">
+          <w:p w14:paraId="6A324EA3" w14:textId="77777777" w:rsidR="001A2A4F" w:rsidRDefault="001A2A4F" w:rsidP="00C956EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="_Hlk86069928"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="20"/>
-    <w:p w14:paraId="0AD48100" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3869A60D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Comptes-rendus d'inspection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1565A323" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+    <w:p w14:paraId="48140B47" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773029C9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="4401725E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>S’il existe un compte-rendu écrit pour chaque inspection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC00D71" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="068D563F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Les destinataires de ces comptes-rendus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD060A0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="7732570C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Le mode de conservation des comptes- rendus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241792EC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="61424EFC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>A quel moment ils sont envoyés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376C3570" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+    <w:p w14:paraId="47DCFB7A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Un modèle de compte-rendu d’inspection </w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>peut être joint en annexe</w:t>
       </w:r>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00816E4B" w14:paraId="495B8E01" w14:textId="77777777" w:rsidTr="00B1668A">
+      <w:tr w:rsidR="00816E4B" w14:paraId="6D9168CB" w14:textId="77777777" w:rsidTr="00B1668A">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4ACB06" w14:textId="77777777" w:rsidR="00816E4B" w:rsidRDefault="00816E4B" w:rsidP="009A73A0">
+          <w:p w14:paraId="03A860AC" w14:textId="77777777" w:rsidR="00816E4B" w:rsidRDefault="00816E4B" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58639A9F" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A">
+    <w:p w14:paraId="7E6E2A6E" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002FB2F0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="635EB35F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Suivi des inspections </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F04740" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
+    <w:p w14:paraId="431435A1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00827D7A">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEA4694" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="795A2D76" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Comment est formalisée la prise de connaissance des résultats des inspections par la DIE et le DE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A28C4F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="138F0F1E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Les mesures prises lorsque des événements de nature à altérer la qualité ou l’intégrité de l’étude sont constatés (notification à la DIE et au DE, suivi des actions)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00816E4B" w14:paraId="4332A772" w14:textId="77777777" w:rsidTr="00B1668A">
+      <w:tr w:rsidR="00816E4B" w14:paraId="2762EE9A" w14:textId="77777777" w:rsidTr="00B1668A">
         <w:trPr>
           <w:trHeight w:val="1304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50ED85CB" w14:textId="77777777" w:rsidR="00816E4B" w:rsidRDefault="00816E4B" w:rsidP="009A73A0">
+          <w:p w14:paraId="7243A020" w14:textId="77777777" w:rsidR="00816E4B" w:rsidRDefault="00816E4B" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="094E8D12" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="196850E8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Etudes multisites</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2586980C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+    <w:p w14:paraId="51F48848" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3783DA27" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="2D1D0E3F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Le mode d’interaction entre le coordinateur AQ et les personnels AQ des sites d’essais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5854E32E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="4EB8436E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Si le mode de communication est défini et documenté avant le début de l’étude (pour les personnels AQ mais aussi tous les intervenants de l’étude)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9C53D2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="0DFFA3D0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Dans le cas où l’installation intervient en tant que site d’essais, préciser les délais de transmission des résultats d’inspections de l’AQ « site » vers le DSE, le DE, le coordinateur AQ, la DIE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00047BE9" w14:paraId="4355CD69" w14:textId="77777777" w:rsidTr="00B1668A">
+      <w:tr w:rsidR="00047BE9" w14:paraId="5317EFF3" w14:textId="77777777" w:rsidTr="00B1668A">
         <w:trPr>
           <w:trHeight w:val="1304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47487FA6" w14:textId="77777777" w:rsidR="00047BE9" w:rsidRDefault="00047BE9" w:rsidP="009A73A0">
+          <w:p w14:paraId="233C15AA" w14:textId="77777777" w:rsidR="00047BE9" w:rsidRDefault="00047BE9" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DB60145" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="585D2B45" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Attestation AQ figurant dans le rapport final</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5BA2E2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="002454CA">
+    <w:p w14:paraId="0951E8C9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="002454CA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser la forme (trame ou document type), le contenu, les signataires.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00047BE9" w14:paraId="6497116A" w14:textId="77777777" w:rsidTr="009A73A0">
+      <w:tr w:rsidR="00047BE9" w14:paraId="36F865BB" w14:textId="77777777" w:rsidTr="009A73A0">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0884AABF" w14:textId="77777777" w:rsidR="00047BE9" w:rsidRDefault="00047BE9" w:rsidP="009A73A0">
+          <w:p w14:paraId="265C1E05" w14:textId="77777777" w:rsidR="00047BE9" w:rsidRDefault="00047BE9" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1283F9E9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...62 lines deleted...]
-    <w:p w14:paraId="4BDDE297" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="002454CA">
+    <w:p w14:paraId="6E2B7438" w14:textId="0B71400A" w:rsidR="00006EBE" w:rsidRPr="003876F6" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C84B4A">
+        <w:t>Autre</w:t>
+      </w:r>
+      <w:r w:rsidR="00680A94">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C84B4A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00680A94">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C84B4A">
+        <w:t xml:space="preserve"> rôle</w:t>
+      </w:r>
+      <w:r w:rsidR="00680A94">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C84B4A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00680A94">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C84B4A">
+        <w:t xml:space="preserve"> de l'AQ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705CB19C" w14:textId="1298EA07" w:rsidR="009312A7" w:rsidRPr="0018009E" w:rsidRDefault="003876F6" w:rsidP="0018009E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009312A7">
-[...5 lines deleted...]
-        <w:t>Préciser notamment si des audits sont prévus</w:t>
+      <w:bookmarkStart w:id="21" w:name="_Toc300903622"/>
+      <w:r w:rsidRPr="0018009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par exemple : </w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="0018009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rôle de l'AQ avec les fournisseurs (y compris de systèmes informatisés) et prestataires de services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="00885B9C" w:rsidRPr="0018009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="0018009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gestion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MON…</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00047BE9" w14:paraId="39684BA6" w14:textId="77777777" w:rsidTr="009A73A0">
+      <w:tr w:rsidR="00047BE9" w14:paraId="3F6C5FAB" w14:textId="77777777" w:rsidTr="005331CE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10846" w:type="dxa"/>
+            <w:tcW w:w="10620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4A8F4D" w14:textId="77777777" w:rsidR="00047BE9" w:rsidRDefault="00047BE9" w:rsidP="009A73A0">
+          <w:p w14:paraId="1030E921" w14:textId="77777777" w:rsidR="00047BE9" w:rsidRDefault="00047BE9" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="712AEE80" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="1322FD4A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc300903614"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>INSTALLATIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="405BC0D9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Toc300903615"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Dimensions et agencement de l'installation / du site d’essais</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="1B020AD1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc300903623"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>Plan de situation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3865C06E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00491DB3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser si les MON de l’AQ ont une gestion spécifique</w:t>
+        <w:t>Préciser le(s) moyen(s) d’accès (transport) à l’installation / au site d’essais et les coordonnées GPS (si nécessaire)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329400E5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00491DB3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Joindre en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le plan d’accès permettant aux inspecteurs de localiser et d’atteindre l’installation / le site d’essais</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00047BE9" w14:paraId="5FD38487" w14:textId="77777777" w:rsidTr="009A73A0">
+      <w:tr w:rsidR="00E64AAB" w14:paraId="76679C55" w14:textId="77777777" w:rsidTr="00B1668A">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0EBF73" w14:textId="77777777" w:rsidR="00047BE9" w:rsidRDefault="00047BE9" w:rsidP="009A73A0">
+          <w:p w14:paraId="72F32F39" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50902282" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="7FE5682E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Autres rôles de l’AQ</w:t>
+        <w:t>Plan des locaux principaux et des locaux annexes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDA9DEE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00491DB3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note : On entend par « locaux annexes » les locaux d’entretien, chaufferie, laverie, ateliers, groupe électrogène…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E9789F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00491DB3">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Joindre en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le plan des locaux principaux. Il montre qu’une séparation suffisante entre les différentes activités est assurée, pour que les activités d’une étude ne puissent être confondues avec celles d’une autre, de même qu’entre les systèmes d’essai et les activités sur des substances ou des organismes connus comme étant (ou suspectés d’être) dangereux pour la santé des personnes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC53856" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00491DB3">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Si plusieurs sites, joindre un plan par site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0F2D83" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Locaux spécifiques pour la manipulation des microorganismes et activités correspondantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2451AE38" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00491DB3">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préciser : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C955396" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les personnes désignées comme responsables de la maintenance de ces locaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B49901" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les niveaux de confinement (L1, L2, L3, L4 ; locaux dédiés aux activités…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265E8A6A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les procédures et contrôles d’accès</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0D030" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les conditions de maintenance, entretien et sécurité (contrôles particulaires, microbiens, de la ventilation, du traitement de l’air, de la température, de la pression, de l’humidité relative…)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E64AAB" w14:paraId="4A29D6ED" w14:textId="77777777" w:rsidTr="009A73A0">
+      <w:tr w:rsidR="00E64AAB" w14:paraId="0985A86C" w14:textId="77777777" w:rsidTr="00B1668A">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="186F8673" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="24" w:name="_Hlk86312368"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="24"/>
+    </w:tbl>
+    <w:p w14:paraId="679AE503" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C50A39E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Installations particulières pour le stockage et la manipulation des gaz, des produits dangereux, des produits inflammables, des radioéléments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA1C414" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="002454CA">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EC31BE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lesquels de ces aménagements sont nécessaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543D373D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le nom de la (des) personne(s) compétente(s) pour la manipulation de produits radiomarqués</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="142" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10620"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E64AAB" w14:paraId="170CC848" w14:textId="77777777" w:rsidTr="009A73A0">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4488AB8B" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
+          <w:p w14:paraId="4B7D0A9B" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42271D5C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
-[...94 lines deleted...]
-    <w:p w14:paraId="343E3B24" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="606C422E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Plan de situation</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t>Modes d'accès aux différentes parties de l'installation / du site d’essais pour le personnel administratif, le personnel d'expérimentation, les visiteurs, les fournisseurs, les services d'entretien</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3433B840" w14:textId="19806302" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="002454CA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser le(s) moyen(s) d’accès (transport) à l’installation / au site d’essais et les coordonnées GPS (si nécessaire)</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> le plan d’accès permettant aux inspecteurs de localiser et d’atteindre l’installation / le site d’essais</w:t>
+        <w:t xml:space="preserve">Préciser le mode d’accès pour l'entrée sur le site et les laboratoires spécifiques éventuels. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E64AAB" w14:paraId="52EE5DA2" w14:textId="77777777" w:rsidTr="00B1668A">
+      <w:tr w:rsidR="00E64AAB" w14:paraId="3AC9E505" w14:textId="77777777" w:rsidTr="009A73A0">
         <w:trPr>
-          <w:trHeight w:val="1417"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E92059E" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
+          <w:p w14:paraId="3F304B6A" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D8AE486" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="6E63BD8A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Plan des locaux principaux et des locaux annexes</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="746DA5E5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00491DB3">
+        <w:t>Lieux de réception / expédition des systèmes d'essai, du matériel, des éléments d'essai et de référence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036B5757" w14:textId="34233B37" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="002454CA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Note : On entend par « locaux annexes » les locaux d’entretien, chaufferie, laverie, ateliers, groupe électrogène…</w:t>
-[...193 lines deleted...]
-        <w:t>Les conditions de maintenance, entretien et sécurité (contrôles particulaires, microbiens, de la ventilation, du traitement de l’air, de la température, de la pression, de l’humidité relative…)</w:t>
+        <w:t>Ce point peut être spécifié sur le plan des locaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00E836B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E64AAB" w14:paraId="1A69CE66" w14:textId="77777777" w:rsidTr="00B1668A">
-[...148 lines deleted...]
-      <w:tr w:rsidR="00E64AAB" w14:paraId="557424A6" w14:textId="77777777" w:rsidTr="009A73A0">
+      <w:tr w:rsidR="00E64AAB" w14:paraId="1BC37D45" w14:textId="77777777" w:rsidTr="009A73A0">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="036BB10E" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
+          <w:p w14:paraId="48024FFD" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63AEE7D8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="35A98A2C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc300903616"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Systèmes de protection de l'installation / du site d’essais</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="4426861D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="002454CA">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F3CEFE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:tabs>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">Préciser le mode d’accès pour l'entrée sur le site et les laboratoires spécifiques éventuels. Les modes d'entrée dans les zones importantes sont décrits au § 3.3 : « Mode d’accès aux zones importantes et contrôles ». </w:t>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mode de contrôle d'entrée des personnes étrangères à l'installation / au site d’essais </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6858B28C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les systèmes de protection utilisés contre les risques d'incendie, d'inondation, les systèmes de lutte contre les ravageurs (rongeurs sauvages, insectes...)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E64AAB" w14:paraId="69629FDF" w14:textId="77777777" w:rsidTr="009A73A0">
+      <w:tr w:rsidR="00E64AAB" w14:paraId="3832EE6F" w14:textId="77777777" w:rsidTr="009A73A0">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F38996B" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
+          <w:p w14:paraId="2DC6A19E" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="079C0D8D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="2134534D" w14:textId="77777777" w:rsidR="001D2AE4" w:rsidRDefault="001D2AE4" w:rsidP="001D2AE4">
+      <w:bookmarkStart w:id="26" w:name="_Toc300903617"/>
+    </w:p>
+    <w:p w14:paraId="2C987E7A" w14:textId="77777777" w:rsidR="001D2AE4" w:rsidRDefault="001D2AE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F1EF78" w14:textId="6F6C662B" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Surveillance des conditions d'environnement dans les zones importantes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="207C8B96" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note : On entend par « zones importantes » :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6503CDC9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> salles ou aires réservées aux systèmes d'essai (animalerie, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFA7F1F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lieux de stockage et de manipulation des éléments d'essai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEB9FB3" w14:textId="27AA88B4" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secteurs de laboratoire (analyse, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035A9542" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>salles</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informatiques, salles d’archives, aires de stockage des déchets… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451CC8F0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Lieux de réception / expédition des systèmes d'essai, du matériel, des éléments d'essai et de référence</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>Conditions de conservation des systèmes d'essai, des éléments d’essai et de référence, des archives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C556F5B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Ce point peut être spécifié sur le plan des locaux</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749E03E5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les systèmes de production, de traitement, de régulation et de maintenance des paramètres d’environnement des salles, locaux ou aires d’hébergement / de confinement des systèmes d’essai, des zones de stockage / d’archivage des éléments d’essai et de référence et des matériels. Des documents représentatifs peuvent être donnés en annexe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D08628C" w14:textId="0B2CFE67" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si la régulation et la maintenance sont centralisées et les personnes désignées comme responsables de leur gestion</w:t>
+      </w:r>
+      <w:r w:rsidR="00280AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B98686" w14:textId="50585000" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si la régulation et la maintenance sont informatisées et le cas échéant les personnes désignées comme responsables de leur gestion informatique, si les systèmes impliqués ont été validés, si cette validation est documentée</w:t>
+      </w:r>
+      <w:r w:rsidR="00280AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696AB1A5" w14:textId="532ABC82" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les secteurs concernés par la climatisation (salles d’hébergement, laboratoires particuliers…)</w:t>
+      </w:r>
+      <w:r w:rsidR="00280AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2E0798" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si les chambres froides sont équipées de systèmes d'enregistrement, de contrôle et de maintenance de la température. Préciser le type et la fréquence des mesures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E62757" w14:textId="21B45B12" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la localisation des congélateurs, réfrigérateurs </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96117">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>prend en compte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la production de chaleur qu’ils entraînent</w:t>
+      </w:r>
+      <w:r w:rsidR="00280AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7FF544" w14:textId="33938524" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si des dispositifs de stockage à très basse température (par exemple azote liquide) sont utilisés</w:t>
+      </w:r>
+      <w:r w:rsidR="00610DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00121662">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00121662">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oui, précise</w:t>
+      </w:r>
+      <w:r w:rsidR="00610DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les modalités de contrôles du niveau d’azote des conteneurs cryogéniques (responsable, alarmes…), </w:t>
+      </w:r>
+      <w:r w:rsidR="00610DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>systèmes d’aération du local de stockage</w:t>
+      </w:r>
+      <w:r w:rsidR="00280AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F1288A" w14:textId="4745B059" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S’il existe un(des) système(s) d’alarme pour tous ces dispositifs</w:t>
+      </w:r>
+      <w:r w:rsidR="00413194">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Si oui,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quelles sont les procédures appliquées en cas de déclenchement d’une alarme. Notamment, si les alarmes se déclenchent en dehors des heures ouvrées, </w:t>
+      </w:r>
+      <w:r w:rsidR="00413194">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>préciser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les modalités d’intervention, les droits / responsabilités du service de garde</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAD1345" w14:textId="0E86735C" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S’il y a des systèmes de secours (onduleurs, groupe électrogène, chambres froides de secours...)</w:t>
+      </w:r>
+      <w:r w:rsidR="00280AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Si oui,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00280AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>préciser</w:t>
+      </w:r>
+      <w:r w:rsidR="00280AC0" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>leur fréquence de contrôle</w:t>
+      </w:r>
+      <w:r w:rsidR="00280AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E64AAB" w14:paraId="0DB18246" w14:textId="77777777" w:rsidTr="009A73A0">
+      <w:tr w:rsidR="00B1668A" w14:paraId="7C621F90" w14:textId="77777777" w:rsidTr="00B1668A">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10846" w:type="dxa"/>
+            <w:tcW w:w="10620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB018BA" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
+          <w:p w14:paraId="40C90F70" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DDF5DB7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...46 lines deleted...]
-    <w:p w14:paraId="06DBF86D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+    <w:p w14:paraId="5A420C72" w14:textId="7F15D179" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Méthodes d'entretien général des locaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E46721" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note : L'entretien particulier des salles ou aires d'hébergement des systèmes d'essai, des laboratoires ou des matériels spécifiques est précisé dans les paragraphes correspondants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F551E2C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B1668A">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F737F3B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le mode de contrôle d'entrée des personnes étrangères à l'installation / au site d’essais </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FD62E30" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+        <w:t>Si le personnel d’entretien général fait partie de l’installation / du site d’essais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE50761" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="25"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les systèmes de protection utilisés contre les risques d'incendie, d'inondation, les systèmes de lutte contre les ravageurs (rongeurs sauvages, insectes...)</w:t>
+        <w:t>Si une société de services extérieure en a la charge. Dans ce cas, préciser s’il y a des clauses de confidentialité avec ce personnel extérieur</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E64AAB" w14:paraId="79AEEEA8" w14:textId="77777777" w:rsidTr="009A73A0">
+      <w:tr w:rsidR="00B1668A" w14:paraId="6C09DF23" w14:textId="77777777" w:rsidTr="000F7EB5">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B6B0F2" w14:textId="77777777" w:rsidR="00E64AAB" w:rsidRDefault="00E64AAB" w:rsidP="009A73A0">
+          <w:p w14:paraId="4958BAFA" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47068C75" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...24 lines deleted...]
-        <w:t>Surveillance des conditions d'environnement dans les zones importantes</w:t>
+    <w:p w14:paraId="51C22525" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc300903618"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Elimination des déchets</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="61472DDB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
-[...117 lines deleted...]
-    <w:p w14:paraId="417A455B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="2017D7C8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Conditions de conservation des systèmes d'essai, des éléments d’essai et de référence, des archives</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Mode d'élimination des déchets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBDD73E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser :</w:t>
-[...215 lines deleted...]
-        <w:t>S’il y a des systèmes de secours (onduleurs, groupe électrogène, chambres froides de secours...) et leur fréquence de contrôle le cas échéant</w:t>
+        <w:t>A détailler selon le type de déchets : déchets « ménagers » (matériel non souillé, papier...), solvants (acides, bases), déchets biologiques (carcasses, organes, échantillons sanguins, urinaires, cellulaires...), déchets radioactifs, autres</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="58D51B98" w14:textId="77777777" w:rsidTr="00B1668A">
+      <w:tr w:rsidR="00B1668A" w14:paraId="555AEF10" w14:textId="77777777" w:rsidTr="000F7EB5">
         <w:trPr>
-          <w:trHeight w:val="1417"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10620" w:type="dxa"/>
+            <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33622FEB" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="06F73939" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02906C2A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="1C920ADD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t>Services extérieurs sous contrat (collecte, incinération, retraitement...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B76FCB" w14:textId="7A54A0F4" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser les éventuelles autorisations et/ou restrictions d’accès et autres mouvements</w:t>
+        <w:t>Préciser comment l’installation / le site d’essais s’assure que les déchets ont effectivement été éliminés et s’il y a un retour documenté de l’élimination effectivement réalisée selon les règles en vigueur pour les différents types de déchet</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE359B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="1F67F05B" w14:textId="77777777" w:rsidTr="000F7EB5">
+      <w:tr w:rsidR="00B1668A" w14:paraId="603E7BC6" w14:textId="77777777" w:rsidTr="000F7EB5">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDB1956" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="7D48785D" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="717C8D20" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="414AFB69" w14:textId="77777777" w:rsidR="001D2AE4" w:rsidRDefault="001D2AE4" w:rsidP="001D2AE4">
+      <w:bookmarkStart w:id="28" w:name="_Toc300903638"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc300903624"/>
+    </w:p>
+    <w:p w14:paraId="195C0CA4" w14:textId="77777777" w:rsidR="001D2AE4" w:rsidRDefault="001D2AE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581F3BA9" w14:textId="749BD58A" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>APPAREILS, MATERIELS ET REACTIFS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="4140AF57" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc300903639"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Appareils</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="69937A7D" w14:textId="722CB7FC" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Méthodes d'entretien général des locaux</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>Types d'appareil et leur localisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CEFE1A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Note : L'entretien particulier des salles ou aires d'hébergement des systèmes d'essai, des laboratoires ou des matériels spécifiques est précisé dans les paragraphes correspondants.</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E335DC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+    <w:p w14:paraId="74F70C79" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Si le personnel d’entretien général fait partie de l’installation / du site d’essais</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72961FCC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+        <w:t>La(les) personne(s) désignée(s) comme responsable(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A686C7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Si une société de services extérieure en a la charge. Dans ce cas, préciser s’il y a des clauses de confidentialité avec ce personnel extérieur</w:t>
+        <w:t>S’il existe une liste des appareils et leur localisation, ainsi que la fréquence d’actualisation de cette liste</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="5BDC37F4" w14:textId="77777777" w:rsidTr="000F7EB5">
+      <w:tr w:rsidR="00B1668A" w14:paraId="1EF0313C" w14:textId="77777777" w:rsidTr="003D4D05">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="044EBE03" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="438D4DD8" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A5B74B1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...27 lines deleted...]
-    <w:p w14:paraId="1198771B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="7F9D957F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Mode d'élimination des déchets</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="211E0141" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+        <w:t>Gestion de la métrologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7D2D02" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003D4D05">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>A détailler selon le type de déchets : déchets « ménagers » (matériel non souillé, papier...), solvants (acides, bases), déchets biologiques (carcasses, organes, échantillons sanguins, urinaires, cellulaires...), déchets radioactifs, autres</w:t>
+        <w:t>Préciser la personne responsable de la coordination de la métrologie sur le site (programme d’entretien, d’étalonnage, raccordement aux étalons nationaux / internationaux, etc.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="31316D06" w14:textId="77777777" w:rsidTr="000F7EB5">
+      <w:tr w:rsidR="00B1668A" w14:paraId="390281D3" w14:textId="77777777" w:rsidTr="003D4D05">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1722E82B" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="6C3499F0" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="503049E2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="303B5C63" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Services extérieurs sous contrat (collecte, incinération, retraitement...)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>MON ou modalités d'utilisation, d’entretien et de maintenance, d’étalonnage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7054088B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003D4D05">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser comment l’installation / le site d’essais s’assure que les déchets ont effectivement été éliminés et s’il y a un retour documenté de l’élimination effectivement réalisée selon les règles en vigueur pour les différents types de déchets</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306729CB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003D4D05">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Comment sont identifiés les appareils en panne ou hors-service et les actions entreprises dans ce cas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BB1263" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003D4D05">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si les appareils sont raccordés aux étalons nationaux / internationaux</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="2D9297BE" w14:textId="77777777" w:rsidTr="000F7EB5">
+      <w:tr w:rsidR="00B1668A" w14:paraId="284C1FF7" w14:textId="77777777" w:rsidTr="003D4D05">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DAE94E2" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="23BD17F0" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BD40E64" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...67 lines deleted...]
-    <w:p w14:paraId="42A5FE77" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="0B731A8B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Types d'appareils et leur localisation</w:t>
-[...72 lines deleted...]
-        <w:t>S’il existe une liste des appareils et leur localisation, ainsi que la fréquence d’actualisation de cette liste</w:t>
+        <w:t>Registres de fonctionnement des appareils (maintenance, caractérisation, étalonnage et qualification)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="595A5F89" w14:textId="77777777" w:rsidTr="003D4D05">
+      <w:tr w:rsidR="00B1668A" w14:paraId="4C0E9D4F" w14:textId="77777777" w:rsidTr="003D4D05">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27D96091" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="59CDED1F" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B0FE1D5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="362E46FA" w14:textId="77777777" w:rsidR="001D2AE4" w:rsidRDefault="001D2AE4" w:rsidP="001D2AE4">
+      <w:bookmarkStart w:id="31" w:name="_Toc300903640"/>
+    </w:p>
+    <w:p w14:paraId="62AF06CC" w14:textId="77777777" w:rsidR="001D2AE4" w:rsidRDefault="001D2AE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B5B62A" w14:textId="2865C122" w:rsidR="009312A7" w:rsidRPr="001D2AE4" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2AE4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Systèmes informatisés</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="411A5AA0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Gestion de la métrologie</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B57AB21" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003D4D05">
+        <w:t>Opérations informatisées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B137F26" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser la personne responsable de la coordination de la métrologie sur le site (programme d’entretien, d’étalonnage, raccordement aux étalons nationaux / internationaux, etc.)</w:t>
+        <w:t xml:space="preserve">Note : On entend par opérations informatisées les matériels, logiciels, procédures et personnels qui opèrent ensemble pour l’obtention, le transfert, le traitement, l’analyse, l’enregistrement et le report des données des études et de leur environnement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2601922C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Joindre en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la liste exhaustive des systèmes informatisés utilisés par l’installation / le site d’essais. Elle doit indiquer : l’utilité du système (acquisition, traitement ou report des données brutes), son statut de validation (non validé, validation en cours, validation partielle ou complète), la nature du support de stockage, la localisation du serveur d’hébergement. Un tableau synoptique de la configuration informatique existante dans l’installation / le site d’essais </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>peut être donné en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255172C2" w14:textId="2F07BAEE" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser si les systèmes informatisés sont indépendants et/ou s’ils sont en réseau</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA70E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="6AA5DB03" w14:textId="77777777" w:rsidTr="003D4D05">
+      <w:tr w:rsidR="00B1668A" w14:paraId="2D5E7FC6" w14:textId="77777777" w:rsidTr="00094A3A">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10846" w:type="dxa"/>
+            <w:tcW w:w="10620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4CE97A" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="40AC4EF9" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77CFFF4B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="1D589630" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>MON ou modalités d'utilisation, d’entretien et de maintenance, d’étalonnage</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0181CE18" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003D4D05">
+        <w:t>Contrôles de la fiabilité, de l'exactitude et de la validation des logiciels utilisés dans les études</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A867F4F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6BCC2D48" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003D4D05">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préciser : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CEEBAA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="12F216B3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003D4D05">
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>La méthodologie de validation des systèmes informatisés (validation prospective, validation rétrospective, analyse de risque, évaluation des fournisseurs, plan de validation – qualification d’installation, qualification opérationnelle, qualification de performance – scripts de tests, exécution des tests et résultats obtenus / résultats attendus, rapports de validation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5133BD29" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="6C5D937D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003D4D05">
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les responsabilités attribuées (administrateur, utilisateurs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ECB705" w14:textId="0834BB37" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:t>Si les appareils sont raccordés aux étalons nationaux / internationaux</w:t>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les rôles respectifs du directeur d’étude, de la direction de l’installation / du site d’essais, de l’assurance qualité </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="7E568D70" w14:textId="77777777" w:rsidTr="003D4D05">
+      <w:tr w:rsidR="00B1668A" w14:paraId="00DA6D2F" w14:textId="77777777" w:rsidTr="00094A3A">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF000AB" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="3C360E96" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="597D026A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="569B4BA3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Registres de fonctionnement des appareils (maintenance, caractérisation, étalonnage et qualification)</w:t>
+        <w:t>Moyens d'assurer la sécurité des saisies et des données stockées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB18276" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE6AA6F" w14:textId="4D133182" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comment est assurée la maîtrise des modifications apportées aux données obtenues sous forme d’entrée informatique (vérifications à rebours des interventions sur les données – « audit-trail », niveaux d’autorisation requis, administrateur(s) des </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>applications</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E251554" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>La nature de la donnée brute pour chaque système : donnée électronique ou donnée papier imprimée à partir du fichier informatique</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="446F01DE" w14:textId="77777777" w:rsidTr="003D4D05">
+      <w:tr w:rsidR="00B1668A" w14:paraId="6F65EF70" w14:textId="77777777" w:rsidTr="00094A3A">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD278BF" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="0FB0096A" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71A76A40" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...28 lines deleted...]
-    <w:p w14:paraId="3EA419D4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="349F83EA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Opérations informatisées</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>Modes de protection des systèmes informatisés (hardware) et des logiciels de sauvegarde des fichiers (software)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669474F5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00094A3A">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note : On entend par opérations informatisées les matériels, logiciels, procédures et personnels qui opèrent ensemble pour l’obtention, le transfert, le traitement, l’analyse, l’enregistrement et le report des données des études et de leur environnement. </w:t>
-[...67 lines deleted...]
-        <w:t>Préciser si les systèmes informatisés sont indépendants et/ou s’ils sont en réseau</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6857C9BF" w14:textId="149B5B4D" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00094A3A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si un(des) logiciel(s) spécifique(s) de protection (pare-feu, filtres, antivirus) est(sont) utilisé(s), ainsi que sa(leur) fréquence de mise à jour </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE39010" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00094A3A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les modalités de sauvegarde des fichiers informatiques : description, nature et statut de validation des transferts de données et des supports de sauvegarde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571A69F6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00094A3A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les modalités d’archivage des fichiers informatiques : nature et validation des supports d’archivage (principe et fréquence des contrôles effectués), modalités de relecture des données archivées, pérennité</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="08D003EE" w14:textId="77777777" w:rsidTr="00094A3A">
+      <w:tr w:rsidR="00B1668A" w14:paraId="19FC92FE" w14:textId="77777777" w:rsidTr="00094A3A">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10620" w:type="dxa"/>
+            <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="342EF73F" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="2B5FEC64" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F338559" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="099FEBE0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Contrôles de la fiabilité, de l'exactitude et de la validation des logiciels utilisés dans les études</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="668F7089" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
+        <w:t>Documentation concernant la validation, l'utilisation, les contrôles d'accès et les sauvegardes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57289C6F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...13 lines deleted...]
-    <w:p w14:paraId="27DD235E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0620AC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00094A3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>La méthodologie de validation des systèmes informatisés (validation prospective, validation rétrospective, analyse de risque, évaluation des fournisseurs, plan de validation – qualification d’installation, qualification opérationnelle, qualification de performance – scripts de tests, exécution des tests et résultats obtenus / résultats attendus, rapports de validation)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69A2A0B1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
+        <w:t>Les cas conduisant à la revalidation partielle ou totale d’un système informatisé et les procédures associées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222031DD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00094A3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les responsabilités attribuées (administrateur, utilisateurs)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EFB9473" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="006A43B5">
+        <w:t>Si la documentation des validations est disponible sur les lieux de l’installation / du site d’essais. Dans le cas contraire, préciser quels documents doivent être rapatriés sur le site ou facilement consultables via le réseau du centre pour l’inspection à venir</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4825BAC9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00094A3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les rôles respectifs du directeur d’étude, de la direction de l’installation / du site d’essais, de l’assurance qualité le cas échéant</w:t>
+        <w:t>Si les contrôles d’accès sont documentés</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="624CD582" w14:textId="77777777" w:rsidTr="00094A3A">
+      <w:tr w:rsidR="00B1668A" w14:paraId="1EEFDE17" w14:textId="77777777" w:rsidTr="00094A3A">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="347AB3B4" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="6A7B8024" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38A7C341" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="7327D93E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc300903641"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Réactifs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="5AC604E6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Moyens d'assurer la sécurité des saisies et des données stockées</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Origine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B6E29D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00094A3A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser :</w:t>
-[...53 lines deleted...]
-        <w:t>La nature de la donnée brute pour chaque système : donnée électronique ou donnée papier imprimée à partir du fichier informatique</w:t>
+        <w:t>Préciser si les réactifs sont issus du commerce ou bien préparés en interne</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="512FFE47" w14:textId="77777777" w:rsidTr="00094A3A">
+      <w:tr w:rsidR="00B1668A" w14:paraId="14B16B89" w14:textId="77777777" w:rsidTr="00094A3A">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB4DA85" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="782092EC" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="393ABB17" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="75772DB9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Modes de protection des systèmes informatisés (hardware) et des logiciels de sauvegarde des fichiers (software)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Modalités d’étiquetage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782212EE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00094A3A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser :</w:t>
-[...71 lines deleted...]
-        <w:t>Les modalités d’archivage des fichiers informatiques : nature et validation des supports d’archivage (principe et fréquence des contrôles effectués), modalités de relecture des données archivées, pérennité</w:t>
+        <w:t>Préciser la nature des informations portées sur les étiquettes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="6D703175" w14:textId="77777777" w:rsidTr="00094A3A">
+      <w:tr w:rsidR="00B1668A" w14:paraId="1D762B5E" w14:textId="77777777" w:rsidTr="00094A3A">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D003EA5" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="4E3D370F" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04263677" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="596A84B9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Documentation concernant la validation, l'utilisation, les contrôles d'accès et les sauvegardes</w:t>
-[...99 lines deleted...]
-        <w:t>Si les contrôles d’accès sont documentés</w:t>
+        <w:t>Conditions de stockage en fonction du type de réactif</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="103CFC54" w14:textId="77777777" w:rsidTr="00094A3A">
+      <w:tr w:rsidR="00B1668A" w14:paraId="5223EF7F" w14:textId="77777777" w:rsidTr="00094A3A">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="307EEC53" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="6672834C" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EA8E3A2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...27 lines deleted...]
-    <w:p w14:paraId="00316B6A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="47A7C2C3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Origine</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t xml:space="preserve">Modalités de gestion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E794B3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser si les réactifs sont issus du commerce ou bien préparés en interne</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1440530C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le responsable de la gestion des réactifs (contrôle des dates de réception, de péremption, limite d’utilisation, dates de réanalyse)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BEB9CC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les modalités pour déterminer une date de péremption lorsque le fournisseur n’en indique aucune et si elles sont décrites et justifiées dans un MON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EA70B1" w14:textId="53B5EE4B" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le responsable de la gestion du stock des médicaments employés dans l’installation / le site d’essais et de l’accès contrôlé (sous clé ?) aux médicaments stockés relevant de l’article L 5132-1 du Code de la santé publique, dans le cadre des expérimentations animales</w:t>
+      </w:r>
+      <w:r w:rsidR="00B042C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B042C3" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>arrêté du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B042C3" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00B042C3" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> février 2013</w:t>
+      </w:r>
+      <w:r w:rsidR="00B042C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00165FF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>relatif</w:t>
+      </w:r>
+      <w:r w:rsidR="00B042C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la délivrance et à l’utilisation de médicaments employés par les établissements agréés en tant qu’utilisateurs d’animaux à des fins scientifiques</w:t>
+      </w:r>
+      <w:r w:rsidR="00B042C3" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="4B5D6099" w14:textId="77777777" w:rsidTr="00094A3A">
+      <w:tr w:rsidR="00B1668A" w14:paraId="230B0816" w14:textId="77777777" w:rsidTr="00C275A4">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F22F3C" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="29"/>
+    </w:tbl>
+    <w:p w14:paraId="67B81A4A" w14:textId="77777777" w:rsidR="00DD5B4F" w:rsidRDefault="00DD5B4F" w:rsidP="009312A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321D4BCB" w14:textId="7721D367" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Toc300903634"/>
+    </w:p>
+    <w:p w14:paraId="28F1692A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="00F54954" w:rsidRDefault="009312A7" w:rsidP="00F54954">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54954">
+        <w:lastRenderedPageBreak/>
+        <w:t>SYSTEMES D'ESSAI</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00F54954">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505C2F7F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notes : Le système d’essai est déterminé en fonction de l’étude considérée et/ou en fonction de la phase de cette étude. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9700A9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Dans les études analytiques et les déterminations de propriétés physico-chimiques, ce sont les appareillages d’analyse ou d’essais ou des échantillons physiques ou chimiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B015851" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas des phases terrain des études résidus, des études sur les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>mésocosmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou les écosystèmes naturels, ou des études sur le comportement dans l’eau, le sol et l’air, ce sont notamment les parcelles d’essais, serres, tunnels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA5FE42" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans les études d’exposition des opérateurs, ce sont les équipements de protection individuelle des opérateurs et/ou les dosimètres portés par eux. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5417F3EE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans les études de transformation, ce sont les productions agricoles destinées aux transformations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F5D604" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans les études d’écotoxicologie et de toxicologie, ce sont les organismes vivants (animaux de laboratoire, algues, etc.), les échantillons ou spécimens biologiques (sanguins, urinaires, tissulaires...) destinés aux essais / analyses, les cellules, tissus, ou extraits cellulaires utilisés dans les études </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>in vitro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou les produits issus de biotechnologie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33202827" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t xml:space="preserve">Systèmes d’essai physiques et chimiques </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B12BB1" w14:textId="0A754080" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Appareil</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilisé</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en tant que système d’essais </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE62919" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préciser les appareils utilisés en tant que système d’essai. Les informations concernant leur utilisation et leur gestion (entretien, maintenance, étalonnage) sont les mêmes que celles du chapitre 4.1. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="142" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10620"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00184963" w14:paraId="7FADF6DA" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2742DE78" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="0EC39168" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="584F9E51" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="4FE4129D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="01796B96" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00094A3A">
+        <w:t>Systèmes d’essais physiques (colonnes, etc.) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAAEFF7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser la nature des informations portées sur les étiquettes</w:t>
+        <w:t>Préciser les systèmes d’essais physiques utilisés, leur mode d’identification, de contrôle, la fréquence de contrôle, les dispositions particulières pour leur manipulation et leur conservation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="50B09B21" w14:textId="77777777" w:rsidTr="00094A3A">
+      <w:tr w:rsidR="00184963" w14:paraId="06427778" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A210B05" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="67C4DC40" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="223C1DF0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3EEDDF81" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Conditions de stockage en fonction du type de réactif</w:t>
+        <w:t>Systèmes d’essais chimiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A43872" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25164C6D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les systèmes chimiques utilisés, leur mode d’identification, les modes de contrôle avant utilisation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637EB15C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Leurs origines (issus du commerce ou préparés en interne)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E67065E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S’ils sont issus du commerce, détailler les contrôles à réception</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216C05DD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S’ils sont préparés en interne, indiquer si les modalités de préparation sont décrites dans un MON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4829AE3A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les conditions de stockage et le contrôle de stabilité</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="1F6BBBBA" w14:textId="77777777" w:rsidTr="00094A3A">
+      <w:tr w:rsidR="00184963" w14:paraId="62419840" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7755535B" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="020DB0BB" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="030D972E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="097AB070" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t xml:space="preserve">Systèmes d’essai végétaux </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CF735B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modalités de gestion </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B6D7390" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+        <w:t>Choix de la parcelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B894C84" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F72976" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+    <w:p w14:paraId="4D49315B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Le responsable de la gestion des réactifs (contrôle des dates de réception, de péremption, limite d’utilisation, dates de réanalyse)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54FE9604" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+        <w:t>Les modalités de choix de la parcelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF73BE4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les modalités pour déterminer une date de péremption lorsque le fournisseur n’en indique aucune et si elles sont décrites et justifiées dans un MON</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45CE04EC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+        <w:t>Le(s) mode(s) d’identification et de localisation de la parcelle pendant l’essai et dans le temps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C1466A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Le responsable de la gestion du stock des médicaments employés dans l’installation / le site d’essais et de l’accès contrôlé (sous clé ?) aux médicaments stockés relevant de l’article L 5132-1 du Code de la santé publique (arrêté du 1</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> février 2013), dans le cadre des expérimentations animales</w:t>
+        <w:t>Si la parcelle appartient à l’installation / le site d’essais ou bien à un agriculteur / autre. Dans le dernier cas, préciser si un contrat a été établi pour l’utilisation de la parcelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB706E7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le mode de protection de la parcelle (information à l’agriculteur, signalisation des essais, etc.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1668A" w14:paraId="09B0BF1E" w14:textId="77777777" w:rsidTr="00C275A4">
+      <w:tr w:rsidR="00184963" w14:paraId="4C35DB78" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
-          <w:trHeight w:val="1417"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9FBA0A" w14:textId="77777777" w:rsidR="00B1668A" w:rsidRDefault="00B1668A" w:rsidP="00C275A4">
+          <w:p w14:paraId="0B90C72E" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CA09F30" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="4931676E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>MON de préparation des réactifs</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t>Traitement de la parcelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0759C2D4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser entre autres les modalités de définition d’une date de péremption des préparations et si elles sont décrites en MON</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1993E6A8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le calendrier des traitements d’entretien appliqués (protection de la culture contre les maladies, les rongeurs, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0471E1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dispositions prises pour éviter les contaminations croisées entre deux études successives (rotations) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="68303109" w14:textId="77777777" w:rsidTr="00094A3A">
+      <w:tr w:rsidR="00184963" w14:paraId="2843E807" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED9E4ED" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
-[...320 lines deleted...]
-          <w:p w14:paraId="1777E41E" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="77919D13" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CA666BF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="50290D6A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Systèmes d’essais physiques (colonnes, etc.) :</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t xml:space="preserve">Spécimens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F4702D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser les systèmes d’essais physiques utilisés, leur mode d’identification, de contrôle, la fréquence de contrôle, les dispositions particulières pour leur manipulation et leur conservation</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298051EE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les modalités de prélèvement et préparation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD3DA4C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mode d’identification </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6A7058" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les conditions d’emballage, de conservation et contrôles des spécimens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A64DEE6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mode de transport et de contrôles des conditions de transport </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC7EC02" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mode de réception et les modalités de contrôle d’acceptabilité à réception </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B5C306" w14:textId="31B4A526" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="007F6600" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S’il existe un ou des r</w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>egistre(s) des mouvements des spécimens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12077CCC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="00184963" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les conditions de stockage avant et après analyse</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="5D6C6D4C" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="19BF2213" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB596F0" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="444B59C1" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23A9DD0B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="548AE807" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Organismes vivants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF42610" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Systèmes d’essais chimiques</w:t>
-[...154 lines deleted...]
-        <w:t>Les conditions de stockage et le contrôle de stabilité</w:t>
+        <w:t>Personne(s) désignée(s) comme responsable(s) de la gestion des animaux de laboratoire</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="0707B8E8" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="37616808" w14:textId="77777777" w:rsidTr="00C275A4">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10361D1E" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="046525A2" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E4D5ED1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...25 lines deleted...]
-    <w:p w14:paraId="093B5D28" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="2EE0CCE1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Choix de la parcelle</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45718A38" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="000F7EB5">
+        <w:t>Approvisionnement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0120A2A4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2FD05326" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+        <w:t xml:space="preserve">Préciser : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0C2B51" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les modalités de choix de la parcelle</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6612933F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+        <w:t xml:space="preserve">Les conditions d’approvisionnement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E6B60A" w14:textId="2CDAE1AE" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Le(s) mode(s) d’identification et de localisation de la parcelle pendant l’essai et dans le temps</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71A7CBCC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+        <w:t xml:space="preserve">Les nom et adresse des laboratoires ou centres d’élevage fournisseurs. Indiquer si les centres d’élevage sont agréés </w:t>
+      </w:r>
+      <w:r w:rsidR="006700A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(article R214-99 du Code rural et de la pêche maritime) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>et si des audits de ces fournisseurs sont effectués</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E28D5B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Si la parcelle appartient à l’installation / le site d’essais ou bien à un agriculteur / autre. Dans le dernier cas, préciser si un contrat a été établi pour l’utilisation de la parcelle</w:t>
-[...26 lines deleted...]
-        <w:t>Le mode de protection de la parcelle (information à l’agriculteur, signalisation des essais, etc.)</w:t>
+        <w:t>Les modalités de contrôle d’acceptabilité des systèmes d’essai à la réception</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="415DCA8A" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="147077F5" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04335C04" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="485588DE" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="462FD5BE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="39B6AB2D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Traitement de la parcelle</w:t>
-[...72 lines deleted...]
-        <w:t xml:space="preserve">Les dispositions prises pour éviter les contaminations croisées entre deux études successives (rotations) </w:t>
+        <w:t>Durées d'acclimatation (stabilisation ou isolement), quarantaine</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="6BF39B86" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="1914B924" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A925C81" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="2FD1A787" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BA25BA3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="4B0F5E6A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spécimens </w:t>
-[...208 lines deleted...]
-        <w:t>Les conditions de stockage avant et après analyse</w:t>
+        <w:t>Mode(s) d'identification</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="77663C20" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="1FEF58C4" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78E80073" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="27A5D529" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="281D9DAC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...9 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="3C2D2CFF" w14:textId="77777777" w:rsidR="001B1FFE" w:rsidRDefault="001B1FFE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009312A7">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1336A7AE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C240BA7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Personne(s) désignée(s) comme responsable(s) de la gestion des animaux de laboratoire</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Registre(s) des mouvements d'entrée/sortie des systèmes d'essai</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="40A1AC73" w14:textId="77777777" w:rsidTr="00C275A4">
+      <w:tr w:rsidR="00184963" w14:paraId="0F57DDDE" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
-          <w:trHeight w:val="1417"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32CB69AC" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="7DDFD769" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15617DC3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="38E757E7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="00A46AE5" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...123 lines deleted...]
-        <w:t>Les modalités de contrôle d’acceptabilité des systèmes d’essai à la réception</w:t>
+        <w:t xml:space="preserve">Registres sanitaires pour les animaux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(arrêté du 8 octobre 2018 fixant les règles générales de détention d’animaux d’espèces non domestiques) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="2F4B777D" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="68F90DC2" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75288A38" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="1E2412FC" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D33B4AC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3591BEDE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Durées d'acclimatation (stabilisation ou isolement), quarantaine</w:t>
+        <w:t>Soins aux animaux malades</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33541A00" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C763330" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Comment l’installation / le site d’essais s’assure que les systèmes d’essai sont exempts de maladie au commencement de la phase expérimentale de l’étude</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D969354" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le(s) mode(s) de documentation des diagnostics et des traitements éventuels apportés.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="7ECA1782" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="48DE9C17" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A72884" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="349EBDA8" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29F4C1FA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="1F16F1D4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Mode(s) d'identification</w:t>
+        <w:t>Traitements préventifs, diagnostic et traitement curatif de maladies intercurrentes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4812D4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E072D6D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>La personne désignée comme responsable des traitements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34668358" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si des soins sont en cours dans une(des) étude(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC98B27" w14:textId="286620B3" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Comment ces soins sont documentés</w:t>
+      </w:r>
+      <w:r w:rsidR="003C743D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le cas échéant</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="1260F2D6" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="4AD01800" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC24F17" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="5DEC3C3F" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C50A82D" w14:textId="77777777" w:rsidR="001B1FFE" w:rsidRDefault="001B1FFE">
-[...16 lines deleted...]
-    <w:p w14:paraId="2D50952C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="2C358D0C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Registre(s) des mouvements d'entrée/sortie des systèmes d'essai</w:t>
+        <w:t xml:space="preserve">Méthodes d'euthanasie et d’autopsie </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="11C6F4A3" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="095E50AF" w14:textId="77777777" w:rsidTr="001B1FFE">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07779620" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="1D70BF0E" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18A3CEBC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="0249FFD4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Registres sanitaires pour les animaux (arrêté du 8 octobre 2018 fixant les règles générales de détention d’animaux d’espèces non domestiques) </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Histologie et analyse anatomo-pathologique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE8089B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Préciser la(les) personne(s) désignée(s) comme responsable(s)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="048B1633" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="5710036F" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3EBAA4" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="3F9F230A" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66DF563A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="1C609A22" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc300903636"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Echantillons ou spécimens biologiques</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="4105D7E7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préciser : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183892AF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
-[...45 lines deleted...]
-          <w:numId w:val="38"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Comment l’installation / le site d’essais s’assure que les systèmes d’essai sont exempts de maladie au commencement de la phase expérimentale de l’étude</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C72A23A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001B1FFE">
+        <w:t xml:space="preserve">Les modalités de prélèvement et préparation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D600E47" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Le(s) mode(s) de documentation des diagnostics et des traitements éventuels apportés.</w:t>
+        <w:t xml:space="preserve">Le mode d’identification </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7910974D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les conditions de conservation et contrôles des échantillons ou spécimens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C895931" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le mode de transport et de contrôles des conditions de transport (chaîne du froid, s’il y a lieu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2F55CA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mode de réception et les modalités de contrôle d’acceptabilité à réception </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFAE793" w14:textId="78505F6D" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="0092447B" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S’il existe un ou des r</w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>egistre(s) des mouvements des échantillons ou spécimens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A92A6ED" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="00184963" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les conditions de stockage avant et après analyse</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="2C2AF886" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="5728B201" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64C672B2" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="771AB899" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="078CE8B3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="4F41A3E8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc300903637"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Tissus, cellules, microorganismes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="2439E96E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Traitements préventifs, diagnostic et traitement curatif de maladies intercurrentes</w:t>
-[...99 lines deleted...]
-        <w:t>Comment ces soins sont documentés le cas échéant</w:t>
+        <w:t>Nom et adresse des laboratoires fournisseurs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="02BAFDC4" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="533FDD95" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="101EA560" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="5CBCD4E3" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AA5E9EB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="54248428" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Méthodes d'euthanasie et d’autopsie </w:t>
+        <w:t xml:space="preserve">Fiches de sécurité </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EEC302" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBBDA5A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L’espèce, l’organe, la souche, le type, l’origine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB47221" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le niveau de confinement requis par la réglementation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278B481D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas des lignées cellulaires, informations sur l’origine de l’immortalisation : biologique (présence de virus endogènes), chimique (agents transformants), OGM (transgènes)… Production éventuelle de particules virales </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255A3822" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Dans le cas des cellules humaines, indiquer les tests de dépistage effectués (HIV, HCV, HBV…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112841A7" w14:textId="24276605" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mode</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB659B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de décontamination et d’élimination des effluents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="2298AD69" w14:textId="77777777" w:rsidTr="001B1FFE">
+      <w:tr w:rsidR="00184963" w14:paraId="4170D2D0" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0BD289" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="506B5A37" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56414E3D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="20543F72" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...22 lines deleted...]
-        <w:t>Préciser la(les) personne(s) désignée(s) comme responsable(s)</w:t>
+        <w:t>Tests de viabilité, dépistage périodique des contaminations (mycoplasmes, …), contrôles de l’expression des transgènes....</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="4C985DEA" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="76E8D508" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59F5FA83" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="5B12AFA3" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C57AA2F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...46 lines deleted...]
-    <w:p w14:paraId="20E39B5C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+    <w:p w14:paraId="5D41856C" w14:textId="099AB601" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-[...176 lines deleted...]
-        <w:t>Les conditions de stockage avant et après analyse</w:t>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Mode</w:t>
+      </w:r>
+      <w:r w:rsidR="0029035C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0029035C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'identification</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="419199F0" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="17A85029" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="240DD42D" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="35A86144" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09CB72FE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...27 lines deleted...]
-    <w:p w14:paraId="5D0735D7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="2F18024C" w14:textId="5C6F5475" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Nom et adresse des laboratoires fournisseurs</w:t>
+        <w:t>Registre</w:t>
+      </w:r>
+      <w:r w:rsidR="0029035C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0029035C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des mouvements d'entrée/sortie des systèmes d'essai</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="1532E4D2" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="3B3440A2" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78A96274" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="471CE970" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C80F653" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="5EA0639C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="00F54954" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54954">
+        <w:t xml:space="preserve">Soin, logement et confinement des systèmes d'essai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1A52EE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fiches de sécurité </w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="1484F38B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t>Gestion des systèmes d’essai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEC4694" w14:textId="36B9A036" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00184963">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="283"/>
-[...122 lines deleted...]
-        <w:t>Mode de décontamination et d’élimination des effluents</w:t>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Personne(s) désignée(s) comme responsable(s) et qualification(s)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="1C63E42B" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="714B45AA" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BB882D" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="795C9EF6" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F34FEFB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="6FBC862A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00184963">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Tests de viabilité, dépistage périodique des contaminations (mycoplasmes, …), contrôles de l’expression des transgènes....</w:t>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Liste des systèmes d’essai utilisés</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="142" w:type="dxa"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10620"/>
+        <w:gridCol w:w="10625"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="39920EF5" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="0062059B" w14:paraId="348F0811" w14:textId="77777777" w:rsidTr="00F54954">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10846" w:type="dxa"/>
+            <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F26AB99" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="37AAF53D" w14:textId="77777777" w:rsidR="0062059B" w:rsidRDefault="0062059B" w:rsidP="0062059B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3354A8F1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="66B32C69" w14:textId="77777777" w:rsidR="0062059B" w:rsidRPr="009312A7" w:rsidRDefault="0062059B" w:rsidP="001946B4">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68479E02" w14:textId="60D3B61A" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Modes d'identification</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Logement ou aire</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77177">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77177">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de confinement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E85B062" w14:textId="004A7DEE" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00184963">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note : Un plan des différents locaux ou aire</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77177">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77177">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’hébergement a été demandé ci-avant (voir §</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77177">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CC6A89" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00184963">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nature des locaux d’hébergement ou aires de confinement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="65549967" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="19DC8A76" w14:textId="77777777" w:rsidTr="001566CF">
         <w:trPr>
-          <w:trHeight w:val="1247"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10846" w:type="dxa"/>
+            <w:tcW w:w="10620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E1FA85" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="149B035C" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="798E037E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="3CB89786" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00184963">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Registres des mouvements d'entrée/sortie des systèmes d'essai</w:t>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Salles, locaux ou aires de confinement pour l’hébergement principal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1099D489" w14:textId="2F5B9DF6" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser s’il existe des salles séparées pour les différents systèmes d’essai utilisés et pour les différentes études réalisées. Dans le cas contraire, préciser comment est assurée l’absence de contamination croisée entre deux études</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="37405C6E" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="2E04C53A" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
-          <w:trHeight w:val="1247"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5828FB5F" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="787B51F9" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B26B789" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...52 lines deleted...]
-    <w:p w14:paraId="799B64CF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00184963">
+    <w:p w14:paraId="080F2102" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00184963">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Personne(s) désignée(s) comme responsable(s) et ses(leurs) qualification(s)</w:t>
+        <w:t>Salles, locaux ou aires de stockage spécifiques pour la stabilisation (isolement, acclimatation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47720286" w14:textId="2F234E7F" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préciser si une période d’isolement ou de quarantaine des systèmes d’essai est </w:t>
+      </w:r>
+      <w:r w:rsidR="00272065">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mise en </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>œuvre</w:t>
+      </w:r>
+      <w:r w:rsidR="00272065" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>et détailler les modalités</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="4EFEC095" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="19971CF1" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
-          <w:trHeight w:val="1247"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="597740D3" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="7BD79C61" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E2EFD7B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00184963">
+    <w:p w14:paraId="553E0C03" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="284"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0BBF1A00" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Salles, locaux ou aires pour le confinement des systèmes d’essai malades</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485FAD59" w14:textId="10DF1E5E" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pour les animaux de laboratoire, </w:t>
-[...175 lines deleted...]
-        <w:t>Préciser si les équipements et matériaux utilisés dans les salles d’hébergement ou aires de confinement sont adaptés à leur usage</w:t>
+        <w:t>Préciser les modalités d'isolement des systèmes d'essai malades, susceptibles d'être malades ou porteurs de maladie</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="36026D62" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="62744D4A" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66F3E76F" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="198A1C81" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="162B1D33" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00184963">
+    <w:p w14:paraId="22C5F437" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-[...32 lines deleted...]
-        <w:t>Préciser s’il existe des salles séparées pour les différents systèmes d’essai utilisés et pour les différentes études réalisées. Dans le cas contraire, préciser comment est assurée l’absence de contamination croisée entre deux études</w:t>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Salles, locaux ou aires de confinement pour l’observation et/ou l'intervention (dont le sacrifice) sur les systèmes d'essai</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="4032419D" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="0D4F8CD3" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562E1040" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="1F369DC7" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="630C001F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00184963">
+    <w:p w14:paraId="03C996EC" w14:textId="77777777" w:rsidR="00290DB1" w:rsidRDefault="00290DB1" w:rsidP="00290DB1"/>
+    <w:p w14:paraId="56468E94" w14:textId="77777777" w:rsidR="00290DB1" w:rsidRDefault="00290DB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDA309A" w14:textId="67AF9727" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-[...32 lines deleted...]
-        <w:t>Préciser si une période d’isolement ou de quarantaine des systèmes d’essai est observée et détailler les modalités</w:t>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Salles, locaux ou aires de confinement séparés assurant l'isolement d'études portant sur des produits reconnus dangereux ou suspectés de l'être pour les personnes qui les manipulent</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="4651970F" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="52E3C82D" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0DAA78" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="30875565" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="431CEFA5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="078340F1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-        <w:t>Préciser les modalités d'isolement des systèmes d'essai malades, susceptibles d'être malades ou porteurs de maladie.</w:t>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Autres locaux, le cas échéant</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="491A6479" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="44D58578" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="681357C1" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="515F01D1" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="148D5C3D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="4E6E1E91" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Salles, locaux ou aires de confinement pour l’observation et/ou l'intervention (dont le sacrifice) sur les systèmes d'essai</w:t>
+        <w:t>Dispositifs d'hébergement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71976F93" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A03E81" w14:textId="6B14662D" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nature et la taille </w:t>
+      </w:r>
+      <w:r w:rsidR="00710C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>dispositifs d’</w:t>
+      </w:r>
+      <w:r w:rsidR="007C27E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>hébergement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738ACE7A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les renseignements, nécessaires à une identification correcte des systèmes d’essai, qui figurent sur les dispositifs d’hébergement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F200293" w14:textId="00A86FEB" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les méthodes de nettoyage des dispositifs d'hébergement. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="538E79E5" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="43FCE89C" w14:textId="77777777" w:rsidTr="001946B4">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E184151" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="7A0F9CBD" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BE72C3F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="58747C84" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Salles, locaux ou aires de confinement séparés assurant l'isolement d'études portant sur des produits reconnus dangereux ou suspectés de l'être pour les personnes qui les manipulent</w:t>
+        <w:t>Indications particulières sur les conditions d’environnement requises</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D9B79D" w14:textId="2DE42D20" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notes : Le milieu ambiant dans les locaux d'hébergement des animaux de laboratoire doit être contrôlé et documenté : température, humidité relative, pression, éclairement, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00196885">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renouvellement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'air ambiant. Les conditions d’incubation et de culture des microorganismes, tissus, cellules ou extraits cellulaires doivent être contrôlées (température, taux de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, humidité…)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4665A57A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448A0FF0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dispositions prises en cas de dysfonctionnement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F924320" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les modalités d’entretien et de maintenance des équipements destinés à assurer les conditions d’environnement au cours des études et entre deux études</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292613C5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le mode de validation des procédés de nettoyage et de désinfection des locaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D12AD5" w14:textId="0EA59EF7" w:rsidR="009312A7" w:rsidRDefault="00B17BC6" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les modalités mises en </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">œuvre pour assurer la </w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>qualité de l'eau de boisson</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="25C00756" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="597F64C4" w14:textId="77777777" w:rsidTr="00444AA8">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E992F80" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="5765050B" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52E62CCE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="07499104" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Autres locaux, le cas échéant</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Aliments et litières</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4D09D1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227E55B8" w14:textId="3D363BC0" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>La nature et les établissements fournisseurs. Indiquer si des audits de ces fournisseurs sont prévus</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AB2F8F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les méthodes de protection des aliments et litières dans les aires de stockage contre des contaminations éventuelles (rongeurs extérieurs, insectes, pesticides, désinfectants, microorganismes, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394C783C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La personne responsable de la gestion des stocks </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AD763B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les modalités de délivrance aux systèmes d’essai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9D8682" w14:textId="1EB259EC" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si des analyses de contrôles sont réalisées. </w:t>
+      </w:r>
+      <w:r w:rsidR="009222A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ndiquer la périodicité des contrôles et les moyens de communication avec les fournisseurs en cas d’anomalie et les actions entreprises</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783DF13B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les modalités de nettoyage / désinfection / élimination des récipients, réservoirs et autres conteneurs des aliments et des litières</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="54671629" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00184963" w14:paraId="2001103F" w14:textId="77777777" w:rsidTr="00444AA8">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6351CE60" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="7B5C53A0" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11CA0235" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="63D902BF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Toc300903642"/>
+    </w:p>
+    <w:p w14:paraId="174B4CA1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>ELEMENTS D’ESSAI ET DE REFERENCE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="3EC77DE7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Dispositifs d'hébergement</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Modes de réception, enregistrement, échantillonnage, étiquetage ou codification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0635D05A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5AFA81" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+    <w:p w14:paraId="5986C078" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Si la nature et la taille sont adaptées aux systèmes d’essai</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C48EA14" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t xml:space="preserve">S’il existe des registres mentionnant les informations relatives à ces actions ainsi que les dates de péremption ou de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ré-analyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’élément reçu (par exemple)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2192A924" w14:textId="6958BCC0" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les renseignements, nécessaires à une identification correcte des systèmes d’essai, qui figurent sur les dispositifs d’hébergement</w:t>
-[...26 lines deleted...]
-        <w:t>Les méthodes de nettoyage des dispositifs d'hébergement. Indiquer si elles comprennent l’utilisation d’agents biocides (défini dans le code de l’environnement comme suit : « (…) substances actives (…) destinées à détruire, repousser ou rendre inoffensifs les organismes nuisibles, à en prévenir l’action ou à les combattre (…) par une action chimique ou biologique »). Le cas échéant, détailler comment cela est documenté</w:t>
+        <w:t xml:space="preserve">Si des fiches de données de sécurité </w:t>
+      </w:r>
+      <w:r w:rsidR="001E23D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(FDS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accompagnent les éléments reçus. Dans le cas contraire, indiquer les précautions de manipulation prises et où elles sont décrites (étiquetage, MON, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="3C7C41E1" w14:textId="77777777" w:rsidTr="001946B4">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="5D669D45" w14:textId="77777777" w:rsidTr="00444AA8">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53E61339" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="126F92FD" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05F83C38" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="44AC4419" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Indications particulières sur les conditions d’environnement requises</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="4A8FAB2D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t>Contrôle de l'identité, de la pureté, de la composition et de la stabilité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBD395E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A6C966" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+    <w:p w14:paraId="394E8D29" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les dispositions prises en cas de dysfonctionnement </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D88FEB0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t xml:space="preserve">Le(s) mécanisme(s) de contrôle de la stabilité des éléments d’essai et de référence dans leurs conditions de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>stockage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>d’essai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158A38B6" w14:textId="4967C848" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les modalités d’entretien et de maintenance des équipements destinés à assurer les conditions d’environnement au cours des études et entre deux études</w:t>
-[...53 lines deleted...]
-        <w:t>La qualité et le traitement de l'eau de boisson</w:t>
+        <w:t>Le(s) mécanisme(s) qui permet(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) de vérifier l’identité de l’élément d’essai soumis à l’étude dans le cas où celui-ci est fourni par </w:t>
+      </w:r>
+      <w:r w:rsidR="002611B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="002611B2" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>donneur d’ordre</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="05EC4EB6" w14:textId="77777777" w:rsidTr="00444AA8">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="25577C10" w14:textId="77777777" w:rsidTr="00444AA8">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48D09B8D" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="72AE5749" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55945177" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="283F450F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Aliments et litières</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="360628A9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t>Lieux de stockage et de manipulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4922B9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25529A7C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t xml:space="preserve">Préciser : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C5D79D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>La nature et les établissements fournisseurs. Indiquer si des audits de ces fournisseurs sont prévus</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CFD5EA3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t xml:space="preserve">Si l'accès aux lieux de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>stockage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est contrôlé </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EED9C05" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les méthodes de protection des aliments et litières dans les aires de stockage contre des contaminations éventuelles (rongeurs extérieurs, insectes, pesticides, désinfectants, microorganismes, etc.)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F247A04" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t xml:space="preserve">Les conditions de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>stockage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (température, humidité, lumière...), leur contrôle et leur documentation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C873A92" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La personne responsable de la gestion des stocks </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4569CD62" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t xml:space="preserve">Les lieux de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>préparation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des éléments d’essai / de référence destinés à être administrés ou appliqués</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADEA2D9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les modalités de délivrance aux systèmes d’essai</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06F911F4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t xml:space="preserve">S’il existe un MON de prévention des contaminations croisées entre les différentes formulations des éléments d’essai / de référence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1A0DF7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Si des analyses de contrôles sont réalisées. Indiquer la périodicité des contrôles et les moyens de communication avec les fournisseurs en cas d’anomalie et les actions entreprises</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C327FF4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t>Les précautions prises pour éviter la contamination des lots témoins par l’élément d’essai / de référence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749679DE" w14:textId="1D623384" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les modalités de nettoyage / désinfection / élimination des récipients, réservoirs et autres conteneurs des aliments et des litières</w:t>
+        <w:t>Si le pourcentage de contamination des lots de traitement des témoins a été évalué</w:t>
+      </w:r>
+      <w:r w:rsidR="008203DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>si cela est possible</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184963" w14:paraId="7CCA69C7" w14:textId="77777777" w:rsidTr="00444AA8">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="42D02375" w14:textId="77777777" w:rsidTr="00444AA8">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="586383F6" w14:textId="77777777" w:rsidR="00184963" w:rsidRDefault="00184963" w:rsidP="00C275A4">
+          <w:p w14:paraId="4BCE423E" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C48E955" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
-[...58 lines deleted...]
-    <w:p w14:paraId="02A23513" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="45ED1EAA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Modes de réception, enregistrement, échantillonnage, étiquetage ou codification</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23DAC669" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Gestion des stocks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BE2D76" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFA7FF1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+    <w:p w14:paraId="7EE2C933" w14:textId="419CA49D" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>S’il existe des registres mentionnant les informations relatives à ces actions ainsi que les dates de péremption ou de ré-analyse de l’élément reçu (par exemple)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="170B0A35" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+        <w:t>La(les) personne(s) désignée(s) comme responsable</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la gestion des stocks </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4DB8B7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Si des fiches de données de sécurité accompagnent les éléments reçus. Dans le cas contraire, indiquer les précautions de manipulations prises et où elles sont décrites (étiquetage, MON, etc) ?</w:t>
+        <w:t>Comment est assurée la traçabilité des quantités reçues et utilisées dans les études (« réconciliation »)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="393AC102" w14:textId="77777777" w:rsidTr="00444AA8">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="5EA879B3" w14:textId="77777777" w:rsidTr="00444AA8">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D935BF0" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="09B422D2" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E0B33C2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="0051B6B3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Contrôle de l'identité, de la pureté, de la composition et de la stabilité</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2ECD5EA3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001946B4">
+        <w:t>Echantillothèque</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DAAF5E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B45FCB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+    <w:p w14:paraId="358687C9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="49"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le(s) mécanisme(s) de contrôle de la stabilité des éléments d’essai et de référence dans leurs conditions de </w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="7DCBBAA5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+        <w:t xml:space="preserve">Si un échantillon de chaque lot de l’élément d’essai est conservé dans des conditions d’environnement adaptées, aux fins de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ré-analyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, exception faite des éléments testés dans les études à court terme </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0513FBB2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="49"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Le(s) mécanisme(s) qui permet(tent) de vérifier l’identité de l’élément d’essai soumis à l’étude dans le cas où celui-ci est fourni par un donneur d’ordre</w:t>
+        <w:t>La localisation de l’échantillothèque si elle n’est pas dans l’installation / le site d’essais, ainsi que le mode de transfert sécurisé vers ce lieu externe</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="04ACD8FD" w14:textId="77777777" w:rsidTr="00444AA8">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="528DEA86" w14:textId="77777777" w:rsidTr="00444AA8">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC44C39" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="6AAB8EB0" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="760D10D0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="296B08CC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3D4617" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">MODES OPERATOIRES NORMALISES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB69ADF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Lieux de stockage et de manipulation</w:t>
-[...232 lines deleted...]
-        <w:t>Si le pourcentage de contamination des lots de traitement des témoins a été évalué le cas échéant</w:t>
+        <w:t xml:space="preserve">Responsable(s) du contrôle de la validité </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MON en circulation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="527A4218" w14:textId="77777777" w:rsidTr="00444AA8">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="2618C1D6" w14:textId="77777777" w:rsidTr="00B67F45">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18140115" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="576057E5" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="374666CA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="1ED0F9D3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t>Elaboration et gestion des modes opératoires normalisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F45CE67" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C88292" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+    <w:p w14:paraId="1ECA87A7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La(les) personne(s) désignée(s) comme responsable(s) de la gestion des stocks </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F45F2C8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+        <w:t xml:space="preserve">Les modalités d’approbation par la direction de tout mode opératoire normalisé nouveau ou révisé </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA7105D" w14:textId="4568A082" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="00646504" w:rsidP="00444AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009312A7">
-[...5 lines deleted...]
-        <w:t>Comment est assurée la traçabilité des quantités reçues et utilisées dans les études (« réconciliation »)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une révision périodique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MON est prévue</w:t>
+      </w:r>
+      <w:r w:rsidR="00D652C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Si oui, préciser</w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sa fréquence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472BCAC7" w14:textId="4FF6312A" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0835">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modalités </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>de prise en compte des déviations aux MON par le DE/RPE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="12B75999" w14:textId="77777777" w:rsidTr="00444AA8">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="3A4D83A5" w14:textId="77777777" w:rsidTr="00B67F45">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="597FB108" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="760F0C08" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EF50652" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="4AC02AC8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Echantillothèque</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3900330F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+        <w:t>Activités donnant lieu à des MON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49360C54" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:i/>
-[...56 lines deleted...]
-        <w:t>La localisation de l’échantillothèque si elle n’est pas dans l’installation / le site d’essais, ainsi que le mode de transfert sécurisé vers ce lieu externe</w:t>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Joindre en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la liste des MON décrivant les aspects courants des activités de l’installation / du site d’essais. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3983CBE8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préciser s’il existe un dossier chronologique (ou historique) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MON, son lieu de conservation, et comment il est possible de retrouver les MON en vigueur à une période donnée</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="56B77B97" w14:textId="77777777" w:rsidTr="00444AA8">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="756DB3FA" w14:textId="77777777" w:rsidTr="00B67F45">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4507C904" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="10325182" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="580D213A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
-[...56 lines deleted...]
-    <w:p w14:paraId="18ABF5FD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="0C9E702A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Responsable(s) du contrôle de la validité des MON en circulation</w:t>
+        <w:t xml:space="preserve">Disponibilité </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MON appropriés aux endroits où ils sont utilisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3541B5ED" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ED278E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mode d’accès aux MON (physique ou bien en ligne / en réseau depuis des postes informatiques) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09133FFE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00B8208A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Dans le cas où ils sont accessibles depuis des postes informatiques, s’il est possible de les imprimer et les conditions d’impression (indiquer notamment la durée de validité des impressions)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="211AE653" w14:textId="77777777" w:rsidTr="00B67F45">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="5A125D9B" w14:textId="77777777" w:rsidTr="00B67F45">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1808B52B" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="428A98BD" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2002BE5E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="0D9DE013" w14:textId="71F7B06B" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
+      <w:bookmarkStart w:id="37" w:name="_Toc300903645"/>
+    </w:p>
+    <w:p w14:paraId="7CA9E76E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>REALISATION DES ETUDES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D205F73" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc300903646"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t>Plan d'étude</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFA753F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Elaboration et gestion des modes opératoires normalisés</w:t>
-[...34 lines deleted...]
-        <w:ind w:left="142"/>
+        <w:t>Elaboration, approbation, modification ou révision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C70F41E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3560BE37" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+    <w:p w14:paraId="6451CAAF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les modes de création, validation, diffusion, modification, annulation, archivage, s'ils ne sont pas définis dans le(s) MON en annexe </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B6E1EDE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+        <w:t xml:space="preserve">Les responsabilités, justifications, circuits, signataires du plan d’étude </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D986B9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les modalités d’approbation par la direction de tout mode opératoire normalisé nouveau ou révisé </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AA31127" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+        <w:t xml:space="preserve">Les modalités de diffusion à l’AQ, au personnel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2412374F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les modes d’identification des exemplaires agréés</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CD5CB3A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+        <w:t xml:space="preserve">Les modalités de validation par le DE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E08BD7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">S’il une révision périodique des MON est prévue et sa fréquence le cas échéant </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40E2438A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+        <w:t xml:space="preserve">Les modalités de prise de connaissance du plan d’étude par les différents intervenants </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6661B582" w14:textId="10170595" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Les modes de documentation et de prise en compte des déviations aux MON par le DE/RPE</w:t>
+        <w:t xml:space="preserve">La vérification de la conformité aux BPL par l’AQ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7D2679" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mode de documentation des amendements et des déviations, l’endroit où sont conservés les documents générés et comment le DE documente sa prise de connaissance des déviations et son analyse d’impact éventuel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5539DF86" w14:textId="212C1147" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Dans le cas des études multisite</w:t>
+      </w:r>
+      <w:r w:rsidR="00544E96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, indiquer : le mode de communication entre les différents intervenants ainsi que sa documentation, si le plan d’étude est discuté au préalable par tous les intervenants et s’il est distribué à tous les intervenants</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="6C87711B" w14:textId="77777777" w:rsidTr="00B67F45">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="61278E56" w14:textId="77777777" w:rsidTr="00CC0DBC">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4345EC4F" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="28410347" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="230B13EB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="458C6763" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Activités donnant lieu à des MON</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B07E2A1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+        <w:t>Contenu du plan de l'étude</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36671B41" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un sommaire type ou un exemple de plan d’étude </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Joindre en annexe</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="788E2688" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00444AA8">
+        <w:t>peut être joint en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8D61BC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser s’il existe un dossier chronologique (ou historique) des MON, son lieu de conservation, et comment il est possible de retrouver les MON en vigueur à une période donnée</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EB29F6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les études à court terme, s’il existe un plan général accompagné d’un complément spécifique de l’étude considérée </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B592D7" w14:textId="4AD2D825" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Dans le cas des études multisite</w:t>
+      </w:r>
+      <w:r w:rsidR="00544E96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, indiquer : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECF1F18" w14:textId="31A565F7" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si le plan d’étude indique de manière détaillée les modalités particulières du déroulement de ce type d’étude (communication, noms et adresses des différents sites et intervenants…) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE89F28" w14:textId="50A5FF39" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas de phase analytique, indiquer si le plan d’étude contient au moins les informations suivantes : rapport de l’étude de validation de la méthode analytique (référence et/ou titre), référence à la méthode de dosage, prise de connaissance de cette méthode par le </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DE avant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le début des expérimentations</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="5DECCA13" w14:textId="77777777" w:rsidTr="00B67F45">
+      <w:tr w:rsidR="00BE0AF6" w14:paraId="4908FFD8" w14:textId="77777777" w:rsidTr="00CC0DBC">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00692CEA" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="392E874A" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6011162A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="794BD2C3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc300903647"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Conduite de l'étude</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="6CE1861D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Disponibilité des MON appropriés aux endroits où ils sont utilisés</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t>Mode d'identification des études</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E2E95E" w14:textId="24F12D6C" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="20"/>
-[...9 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="20"/>
-[...53 lines deleted...]
-        <w:t>Dans le cas où ils sont accessibles depuis des postes informatiques, s’il est possible de les imprimer et les conditions d’impression (indiquer notamment la durée de validité des impressions)</w:t>
+        </w:rPr>
+        <w:t>Préciser si le mode d’identification est différent lorsqu’une partie d’étude est faite sur un site d’essais, ainsi que le mode de documentation du lien avec l’étude principale</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le cas échéant</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="07C42EFB" w14:textId="77777777" w:rsidTr="00B67F45">
+      <w:tr w:rsidR="00603F4B" w14:paraId="32421B00" w14:textId="77777777" w:rsidTr="00CC0DBC">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8AD2C2" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="761F851A" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C4AF6C7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
-[...106 lines deleted...]
-    <w:p w14:paraId="5EF0F9EA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="2D129FD9" w14:textId="3CF46798" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="00BE2D1B" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009312A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Elaboration, approbation, modification ou révision</w:t>
-[...206 lines deleted...]
-        <w:t>Dans le cas des études multisite, indiquer : le mode de communication entre les différents intervenants ainsi que sa documentation, si le plan d’étude est discuté au préalable par tous les intervenants et s’il est distribué à tous les intervenants</w:t>
+        <w:t>Mode d’enregistrement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des données brutes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8B214C" w14:textId="5855B9F8" w:rsidR="009312A7" w:rsidRDefault="00BE2D1B" w:rsidP="00CC0DBC">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser le</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mode</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>d’</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>enregistrement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des données brutes </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>utilisé(s). (</w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemples : données papier sur cahier / formulaires, données électroniques, données informatiques </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>imprimées</w:t>
+      </w:r>
+      <w:r w:rsidR="0047144C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF5F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="1FB89A37" w14:textId="77777777" w:rsidTr="00CC0DBC">
+      <w:tr w:rsidR="00603F4B" w14:paraId="7CE1E777" w14:textId="77777777" w:rsidTr="00CC0DBC">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B51A23" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="7A8935CD" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0801003B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="5A753040" w14:textId="34103B8B" w:rsidR="009312A7" w:rsidRDefault="00003A6B" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009312A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Contenu du plan de l'étude</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="009312A7">
+        <w:t>Modalité retenue pour toute</w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:i/>
-[...139 lines deleted...]
-        <w:t>Dans le cas de phase analytique, indiquer si le plan d’étude contient au moins les informations suivantes : rapport de l’étude de validation de la méthode analytique (référence et/ou titre), référence à la méthode de dosage, documentation expresse de prise de connaissance de cette méthode par le DE avant le début des expérimentations</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modification apportée aux données brutes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0AF6" w14:paraId="008A3B60" w14:textId="77777777" w:rsidTr="00CC0DBC">
+      <w:tr w:rsidR="00603F4B" w14:paraId="22CBD162" w14:textId="77777777" w:rsidTr="00CC0DBC">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57375379" w14:textId="77777777" w:rsidR="00BE0AF6" w:rsidRDefault="00BE0AF6" w:rsidP="00C275A4">
+          <w:p w14:paraId="5CC8EA27" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5214935D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...28 lines deleted...]
-    <w:p w14:paraId="7A66272E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="002C4FB5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Mode d'identification des études</w:t>
-[...21 lines deleted...]
-        <w:t>Préciser si le mode d’identification est différent lorsqu’une partie d’étude est faite sur un site d’essais, ainsi que le mode de documentation du lien avec l’étude principale le cas échéant</w:t>
+        <w:t>Méthodes d'acquisition et de transfert des données brutes obtenues sur systèmes informatisés ou stockées sur systèmes informatisés</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="6C91DE51" w14:textId="77777777" w:rsidTr="00CC0DBC">
+      <w:tr w:rsidR="00603F4B" w14:paraId="5598E95D" w14:textId="77777777" w:rsidTr="00290DB1">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10846" w:type="dxa"/>
+            <w:tcW w:w="10620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04668891" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="2B4A1F20" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="330AB9BF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="5D98E3FE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nature des données brutes </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D8492A7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+        <w:t>Critères d'invalidation d'une étude</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6F805B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préciser lesquels, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Exemples : données papier sur cahier / formulaires, données électroniques, données informatiques imprimées…</w:t>
+        <w:t>s’ils</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> existent</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="31AFF2A6" w14:textId="77777777" w:rsidTr="00CC0DBC">
+      <w:tr w:rsidR="00603F4B" w14:paraId="034FB20E" w14:textId="77777777" w:rsidTr="00CC0DBC">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21FAE856" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="499C1147" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45FCA81D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="236E6DB9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_Toc300903648"/>
+    </w:p>
+    <w:p w14:paraId="5E74133F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Etablissement du rapport sur les résultats de l'étude</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="26133BD8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Description des registres de résultats des mesures, observations et examens réalisés au cours de l'étude </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08CA4A43" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+        <w:t>Mode d'identification du rapport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEB8CC8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...10 lines deleted...]
-        <w:t>Préciser sous quelle forme (papier, électronique, hybride) pour chaque type de données</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser le lien qui permet la concordance entre les documents si l’identification du rapport est différente de celle du plan d’étude</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="49A4F312" w14:textId="77777777" w:rsidTr="00CC0DBC">
+      <w:tr w:rsidR="00603F4B" w14:paraId="04F2CF9C" w14:textId="77777777" w:rsidTr="00467F4D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="538FAB21" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="4984C127" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="580DCA76" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="7213505C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Mode de documentation de toute modification apportée aux données brutes</w:t>
+        <w:t xml:space="preserve">Contenu et types d'informations requises </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FEDE91" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AD5855" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si tous les éléments relatifs à une étude comportent une identification unique </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2222B828" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comment sont inclus les résultats de la partie d’étude réalisée dans un site d’essais (corps du rapport, annexes…) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FF9300" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas des études à court terme, s’il existe un format particulier de rapport final (rapport type ou trame générale) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="0561E80D" w14:textId="77777777" w:rsidTr="00CC0DBC">
+      <w:tr w:rsidR="00603F4B" w14:paraId="61DB0552" w14:textId="77777777" w:rsidTr="00467F4D">
         <w:trPr>
-          <w:trHeight w:val="1247"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="241CF14D" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="6FB730E0" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="180FDC5E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="2A68160C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Méthodes d'acquisition et de transfert des données brutes obtenues sur systèmes informatisés ou stockées sur systèmes informatisés</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3385CAFB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+        <w:t>Concordance entre les données brutes et le compte rendu, présence effective de tous les résultats significatifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76229C7A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...10 lines deleted...]
-        <w:t>Préciser si les données brutes intégrées et stockées directement dans le(s) système(s) informatisé(s) sont identifiées comme telles (= données brutes électroniques)</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser les moyens de contrôle de ces points</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="67AB2A56" w14:textId="77777777" w:rsidTr="00CC0DBC">
+      <w:tr w:rsidR="00603F4B" w14:paraId="4CF98541" w14:textId="77777777" w:rsidTr="00467F4D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC8C7F1" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="28D9F786" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C841184" w14:textId="77777777" w:rsidR="00CC0DBC" w:rsidRDefault="00CC0DBC" w:rsidP="00CC0DBC">
-[...13 lines deleted...]
-    <w:p w14:paraId="61A0BA7C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="1B79E396" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E1F1676" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00CC0DBC">
+        <w:t>Amendements au rapport final</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1CA438" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Préciser lesquels, </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> existent</w:t>
+        <w:t>Préciser le mode d’élaboration des amendements et s’il est décrit dans un MON</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="5767F6C4" w14:textId="77777777" w:rsidTr="00CC0DBC">
+      <w:tr w:rsidR="00603F4B" w14:paraId="4E6508AF" w14:textId="77777777" w:rsidTr="00467F4D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39ADB0E4" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="1BD4D110" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A72922C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="150B126B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Toc300903648"/>
-[...33 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc300903650"/>
+    </w:p>
+    <w:p w14:paraId="64CE5B7A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="001D2AE4">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
         <w:lastRenderedPageBreak/>
-        <w:t>Etablissement du rapport sur les résultats de l'étude</w:t>
+        <w:t xml:space="preserve">STOCKAGE ET CONSERVATION DES ARCHIVES ET DES MATERIAUX </w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="4BA4609E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="5B983188" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc300903651"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Mode d'identification du rapport</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C1B69A2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+        <w:t>Personnel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="78B122EB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser le lien qui permet la concordance entre les documents si l’identification du rapport est différente de celle du plan d’étude</w:t>
+        <w:t xml:space="preserve">Préciser : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E957C85" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Le nom et la qualification de la(des) personne(s) responsable(s) des archives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D6CA92" w14:textId="30C183B8" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La liste des personnes autorisées à accéder aux </w:t>
+      </w:r>
+      <w:r w:rsidR="004B6A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>archives</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="02E0E16C" w14:textId="77777777" w:rsidTr="00467F4D">
+      <w:tr w:rsidR="00603F4B" w14:paraId="06C5B647" w14:textId="77777777" w:rsidTr="00467F4D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42B05CB2" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="5625E4C1" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0834AE06" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="69EE866D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc300903652"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contenu et types d'informations requises </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6804E217" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+        <w:t>Localisation et description du local d'archives</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="7EA7EC1E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Préciser :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6268E3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+    <w:p w14:paraId="0B1A4A04" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si tous les éléments relatifs à une étude comportent une identification unique </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="405E7D2B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+        <w:t xml:space="preserve">Les moyens de protection contre toute détérioration indue (incendie, inondation, rongeurs, insectes...) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A962C89" w14:textId="04896FBE" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="00E92FAC" w:rsidP="00603F4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009312A7">
-[...8 lines deleted...]
-    <w:p w14:paraId="03F4B703" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les archives sont extérieures à l'installation / au site d’essais (ou transférées par campagnes)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Si oui, indiquer l</w:t>
+      </w:r>
+      <w:r w:rsidR="009312A7" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e nom de la société en charge de l'archivage et son adresse exacte. Indiquer si des audits de ce fournisseur sont réalisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E373646" w14:textId="07E5CE8B" w:rsidR="009312A7" w:rsidRPr="00603F4B" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Dans le cas des études à court terme, s’il existe un format particulier de rapport final (rapport type ou trame générale) </w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La localisation du site d’archives dans le cas </w:t>
+      </w:r>
+      <w:r w:rsidR="00627AD3" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d’</w:t>
+      </w:r>
+      <w:r w:rsidR="00627AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>installation d’essais</w:t>
+      </w:r>
+      <w:r w:rsidR="00627AD3" w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>multisites</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="31956BCE" w14:textId="77777777" w:rsidTr="00467F4D">
+      <w:tr w:rsidR="00603F4B" w14:paraId="4C660FC2" w14:textId="77777777" w:rsidTr="00467F4D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1DA024" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="6729DF3D" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C5598CC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="02777533" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc300903653"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Concordance entre les données brutes et le compte rendu, présence effective de tous les résultats significatifs</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AD3B795" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+        <w:t>Eléments archivés</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="3BD7D256" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Joindre en annexe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la fiche d'inventaire général des éléments archivés par étude.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61ACF88C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser les moyens de contrôle de ces points</w:t>
+        <w:t xml:space="preserve">Préciser la nature des documents archivés (exemples : échantillons, éléments d’essai / de référence…) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="03680D06" w14:textId="77777777" w:rsidTr="00467F4D">
+      <w:tr w:rsidR="00603F4B" w14:paraId="68AAD6DE" w14:textId="77777777" w:rsidTr="00467F4D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77369110" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="43C7F265" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49C85C8C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="7D01FC1B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc300903654"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Amendements au rapport final</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="269337A2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
+        <w:t>Systèmes de classement des archives</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50318281" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00467F4D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser le mode d’élaboration des amendements et s’il est décrit dans un MON</w:t>
+        <w:t>Préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166881E2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le support physique des documents archivés (papier, électronique, microfilm...) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424B679C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le(s) mode(s) d’indexation du matériel conservé aux archives pour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>chaque</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> étude (liste du contenu de la boite d’archive)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D2A177" w14:textId="4D2BEACA" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5669">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>les durée</w:t>
+      </w:r>
+      <w:r w:rsidR="00646504">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00646504">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'archivage en fonction des éléments archivés (dossiers d’étude, MON obsolètes, dossier de qualification et de validation des équipements, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68892B3E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si l’archivage des données d’études BPL ayant été interrompues suit un MON particulier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714CE1A1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le mode de documentation de l’élimination définitive de tout matériel d’étude (et de justification dans le cas de l’élimination d’un échantillon avant sa date d’expiration)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="7B7B73A5" w14:textId="77777777" w:rsidTr="00467F4D">
+      <w:tr w:rsidR="00603F4B" w14:paraId="11D7B5E0" w14:textId="77777777" w:rsidTr="00467F4D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78CA1458" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="2D78E436" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A106E90" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
-[...58 lines deleted...]
-    <w:p w14:paraId="6B898EE9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="1B690614" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc300903651"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc300903655"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Personnel</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>Contrôle de la consultation et des mouvements des archives</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="271AED7B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Préciser : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02650D6B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+    <w:p w14:paraId="4F1554B6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Le nom et la qualification de la(des) personne(s) responsable(s) des archives</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79C06A7B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+        <w:t>Les modalités d’accès aux archives physiques et aux archives électroniques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005F9978" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>La liste des personnes autorisées à accéder aux documents d'archives</w:t>
+        <w:t>Le mode d’indexation des archives de façon à en faciliter le stockage et la consultation méthodique, ainsi que son mode de gestion (papier ou électronique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B41408D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>La part de responsabilité du DE et de l’archiviste lors de la sortie et du retour d’éléments archivés d’une étude et les mécanismes mis en place, y compris leur documentation, pour s’assurer que le dossier retourné est complet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61560975" w14:textId="46A63F72" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les durées d’emprunts autorisées et les modalités de relance</w:t>
+      </w:r>
+      <w:r w:rsidR="007127BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le cas échéant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB5BC19" w14:textId="15A88CBC" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les modalités de gestion de sortie définitive et </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>destruction des archives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CB06F5" w14:textId="59798A69" w:rsidR="00E90485" w:rsidRPr="00E90485" w:rsidRDefault="00E90485" w:rsidP="00E90485">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S’il existe des dispositions prévoyant le transfert des archives en cas de besoin (cessation d’activité…)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="5918819C" w14:textId="77777777" w:rsidTr="00467F4D">
+      <w:tr w:rsidR="00603F4B" w14:paraId="01D97CAF" w14:textId="77777777" w:rsidTr="00467F4D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65C1DBC2" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="22FDE8D2" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C31193D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
+    <w:p w14:paraId="0F91087D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc300903652"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Localisation et description du local d'archives</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t xml:space="preserve">Cas spécifique des archives électroniques </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FF5EC1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Préciser :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38CC3D37" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+        <w:t xml:space="preserve">Préciser : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E2FD8F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les moyens de protection contre toute détérioration indue (incendie, inondation, rongeurs, insectes...) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E553DD3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+        <w:t xml:space="preserve">Les modalités d’accès </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732642EB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Le nom de la société en charge de l'archivage et son adresse exacte si les archives sont extérieures à l'installation / au site d’essais (ou transférées par campagnes), le cas échéant. Indiquer si des audits de ce fournisseur sont réalisés</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77318F22" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="00603F4B" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+        <w:t>Comment sont gérées les consultations de données électroniques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE227C3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t>La localisation du site d’archives dans le cas d’IE multisites</w:t>
+        </w:rPr>
+        <w:t>S’il existe un logiciel de gestion spécifique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081C1705" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les mécanismes permettant de s’assurer que les données électroniques archivées ne sont pas modifiables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ABD09E" w14:textId="394D6A9F" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les modes de protection de ces archives électroniques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326F00E9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRDefault="009312A7" w:rsidP="00603F4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S’il existe des dispositions prévoyant le transfert des archives en cas de besoin (cessation d’activité…)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603F4B" w14:paraId="79A507AA" w14:textId="77777777" w:rsidTr="00467F4D">
+      <w:tr w:rsidR="00603F4B" w14:paraId="1CC1915A" w14:textId="77777777" w:rsidTr="00467F4D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434CF021" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
+          <w:p w14:paraId="6782B75E" w14:textId="77777777" w:rsidR="00603F4B" w:rsidRDefault="00603F4B" w:rsidP="00C275A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B23F141" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="003F6224">
-[...845 lines deleted...]
-    <w:p w14:paraId="73E145C1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="48F1FB5E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc300903656"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc300903656"/>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ANNEXES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="243DF766" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="06451E8B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1156"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="6212"/>
           <w:tab w:val="center" w:pos="8083"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste des documents cités dans le dossier à inclure dans les annexes. </w:t>
       </w:r>
-    </w:p>
-[...29 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10768" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="8818"/>
         <w:gridCol w:w="1275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="33D3232B" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="08ABDFCB" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B39911D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="44172F2D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A80B651" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="48799D53" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Annexe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06DEFE6C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="7C955A08" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nb pages</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="7C5B8420" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="58BCE36F" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45F8E95C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="44B51E07" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Intro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="791D45DC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="734DBD9E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Copie de l'arrêté portant agrément d'un établissement d'expérimentation animale délivré par le ministère de l'agriculture, de la pêche et de l’alimentation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="730E0826" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="087056C1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="5570EAAD" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="3B0E96C2" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DE8B63C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="616DF170" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43A40A51" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="51D446E7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Copie de l’arrêté portant agrément d’un établissement détenteur et/ou utilisateur d’organismes génétiquement modifiés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="072C9C32" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="57B0F75D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="32789FCB" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="56968C9E" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67E7D7BF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="39BA6080" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="444C9F9D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="3E14E80A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Copie de l’autorisation d’exercer une activité nucléaire à des fins non-médicales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A943316" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="4316A3CB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="5E30B963" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="55846846" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58970F8D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="689D7C7C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="363C8823" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="7CBDA13F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Copie de l’agrément BPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3F807B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="11DFE5ED" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="4FABFD8F" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="40DD763C" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E44E87B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="53A12197" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04975E2D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="679287BA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Liste des DE (facultatif)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E048D42" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="7B6DDDA8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="0B329D8A" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="388049E3" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="142B35F6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="0B0DAD8C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58C1DE21" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="26C78DDB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Liste des RPE (facultatif)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="207387EF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="5099D4A9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="4FC31FAB" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="3F006D28" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FD27613" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="2C9F51EC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3808808F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="77169702" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organigramme(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3938B6A1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="38AC247C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="5B776970" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="00AD3820" w:rsidRPr="009312A7" w14:paraId="58148603" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BA2D384" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="0E6875A5" w14:textId="77777777" w:rsidR="00AD3820" w:rsidRPr="009312A7" w:rsidRDefault="00AD3820" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...53 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F14D31B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="5875F3D0" w14:textId="0DA2452F" w:rsidR="00AD3820" w:rsidRPr="009312A7" w:rsidRDefault="00AD3820" w:rsidP="00F54954">
             <w:pPr>
-              <w:rPr>
-[...20 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Description de tâches (définitions de fonction) représentatives du personnel technique de l’installation / du site d’essais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12AA590C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="4017473B" w14:textId="77777777" w:rsidR="00AD3820" w:rsidRPr="009312A7" w:rsidRDefault="00AD3820" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="3222B106" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="2C96FE5F" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="675E5752" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="751863B8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2948C659" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="43B67F08" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Extraits de dossiers de suivi de formation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67EE0AD6" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="4B34330B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="29D4859F" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="3421ECCA" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77EE01A0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="37A94007" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00C15E26" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="730A2B40" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Liste des études en cours et terminées (master schedule)</w:t>
+              <w:t xml:space="preserve">Liste des études en cours et terminées (master </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009312A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>schedule</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009312A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15459792" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="682A26DD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="2FBA4A82" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="76D00939" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5916F1F9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="1485C891" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="604DD168" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="6B6C2B94" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Exemples de modes de planification des activités de l’installation / du site d’essais et évaluation de la charge de travail de l’installation (facultatif)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2467732D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="2FD0C2DB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="6C60230A" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="6F5F6202" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18C929CE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="25FEBC5B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78558FBC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="388CB139" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Modèle de compte-rendu d’inspection (facultatif)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05781F94" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="08779A19" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="32A63532" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="4EAE55E6" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F2D3244" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="393FD805" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43EE2974" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="614F03DE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plan d’accès à l’installation / au site d’essais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22B91D4F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="2F544380" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="40FF031C" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="0042253C" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D537C4F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="11222E93" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76D49E90" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="676184F5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plan des locaux pour visualiser l’agencement de l’installation / du site d’essais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55D3FF89" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="233696C1" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="485102AD" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="3CD364D7" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="122728EF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="049B2E57" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="035A118D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="504D7448" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Documents décrivant les conditions ambiantes dans les zones importantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="315FEE98" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="4672CA9B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="114A5695" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="4A1EB77C" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66E08F4C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="14D05F5B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FE63864" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="18E6D1F8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Liste des opérations informatisées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0E2FBD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="6A11DB80" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="4704A3B8" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="4C1AC706" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BE83B56" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="1771DECD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47394EB3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="067D0E48" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tableau synoptique de la configuration informatique de l’installation / du site d’essais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8CF7A0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="06998F4A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="1EFB7090" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="54E5717B" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1809A795" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="3A521369" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="456EBB85" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="79BF8200" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantité d’animaux de laboratoire utilisés par an </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="441CC697" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="42EB388E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="69ECBBC3" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="210E2A1D" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F1A18C2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="013F69FB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17349927" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="78D1840B" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Liste des microorganismes cellulaires ou acellulaires employés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57E43C5E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="18C38D3D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="7C7A0D23" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="40FF823B" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39EC0AF8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="377262EB" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F6DB1D9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="3A4996AE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MON d’élaboration, de révision et de gestion des MON </w:t>
+              <w:t xml:space="preserve">MON d’élaboration, de révision et de gestion </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009312A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>des</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009312A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MON </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4C9EF0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="34266BBA" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="6DB20EE7" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="76F8F632" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71570181" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="2533EC19" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31E1B391" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="53F54CAE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Liste des MON </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB28556" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="048B81A3" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="4EABEBCB" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="5C065615" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62F2ABE0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="4809CDE8" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12B8A93D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="3B2D0CEE" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sommaire type ou exemple de plan d’étude (facultatif)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51413C1C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="4A55E386" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="1E46F790" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="6A1B4523" w14:textId="77777777" w:rsidTr="00F54954">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34819A9F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="7A214BA0" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B15915D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="6A5F3DD2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fiche d’inventaire général des éléments archivés par étude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35768131" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="62D39580" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00F54954">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23942316" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
-[...8 lines deleted...]
-    <w:p w14:paraId="0512B952" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+    <w:p w14:paraId="0DA1B29F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="00290DB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1156"/>
           <w:tab w:val="left" w:pos="-703"/>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="6212"/>
           <w:tab w:val="center" w:pos="8083"/>
           <w:tab w:val="left" w:pos="9387"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009312A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liste des autres documents fournis en annexes.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10768" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="8818"/>
         <w:gridCol w:w="1275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="0A72B04A" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="52240503" w14:textId="77777777" w:rsidTr="00C80CAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C3820EF" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="479B2D9F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="105473A7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="273214D7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Titre de l’annexe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12E586D7" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="47563B0C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009312A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nb pages</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="112D8D27" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="247B6AA2" w14:textId="77777777" w:rsidTr="00C80CAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CE1B39D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="4AE13322" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29B478BC" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="3C738089" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B8890F4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="3616D1CD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="77740FDF" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="05F83D2C" w14:textId="77777777" w:rsidTr="00C80CAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B8CC09A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="2DB6956E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01C5869A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="508F68DD" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11C96D55" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="28B6C033" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="6BE0EE57" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="41C99589" w14:textId="77777777" w:rsidTr="00C80CAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A91E57C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="1F4F6FE4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A1D891C" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="45844C6E" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A21C074" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="7F74E030" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="06EAE676" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="31FB00B9" w14:textId="77777777" w:rsidTr="00C80CAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F247565" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="6D7A8B99" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24B86BD9" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="114A5CD4" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="520E3A99" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="6CD7E863" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="485F8605" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="34093D32" w14:textId="77777777" w:rsidTr="00C80CAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C97FF66" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="05577C46" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E2DF7A5" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="08472C5A" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74825E10" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="2D7D1E89" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="7B343CA5" w14:textId="77777777" w:rsidTr="00C80CAD">
+      <w:tr w:rsidR="009312A7" w:rsidRPr="009312A7" w14:paraId="1FE298C5" w14:textId="77777777" w:rsidTr="00C80CAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13A5518D" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="617D6F51" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="483638A2" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="2424738F" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63277159" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
+          <w:p w14:paraId="2571F577" w14:textId="77777777" w:rsidR="009312A7" w:rsidRPr="009312A7" w:rsidRDefault="009312A7" w:rsidP="009312A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E077390" w14:textId="77777777" w:rsidR="00F25B6D" w:rsidRPr="00CA0847" w:rsidRDefault="00F25B6D" w:rsidP="00C80CAD">
+    <w:p w14:paraId="530B7C6E" w14:textId="77777777" w:rsidR="00F25B6D" w:rsidRPr="00CA0847" w:rsidRDefault="00F25B6D" w:rsidP="00C80CAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F25B6D" w:rsidRPr="00CA0847" w:rsidSect="00192093">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00F25B6D" w:rsidRPr="00CA0847" w:rsidSect="001D2AE4">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="567" w:bottom="1304" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A04DB7E" w14:textId="77777777" w:rsidR="003D7BDC" w:rsidRDefault="003D7BDC">
+    <w:p w14:paraId="793D334F" w14:textId="77777777" w:rsidR="00915A52" w:rsidRDefault="00915A52">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B2D273C" w14:textId="77777777" w:rsidR="003D7BDC" w:rsidRDefault="003D7BDC">
+    <w:p w14:paraId="0C857D15" w14:textId="77777777" w:rsidR="00915A52" w:rsidRDefault="00915A52">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dutch">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="52A8699B" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="008D4327">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="770EC122" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="008D4327">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54DF0056" wp14:editId="0A1CBA50">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="539487A6" wp14:editId="0424D1F6">
           <wp:extent cx="7020000" cy="88461"/>
           <wp:effectExtent l="19050" t="0" r="9450" b="0"/>
           <wp:docPr id="2" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Image 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect l="816" t="30917" b="35921"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm flipV="1">
                     <a:off x="0" y="0"/>
                     <a:ext cx="7020000" cy="88461"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="21E83122" w14:textId="77777777" w:rsidR="00192093" w:rsidRPr="008D4327" w:rsidRDefault="00192093" w:rsidP="00192093">
+  <w:p w14:paraId="0C141E68" w14:textId="35ACE07A" w:rsidR="00192093" w:rsidRPr="008D4327" w:rsidRDefault="00192093" w:rsidP="00192093">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="10772"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009312A7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>LAB BPL FORM 03 – Révision 06 – Applicable le 01/11/2021</w:t>
+      <w:t>LAB BPL FORM 03 – Révision 0</w:t>
+    </w:r>
+    <w:r w:rsidR="00F65077">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009312A7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – Applicable le </w:t>
+    </w:r>
+    <w:r w:rsidR="000E3A7A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>01/0</w:t>
+    </w:r>
+    <w:r w:rsidR="00DC5A26">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="000E3A7A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -25339,139 +26422,139 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7AB0B8F4" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="009312A7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="115F2CC1" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="009312A7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="302BC995" wp14:editId="1AE12CFA">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12ADB346" wp14:editId="2CC3464B">
           <wp:extent cx="7020000" cy="88461"/>
           <wp:effectExtent l="19050" t="0" r="9450" b="0"/>
           <wp:docPr id="4" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Image 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect l="816" t="30917" b="35921"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm flipV="1">
                     <a:off x="0" y="0"/>
                     <a:ext cx="7020000" cy="88461"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="68B4555C" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="009312A7">
+  <w:p w14:paraId="0B449839" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="009312A7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="693B99D7" w14:textId="77777777" w:rsidR="00192093" w:rsidRPr="009312A7" w:rsidRDefault="00192093" w:rsidP="009312A7">
+  <w:p w14:paraId="61907E59" w14:textId="77777777" w:rsidR="00192093" w:rsidRPr="009312A7" w:rsidRDefault="00192093" w:rsidP="009312A7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="10772"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="50" w:name="_Hlk86053992"/>
+    <w:bookmarkStart w:id="49" w:name="_Hlk86053992"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>LAB</w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>BPL FORM 03</w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
@@ -25500,51 +26583,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>06</w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> – Applicable le </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>01/11/2021</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
@@ -25603,202 +26686,202 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>44</w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="724F91BC" w14:textId="77777777" w:rsidR="003D7BDC" w:rsidRDefault="003D7BDC">
+    <w:p w14:paraId="4F8FCFD3" w14:textId="77777777" w:rsidR="00915A52" w:rsidRDefault="00915A52">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40D86FA1" w14:textId="77777777" w:rsidR="003D7BDC" w:rsidRDefault="003D7BDC">
+    <w:p w14:paraId="2C464ABE" w14:textId="77777777" w:rsidR="00915A52" w:rsidRDefault="00915A52">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10880" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1494"/>
       <w:gridCol w:w="7632"/>
       <w:gridCol w:w="1754"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00192093" w14:paraId="6076026F" w14:textId="77777777" w:rsidTr="00192093">
+    <w:tr w:rsidR="00192093" w14:paraId="04ACBA3D" w14:textId="77777777" w:rsidTr="00192093">
       <w:trPr>
         <w:trHeight w:val="1602"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1494" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6C7BE4F1" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="00192093">
+        <w:p w14:paraId="455B64DC" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="00192093">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:spacing w:before="60"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00306F98">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:object w:dxaOrig="1140" w:dyaOrig="1670" w14:anchorId="40BE634E">
+            <w:object w:dxaOrig="1150" w:dyaOrig="1730" w14:anchorId="1E8F68C6">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
-              <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:57.05pt;height:83.2pt">
+              <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:57.75pt;height:86.25pt">
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
-              <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1697022458" r:id="rId2"/>
+              <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1832831461" r:id="rId2"/>
             </w:object>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7632" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="680AEEE7" w14:textId="77777777" w:rsidR="00192093" w:rsidRPr="008D4327" w:rsidRDefault="00192093" w:rsidP="00192093">
+        <w:p w14:paraId="5E39308D" w14:textId="77777777" w:rsidR="00192093" w:rsidRPr="008D4327" w:rsidRDefault="00192093" w:rsidP="00192093">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="375"/>
               <w:tab w:val="center" w:pos="2450"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009312A7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t>Questionnaire d’état des lieux des installations d’essais / sites d’essais</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1754" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="067C0FC7" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="00192093">
+        <w:p w14:paraId="530868E3" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="00192093">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:sz w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62F488AA" wp14:editId="5A2BE016">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EB32707" wp14:editId="39ED331A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>163830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-67945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="657860" cy="698500"/>
                 <wp:effectExtent l="19050" t="0" r="8890" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Image 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 7"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3" cstate="print"/>
@@ -25811,51 +26894,51 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="657860" cy="698500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60408F45" wp14:editId="27C53DC2">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BCE3426" wp14:editId="10B38F7E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5910580</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8555355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="452120" cy="476250"/>
                 <wp:effectExtent l="19050" t="0" r="5080" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Image 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3"/>
@@ -25864,193 +26947,198 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="452120" cy="476250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2A483E8F" w14:textId="77777777" w:rsidR="00192093" w:rsidRPr="00192093" w:rsidRDefault="00192093" w:rsidP="00192093">
+  <w:p w14:paraId="71716D9B" w14:textId="77777777" w:rsidR="00192093" w:rsidRPr="00F54954" w:rsidRDefault="00192093" w:rsidP="00192093">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10880" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1494"/>
       <w:gridCol w:w="7632"/>
       <w:gridCol w:w="1754"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00192093" w14:paraId="0666CE33" w14:textId="77777777" w:rsidTr="009312A7">
+    <w:tr w:rsidR="00192093" w14:paraId="5E4991E5" w14:textId="77777777" w:rsidTr="009312A7">
       <w:trPr>
         <w:trHeight w:val="1602"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1494" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:bookmarkStart w:id="49" w:name="_Hlk86311346"/>
-        <w:p w14:paraId="31463769" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="00192093">
+        <w:bookmarkStart w:id="48" w:name="_Hlk86311346"/>
+        <w:p w14:paraId="5D365EE4" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="00192093">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:spacing w:before="60"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00306F98">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:object w:dxaOrig="1140" w:dyaOrig="1670" w14:anchorId="0B244517">
+            <w:object w:dxaOrig="1150" w:dyaOrig="1730" w14:anchorId="13977800">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
-              <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:57.05pt;height:83.2pt">
+              <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:57.75pt;height:86.25pt">
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
-              <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1697022459" r:id="rId2"/>
+              <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1832831462" r:id="rId2"/>
             </w:object>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7632" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6DC883A5" w14:textId="77777777" w:rsidR="00192093" w:rsidRPr="008D4327" w:rsidRDefault="00192093" w:rsidP="009312A7">
+        <w:p w14:paraId="09E33CA7" w14:textId="77777777" w:rsidR="00192093" w:rsidRPr="008D4327" w:rsidRDefault="00192093" w:rsidP="009312A7">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="375"/>
               <w:tab w:val="center" w:pos="2450"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009312A7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t>Questionnaire d’état des lieux des installations d’essais / sites d’essais</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1754" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="406F3C3D" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="009312A7">
+        <w:p w14:paraId="6D9A94C1" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093" w:rsidP="009312A7">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:sz w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="097B3569" wp14:editId="56BCBD82">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34E3633B" wp14:editId="12629000">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>163830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-67945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="657860" cy="698500"/>
                 <wp:effectExtent l="19050" t="0" r="8890" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Image 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 7"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3" cstate="print"/>
@@ -26063,51 +27151,51 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="657860" cy="698500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21BEFF31" wp14:editId="3750C1E9">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A3B0100" wp14:editId="74A25542">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5910580</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8555355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="452120" cy="476250"/>
                 <wp:effectExtent l="19050" t="0" r="5080" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Image 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3"/>
@@ -26115,62 +27203,62 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="452120" cy="476250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
   </w:tbl>
-  <w:p w14:paraId="31012C6E" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093">
+  <w:p w14:paraId="476ED9AE" w14:textId="77777777" w:rsidR="00192093" w:rsidRDefault="00192093">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03C41FB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="20F22C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleTitre1TimesNewRomanJustifiGauche0cm"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="766" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleTitre2"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -26354,93 +27442,90 @@
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09790EFD"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A86EF9A2"/>
+    <w:tmpl w:val="6142BF9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="576"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1008"/>
         </w:tabs>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
@@ -27359,50 +28444,164 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24F204F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCFCB8DE"/>
+    <w:lvl w:ilvl="0" w:tplc="CB4835F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27116B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC6A4380"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27444,51 +28643,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29D505BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90B620A4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27530,51 +28729,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DCD460D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51A6B004"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27616,51 +28815,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="316658D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3EA8052"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27702,51 +28901,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A7663A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2256AF54"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27788,51 +28987,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="338712A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AF2CF3E"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27874,51 +29073,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CB2F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCC48DF4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27960,51 +29159,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F6311A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD96B1D4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28046,51 +29245,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="341D02FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED1C0E28"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28132,51 +29331,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="355A7B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3DAD2D0"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28218,51 +29417,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35774DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16225640"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28304,51 +29503,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35832BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C33C8634"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28390,51 +29589,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37254813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="915E4B4E"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28476,51 +29675,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="385B437A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDF6DACE"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28562,51 +29761,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38AD7E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FBCF6DC"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28648,51 +29847,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B014A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E11A337A"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28734,51 +29933,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BBE3958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9F8698E"/>
     <w:lvl w:ilvl="0" w:tplc="25E4E13A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28820,51 +30019,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C233E2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="116A6CB4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28906,51 +30105,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D035DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6B01AC4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28992,51 +30191,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EF74930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEA227A8"/>
     <w:lvl w:ilvl="0" w:tplc="43EE84C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Pucenumrique"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -29082,51 +30281,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F7B11F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C27CC7D4"/>
     <w:lvl w:ilvl="0" w:tplc="F8B01F0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
@@ -29171,51 +30370,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F9D2808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC3E9F52"/>
     <w:lvl w:ilvl="0" w:tplc="8B2471B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
@@ -29260,51 +30459,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4138420E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C22A7802"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29346,51 +30545,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4294635D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C46F1EA"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29432,51 +30631,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42E757EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D25818BC"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29518,51 +30717,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44D73E47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A3E1658"/>
     <w:lvl w:ilvl="0" w:tplc="9F308352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="StyleTitre3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1146"/>
         </w:tabs>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29659,51 +30858,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="474F6A79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E604D07A"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29745,51 +30944,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="479E3A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741E0114"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29831,137 +31030,146 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AF84B1F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="928CAF0A"/>
+    <w:tmpl w:val="71AC4BBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B9C5E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AD4B3DE"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30003,51 +31211,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3C75AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63FA04C4"/>
     <w:lvl w:ilvl="0" w:tplc="56F8F88A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Puce3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -30090,51 +31298,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B858D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C54A6B8"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30176,51 +31384,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51C11A6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AF612A0"/>
     <w:lvl w:ilvl="0" w:tplc="F8B01F0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
@@ -30265,51 +31473,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52CE62B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5F4F902"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30351,51 +31559,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03E27736"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30437,51 +31645,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="559C0645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5798C0AE"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30523,51 +31731,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D0E1931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41364300"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30609,51 +31817,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D1F37CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB184BEA"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30695,51 +31903,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D84676C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3D63BF2"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30781,51 +31989,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F317CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93801D04"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30867,51 +32075,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66A81259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17F6B822"/>
     <w:lvl w:ilvl="0" w:tplc="47CA9858">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
@@ -30956,51 +32164,165 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66F469EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="506A4C52"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="677B1B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F5EEFF2"/>
     <w:lvl w:ilvl="0" w:tplc="FF3EB0B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Style1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3229"/>
         </w:tabs>
         <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="76561D4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31079,51 +32401,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B590DA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A8A155A"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31165,51 +32487,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C793D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A10E369C"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31251,51 +32573,165 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E6E3753"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8408AB16"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E811FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C442B4BA"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31337,51 +32773,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F990354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C63C6D08"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31423,51 +32859,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71BE663E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DE491C8"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31509,51 +32945,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72D64EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB308C7E"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31595,51 +33031,165 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73280541"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67AA74E4"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75731C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0C67050"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31681,51 +33231,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778F7BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FFA9118"/>
     <w:lvl w:ilvl="0" w:tplc="EECA6D26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Puce1"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -31796,51 +33346,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79673817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="222EA280"/>
     <w:lvl w:ilvl="0" w:tplc="F8B01F0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B">
@@ -31885,51 +33435,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B2507C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD5E99F8"/>
     <w:lvl w:ilvl="0" w:tplc="4596F348">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="StyleStyleTitreGras"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="833"/>
         </w:tabs>
         <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32026,1770 +33576,1986 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5873"/>
         </w:tabs>
         <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6593"/>
         </w:tabs>
         <w:ind w:left="6593" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="456920537">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="54"/>
+  <w:num w:numId="2" w16cid:durableId="251091477">
+    <w:abstractNumId w:val="56"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2117557850">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="809402270">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1825006978">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1382366582">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1552183133">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2105834662">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="21327617">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="138692970">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2017149643">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1093208503">
+    <w:abstractNumId w:val="23"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="414522645">
+    <w:abstractNumId w:val="40"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1245338967">
+    <w:abstractNumId w:val="31"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="462115522">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1093748546">
+    <w:abstractNumId w:val="19"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="538323737">
+    <w:abstractNumId w:val="47"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1284731511">
+    <w:abstractNumId w:val="27"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="280919555">
+    <w:abstractNumId w:val="57"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2087144864">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="609968256">
+    <w:abstractNumId w:val="58"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1258094720">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2131195380">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2059666417">
+    <w:abstractNumId w:val="53"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1152260147">
+    <w:abstractNumId w:val="51"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="100030525">
+    <w:abstractNumId w:val="49"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="59179699">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1010834337">
+    <w:abstractNumId w:val="45"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1732118255">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="717389064">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1325356781">
+    <w:abstractNumId w:val="63"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1623882817">
+    <w:abstractNumId w:val="60"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1548486250">
+    <w:abstractNumId w:val="48"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="798839456">
+    <w:abstractNumId w:val="50"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="806169714">
+    <w:abstractNumId w:val="43"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="187763795">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1140342609">
+    <w:abstractNumId w:val="29"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="378557909">
+    <w:abstractNumId w:val="26"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1485658776">
     <w:abstractNumId w:val="41"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="40" w16cid:durableId="688063029">
+    <w:abstractNumId w:val="52"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="889654724">
+    <w:abstractNumId w:val="65"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1334840952">
+    <w:abstractNumId w:val="28"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1523518969">
+    <w:abstractNumId w:val="36"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1865097740">
+    <w:abstractNumId w:val="6"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="930894435">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1518035951">
+    <w:abstractNumId w:val="32"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1649161868">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1531066065">
+    <w:abstractNumId w:val="61"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1311473219">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1121262432">
+    <w:abstractNumId w:val="15"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1607542269">
+    <w:abstractNumId w:val="62"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1129476948">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="72750813">
+    <w:abstractNumId w:val="24"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="523398466">
+    <w:abstractNumId w:val="30"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="332880423">
+    <w:abstractNumId w:val="38"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1241866361">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1388256818">
+    <w:abstractNumId w:val="37"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="503203401">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1346635525">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="93206009">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1425959376">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="242226395">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="1057582988">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1782800551">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="2072003525">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="953558407">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1423330592">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1411342261">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1389374615">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="1034035403">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="71" w16cid:durableId="921723555">
+    <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="6">
-[...227 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="72" w16cid:durableId="326371622">
     <w:abstractNumId w:val="55"/>
-    <w:lvlOverride w:ilvl="0">
-[...1276 lines deleted...]
-    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="67"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E91D61"/>
+    <w:rsid w:val="00003A6B"/>
+    <w:rsid w:val="00006EBE"/>
+    <w:rsid w:val="00010795"/>
+    <w:rsid w:val="0001392C"/>
+    <w:rsid w:val="00025919"/>
+    <w:rsid w:val="00045C40"/>
+    <w:rsid w:val="0004698C"/>
     <w:rsid w:val="00046B82"/>
     <w:rsid w:val="00047BE9"/>
+    <w:rsid w:val="00080428"/>
     <w:rsid w:val="00094A3A"/>
+    <w:rsid w:val="000A03A6"/>
+    <w:rsid w:val="000A2138"/>
+    <w:rsid w:val="000E3A7A"/>
+    <w:rsid w:val="000E49AC"/>
+    <w:rsid w:val="000E589B"/>
+    <w:rsid w:val="000F4A0B"/>
+    <w:rsid w:val="000F5C5C"/>
     <w:rsid w:val="000F7EB5"/>
+    <w:rsid w:val="0011306E"/>
+    <w:rsid w:val="00121662"/>
+    <w:rsid w:val="0012674D"/>
     <w:rsid w:val="00152094"/>
+    <w:rsid w:val="0015568C"/>
+    <w:rsid w:val="001566CF"/>
+    <w:rsid w:val="001570F0"/>
+    <w:rsid w:val="00165FF3"/>
+    <w:rsid w:val="0017208D"/>
     <w:rsid w:val="00176B6A"/>
+    <w:rsid w:val="0018009E"/>
     <w:rsid w:val="00181061"/>
+    <w:rsid w:val="001837F6"/>
     <w:rsid w:val="00184963"/>
+    <w:rsid w:val="00185C9F"/>
     <w:rsid w:val="00192093"/>
     <w:rsid w:val="001946B4"/>
+    <w:rsid w:val="00196885"/>
     <w:rsid w:val="001A2A4F"/>
+    <w:rsid w:val="001B1A83"/>
     <w:rsid w:val="001B1FFE"/>
+    <w:rsid w:val="001C3A78"/>
+    <w:rsid w:val="001D2AE4"/>
     <w:rsid w:val="001E0945"/>
+    <w:rsid w:val="001E23D8"/>
     <w:rsid w:val="001E41E6"/>
+    <w:rsid w:val="00204B23"/>
+    <w:rsid w:val="00206273"/>
+    <w:rsid w:val="00230725"/>
+    <w:rsid w:val="0024278B"/>
     <w:rsid w:val="002454CA"/>
+    <w:rsid w:val="002611B2"/>
+    <w:rsid w:val="00270429"/>
+    <w:rsid w:val="00271ABE"/>
+    <w:rsid w:val="00272065"/>
+    <w:rsid w:val="00280AC0"/>
+    <w:rsid w:val="0029035C"/>
+    <w:rsid w:val="00290DB1"/>
     <w:rsid w:val="002A2E7E"/>
+    <w:rsid w:val="002A4B61"/>
+    <w:rsid w:val="002B0342"/>
+    <w:rsid w:val="002B6F5B"/>
+    <w:rsid w:val="002C0F1C"/>
+    <w:rsid w:val="002C79EB"/>
+    <w:rsid w:val="002D7762"/>
     <w:rsid w:val="002E28E9"/>
+    <w:rsid w:val="002F39B6"/>
     <w:rsid w:val="00306F98"/>
+    <w:rsid w:val="00321215"/>
+    <w:rsid w:val="003319CD"/>
     <w:rsid w:val="0034321B"/>
+    <w:rsid w:val="00366E51"/>
+    <w:rsid w:val="00386AA1"/>
+    <w:rsid w:val="003876F6"/>
+    <w:rsid w:val="00395A6D"/>
+    <w:rsid w:val="003B46E8"/>
     <w:rsid w:val="003B7B95"/>
+    <w:rsid w:val="003C012E"/>
+    <w:rsid w:val="003C067F"/>
+    <w:rsid w:val="003C743D"/>
     <w:rsid w:val="003D4D05"/>
-    <w:rsid w:val="003D7BDC"/>
+    <w:rsid w:val="003D4EAF"/>
+    <w:rsid w:val="003F0D18"/>
+    <w:rsid w:val="003F54A3"/>
     <w:rsid w:val="003F6224"/>
+    <w:rsid w:val="003F72B8"/>
+    <w:rsid w:val="00413194"/>
+    <w:rsid w:val="00427994"/>
+    <w:rsid w:val="004402D6"/>
     <w:rsid w:val="00444AA8"/>
+    <w:rsid w:val="00464C93"/>
     <w:rsid w:val="00467F4D"/>
+    <w:rsid w:val="0047144C"/>
+    <w:rsid w:val="004802BC"/>
+    <w:rsid w:val="00485A86"/>
     <w:rsid w:val="00487FD9"/>
+    <w:rsid w:val="00491202"/>
     <w:rsid w:val="00491DB3"/>
+    <w:rsid w:val="00495167"/>
+    <w:rsid w:val="00495CAE"/>
     <w:rsid w:val="004B2481"/>
+    <w:rsid w:val="004B6A48"/>
     <w:rsid w:val="004C226E"/>
+    <w:rsid w:val="004C2D37"/>
+    <w:rsid w:val="00500FDE"/>
+    <w:rsid w:val="00516838"/>
+    <w:rsid w:val="00524BF0"/>
+    <w:rsid w:val="00526623"/>
+    <w:rsid w:val="005331CE"/>
+    <w:rsid w:val="00544E96"/>
     <w:rsid w:val="0055499C"/>
     <w:rsid w:val="005617A5"/>
+    <w:rsid w:val="00573971"/>
+    <w:rsid w:val="00576444"/>
     <w:rsid w:val="00577EB7"/>
+    <w:rsid w:val="00583CB1"/>
     <w:rsid w:val="00584BDD"/>
     <w:rsid w:val="0058588E"/>
+    <w:rsid w:val="005A1D21"/>
     <w:rsid w:val="005A6964"/>
+    <w:rsid w:val="005B1571"/>
+    <w:rsid w:val="005B3B58"/>
+    <w:rsid w:val="005C030D"/>
+    <w:rsid w:val="005E11E8"/>
+    <w:rsid w:val="005E488D"/>
     <w:rsid w:val="00603F4B"/>
+    <w:rsid w:val="00610DDC"/>
+    <w:rsid w:val="0062059B"/>
+    <w:rsid w:val="00627AD3"/>
+    <w:rsid w:val="00631500"/>
+    <w:rsid w:val="006449C6"/>
+    <w:rsid w:val="00646504"/>
+    <w:rsid w:val="006470DB"/>
     <w:rsid w:val="00647791"/>
+    <w:rsid w:val="006700A9"/>
+    <w:rsid w:val="0067052B"/>
+    <w:rsid w:val="00680A94"/>
+    <w:rsid w:val="00685604"/>
+    <w:rsid w:val="0069055E"/>
     <w:rsid w:val="006A43B5"/>
+    <w:rsid w:val="006A47B0"/>
+    <w:rsid w:val="006E00E2"/>
+    <w:rsid w:val="00710C67"/>
+    <w:rsid w:val="007127BA"/>
+    <w:rsid w:val="00714BD1"/>
+    <w:rsid w:val="007243A3"/>
+    <w:rsid w:val="007313E8"/>
+    <w:rsid w:val="007503C7"/>
     <w:rsid w:val="00765E7B"/>
+    <w:rsid w:val="00767F2A"/>
+    <w:rsid w:val="007762B7"/>
     <w:rsid w:val="0079371A"/>
+    <w:rsid w:val="007B0495"/>
+    <w:rsid w:val="007C27E5"/>
+    <w:rsid w:val="007C3831"/>
+    <w:rsid w:val="007D6ED2"/>
+    <w:rsid w:val="007E5669"/>
+    <w:rsid w:val="007F61E2"/>
+    <w:rsid w:val="007F6600"/>
+    <w:rsid w:val="00800F3F"/>
+    <w:rsid w:val="008058B2"/>
     <w:rsid w:val="00816E4B"/>
+    <w:rsid w:val="0082039C"/>
+    <w:rsid w:val="008203DF"/>
+    <w:rsid w:val="00821E62"/>
     <w:rsid w:val="00827D7A"/>
+    <w:rsid w:val="00832BAB"/>
     <w:rsid w:val="00832CB7"/>
+    <w:rsid w:val="00861614"/>
+    <w:rsid w:val="0087749C"/>
+    <w:rsid w:val="00885B9C"/>
+    <w:rsid w:val="00886D2F"/>
     <w:rsid w:val="008A0B2C"/>
+    <w:rsid w:val="008B0E49"/>
+    <w:rsid w:val="008B45F8"/>
     <w:rsid w:val="008C4FFB"/>
     <w:rsid w:val="008D4327"/>
+    <w:rsid w:val="009017D6"/>
+    <w:rsid w:val="009145EF"/>
+    <w:rsid w:val="00915A52"/>
+    <w:rsid w:val="009222A8"/>
+    <w:rsid w:val="0092447B"/>
+    <w:rsid w:val="009247A6"/>
+    <w:rsid w:val="009270AB"/>
     <w:rsid w:val="009312A7"/>
+    <w:rsid w:val="0093740E"/>
     <w:rsid w:val="0094192E"/>
+    <w:rsid w:val="00943AFC"/>
     <w:rsid w:val="00952CBF"/>
+    <w:rsid w:val="00971A56"/>
     <w:rsid w:val="00974E11"/>
+    <w:rsid w:val="009838D1"/>
+    <w:rsid w:val="00994985"/>
+    <w:rsid w:val="00997F14"/>
     <w:rsid w:val="009A551A"/>
     <w:rsid w:val="009A73A0"/>
+    <w:rsid w:val="009B79AA"/>
+    <w:rsid w:val="009C6AD3"/>
+    <w:rsid w:val="009E1669"/>
     <w:rsid w:val="009E1F9D"/>
     <w:rsid w:val="009F7511"/>
+    <w:rsid w:val="00A04D63"/>
+    <w:rsid w:val="00A15FE6"/>
+    <w:rsid w:val="00A24885"/>
+    <w:rsid w:val="00A46AE5"/>
+    <w:rsid w:val="00A46DAD"/>
+    <w:rsid w:val="00A5589E"/>
+    <w:rsid w:val="00A65576"/>
+    <w:rsid w:val="00A65ED8"/>
+    <w:rsid w:val="00A70C15"/>
+    <w:rsid w:val="00A76AC1"/>
+    <w:rsid w:val="00A8450B"/>
+    <w:rsid w:val="00A858EA"/>
+    <w:rsid w:val="00A91D1D"/>
+    <w:rsid w:val="00A96117"/>
     <w:rsid w:val="00AA2CFA"/>
     <w:rsid w:val="00AA5EAE"/>
+    <w:rsid w:val="00AB1281"/>
+    <w:rsid w:val="00AC54D3"/>
+    <w:rsid w:val="00AD3820"/>
+    <w:rsid w:val="00AD520E"/>
+    <w:rsid w:val="00AE7E16"/>
+    <w:rsid w:val="00AF73D9"/>
+    <w:rsid w:val="00B042C3"/>
     <w:rsid w:val="00B1668A"/>
+    <w:rsid w:val="00B17BC6"/>
+    <w:rsid w:val="00B26106"/>
+    <w:rsid w:val="00B35EF1"/>
     <w:rsid w:val="00B47141"/>
+    <w:rsid w:val="00B617D5"/>
     <w:rsid w:val="00B67F45"/>
+    <w:rsid w:val="00B73CA5"/>
     <w:rsid w:val="00B8208A"/>
+    <w:rsid w:val="00B84ADE"/>
+    <w:rsid w:val="00B85148"/>
+    <w:rsid w:val="00B916E9"/>
+    <w:rsid w:val="00B973B1"/>
+    <w:rsid w:val="00BC081E"/>
+    <w:rsid w:val="00BC13BD"/>
+    <w:rsid w:val="00BD2E30"/>
     <w:rsid w:val="00BE0AF6"/>
+    <w:rsid w:val="00BE1749"/>
+    <w:rsid w:val="00BE2D1B"/>
+    <w:rsid w:val="00BF5F96"/>
     <w:rsid w:val="00C0357B"/>
+    <w:rsid w:val="00C10602"/>
+    <w:rsid w:val="00C23A7D"/>
+    <w:rsid w:val="00C24E07"/>
+    <w:rsid w:val="00C35C48"/>
     <w:rsid w:val="00C40D74"/>
     <w:rsid w:val="00C45D14"/>
+    <w:rsid w:val="00C474A9"/>
+    <w:rsid w:val="00C60825"/>
     <w:rsid w:val="00C60C0A"/>
+    <w:rsid w:val="00C77177"/>
     <w:rsid w:val="00C80CAD"/>
+    <w:rsid w:val="00C84B4A"/>
     <w:rsid w:val="00C956EE"/>
     <w:rsid w:val="00CA6EA1"/>
+    <w:rsid w:val="00CA70E1"/>
     <w:rsid w:val="00CC0DBC"/>
     <w:rsid w:val="00CF373B"/>
-    <w:rsid w:val="00D11972"/>
+    <w:rsid w:val="00D4306E"/>
+    <w:rsid w:val="00D652C3"/>
     <w:rsid w:val="00D83459"/>
+    <w:rsid w:val="00D842C2"/>
+    <w:rsid w:val="00D90D6D"/>
+    <w:rsid w:val="00D96A3C"/>
+    <w:rsid w:val="00DA61A5"/>
+    <w:rsid w:val="00DC5A26"/>
+    <w:rsid w:val="00DD5B4F"/>
+    <w:rsid w:val="00DE05FE"/>
+    <w:rsid w:val="00DE2415"/>
+    <w:rsid w:val="00DE2546"/>
+    <w:rsid w:val="00DF0835"/>
+    <w:rsid w:val="00E11F5C"/>
     <w:rsid w:val="00E178B7"/>
     <w:rsid w:val="00E460E4"/>
+    <w:rsid w:val="00E4762A"/>
     <w:rsid w:val="00E64AAB"/>
     <w:rsid w:val="00E668C4"/>
+    <w:rsid w:val="00E7746C"/>
+    <w:rsid w:val="00E836B0"/>
+    <w:rsid w:val="00E84EFA"/>
+    <w:rsid w:val="00E90133"/>
+    <w:rsid w:val="00E90485"/>
     <w:rsid w:val="00E91D61"/>
     <w:rsid w:val="00E92DFA"/>
+    <w:rsid w:val="00E92FAC"/>
+    <w:rsid w:val="00E936FB"/>
     <w:rsid w:val="00E93D13"/>
     <w:rsid w:val="00EB11B1"/>
     <w:rsid w:val="00EE7EB8"/>
+    <w:rsid w:val="00F01AE2"/>
+    <w:rsid w:val="00F11B38"/>
+    <w:rsid w:val="00F2375F"/>
     <w:rsid w:val="00F25B6D"/>
+    <w:rsid w:val="00F3286D"/>
+    <w:rsid w:val="00F54954"/>
+    <w:rsid w:val="00F65077"/>
+    <w:rsid w:val="00F6765A"/>
+    <w:rsid w:val="00FA1952"/>
+    <w:rsid w:val="00FB5609"/>
+    <w:rsid w:val="00FB659B"/>
+    <w:rsid w:val="00FB782B"/>
+    <w:rsid w:val="00FD0558"/>
+    <w:rsid w:val="00FE1959"/>
+    <w:rsid w:val="00FE2633"/>
+    <w:rsid w:val="00FE359B"/>
+    <w:rsid w:val="00FE7206"/>
     <w:rsid w:val="00FE7EA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C4D9258"/>
+  <w14:docId w14:val="0E49250A"/>
   <w15:docId w15:val="{2CB5A24E-506A-499C-8BC8-0204674C608D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -33861,98 +35627,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -34146,246 +35915,266 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00603F4B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00306F98"/>
+    <w:rsid w:val="00F54954"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="360" w:after="240" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="008C4FFB"/>
+    <w:rsid w:val="001D2AE4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="360" w:after="120"/>
-      <w:ind w:left="578" w:hanging="578"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="709"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00306F98"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:qFormat/>
     <w:rsid w:val="00306F98"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00306F98"/>
     <w:pPr>
       <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009312A7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
       <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="1152" w:hanging="1152"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009312A7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
       <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="1296" w:hanging="1296"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009312A7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
       <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="1440" w:hanging="1440"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009312A7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
       <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="1584" w:hanging="1584"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -34518,51 +36307,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008C4FFB"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-ttedetabledesmatires">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Titre1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F25B6D"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="480"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:caps w:val="0"/>
       <w:color w:val="365F91"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25B6D"/>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
@@ -34649,70 +36438,70 @@
     <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009312A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Aucuneliste1">
     <w:name w:val="Aucune liste1"/>
     <w:next w:val="Aucuneliste"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009312A7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
-    <w:rsid w:val="009312A7"/>
+    <w:rsid w:val="00F54954"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
-    <w:rsid w:val="009312A7"/>
+    <w:rsid w:val="001D2AE4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:sz w:val="28"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:rsid w:val="009312A7"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:rsid w:val="009312A7"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
@@ -34755,71 +36544,69 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009312A7"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009312A7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="454"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
     <w:name w:val="Commentaire Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="009312A7"/>
     <w:rPr>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009312A7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009312A7"/>
@@ -35232,80 +37019,77 @@
     <w:name w:val="Style Titre 2 Car Car"/>
     <w:link w:val="StyleTitre2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="009312A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleTitre2">
     <w:name w:val="Style Titre 2"/>
     <w:basedOn w:val="Titre2"/>
     <w:link w:val="StyleTitre2CarCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009312A7"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:ilvl w:val="1"/>
         <w:numId w:val="6"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="180"/>
+      <w:spacing w:after="180"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:kern w:val="28"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
-      <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleTitre1TimesNewRomanJustifiGauche0cm">
     <w:name w:val="Style Titre 1 + Times New Roman Justifié Gauche :  0 cm"/>
     <w:basedOn w:val="Titre1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009312A7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:spacing w:before="360" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:caps w:val="0"/>
       <w:color w:val="auto"/>
       <w:kern w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4Document">
     <w:name w:val="4Document"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009312A7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Dutch" w:hAnsi="Dutch"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Puce1">
     <w:name w:val="Puce 1"/>
     <w:basedOn w:val="Normal"/>
@@ -35409,100 +37193,100 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pucenumrique">
     <w:name w:val="Puce numérique"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00827D7A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="62"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1448506869">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760129756">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1906136948">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\FBI\AppData\Local\Temp\ObsysNET\20211025110425\LAB%20BPL%20FORM%2003.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
@@ -35768,84 +37552,407 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100757A736E08FB7A4996D9B99CEF1FB580" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1a4cef8b1a386a1aa711a713094a599f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1274b43f-59f8-46b7-93cb-c6ba17e592ea" xmlns:ns3="5964f08a-26b0-4436-baeb-54f8c4019969" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac4acaeaced734faa60296c8a0d8a542" ns2:_="" ns3:_="">
+    <xsd:import namespace="1274b43f-59f8-46b7-93cb-c6ba17e592ea"/>
+    <xsd:import namespace="5964f08a-26b0-4436-baeb-54f8c4019969"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1274b43f-59f8-46b7-93cb-c6ba17e592ea" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bc7fc1eb-927e-43e5-b49f-adc26f19fd8c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1274b43f-59f8-46b7-93cb-c6ba17e592ea">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5964f08a-26b0-4436-baeb-54f8c4019969" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="39e2deed-e541-40de-a624-f8e95270374b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="État de validation" ma:internalName="_x00c9_tat_x0020_de_x0020_validation">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5964f08a-26b0-4436-baeb-54f8c4019969">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1274b43f-59f8-46b7-93cb-c6ba17e592ea" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="5964f08a-26b0-4436-baeb-54f8c4019969" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5E82DCA-6A1E-47AD-A218-C6241B0A491A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F6ACE9D-0B98-4FB4-881D-2AC07C122ECC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1274b43f-59f8-46b7-93cb-c6ba17e592ea"/>
+    <ds:schemaRef ds:uri="5964f08a-26b0-4436-baeb-54f8c4019969"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{188A06F2-EFA9-462A-B231-F62DDBD95BAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5964f08a-26b0-4436-baeb-54f8c4019969"/>
+    <ds:schemaRef ds:uri="1274b43f-59f8-46b7-93cb-c6ba17e592ea"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CE1B122-F8F9-4DDD-BF9C-E57B611AB78F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>LAB BPL FORM 03</Template>
   <TotalTime></TotalTime>
-  <Pages>46</Pages>
-[...1 lines deleted...]
-  <Characters>49543</Characters>
+  <Pages>43</Pages>
+  <Words>8472</Words>
+  <Characters>46598</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>412</Lines>
-  <Paragraphs>116</Paragraphs>
+  <Lines>388</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Type de demande :</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>cofrac</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58434</CharactersWithSpaces>
+  <CharactersWithSpaces>54961</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Type de demande :</dc:title>
   <dc:creator>FBI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100757A736E08FB7A4996D9B99CEF1FB580</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>