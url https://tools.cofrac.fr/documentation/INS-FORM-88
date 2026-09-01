--- v0 (2026-01-17)
+++ v1 (2026-09-01)
@@ -10,86 +10,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DBO\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DimitriaBOGAERT\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3BD5057D-3811-418D-AA89-BB348D27D9E9}" xr6:coauthVersionLast="41" xr6:coauthVersionMax="41" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F3451789-17C7-402D-9718-0E2D867B0616}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="836" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="836" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Page de Garde " sheetId="23" r:id="rId1"/>
     <sheet name="Auto-évaluation" sheetId="19" r:id="rId2"/>
     <sheet name="Graphiques" sheetId="20" r:id="rId3"/>
     <sheet name="Glossaire" sheetId="22" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Glossaire!$A$2:$F$6</definedName>
     <definedName name="OUI_NON">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Page de Garde '!$A$1:$H$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H48" i="19" l="1"/>
   <c r="H52" i="19" l="1"/>
   <c r="H55" i="19"/>
   <c r="H49" i="19"/>
   <c r="H61" i="19"/>
   <c r="H57" i="19"/>
   <c r="H56" i="19"/>
   <c r="H54" i="19"/>
   <c r="H53" i="19"/>
   <c r="H51" i="19"/>
   <c r="H50" i="19"/>
   <c r="H47" i="19"/>
   <c r="H43" i="19"/>
   <c r="H42" i="19"/>
   <c r="H41" i="19"/>
   <c r="H40" i="19"/>
   <c r="H39" i="19"/>
   <c r="H38" i="19"/>
   <c r="H37" i="19"/>
   <c r="H60" i="19"/>
   <c r="H59" i="19"/>
   <c r="H31" i="19"/>
   <c r="H30" i="19"/>
   <c r="H29" i="19"/>
   <c r="H28" i="19"/>
   <c r="H27" i="19"/>
@@ -2788,70 +2794,70 @@
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="387">
+  <cellXfs count="363">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2890,77 +2896,77 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2992,354 +2998,305 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="9" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="23" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="23" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="23" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="23" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="23" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="23" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="14" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="9" fontId="23" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="23" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -3353,650 +3310,626 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...98 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...248 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9"/>
         </patternFill>
       </fill>
@@ -4391,99 +4324,102 @@
           <c:order val="0"/>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>(Graphiques!$A$4:$A$5,Graphiques!$A$7,Graphiques!$A$10:$A$12,Graphiques!$A$14:$A$17,Graphiques!$A$19:$A$24)</c:f>
+              <c:f>(Graphiques!$A$4:$A$5,Graphiques!$A$7:$A$8,Graphiques!$A$10:$A$12,Graphiques!$A$14:$A$17,Graphiques!$A$19:$A$24)</c:f>
               <c:strCache>
-                <c:ptCount val="16"/>
+                <c:ptCount val="17"/>
                 <c:pt idx="0">
                   <c:v>4.1. Impartialité et Indépendance</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>4.2. Confidentialité</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5.1. Exigences administratives</c:v>
                 </c:pt>
                 <c:pt idx="3">
+                  <c:v>5.2. Organisation et management</c:v>
+                </c:pt>
+                <c:pt idx="4">
                   <c:v>6.1. Personnel</c:v>
                 </c:pt>
-                <c:pt idx="4">
+                <c:pt idx="5">
                   <c:v>6.2. Installations et Equipements</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="6">
                   <c:v>6.3. Sous-traitance</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="7">
                   <c:v>7.1. Méthodes et procédures d'inspection</c:v>
                 </c:pt>
-                <c:pt idx="7">
+                <c:pt idx="8">
                   <c:v>7.2. Manipulation des échantillons et objets présentés à l'inspection</c:v>
                 </c:pt>
-                <c:pt idx="8">
+                <c:pt idx="9">
                   <c:v>7.3. Enregistrements</c:v>
                 </c:pt>
-                <c:pt idx="9">
+                <c:pt idx="10">
                   <c:v>7.4. Rapports et certificats d'inspection</c:v>
                 </c:pt>
-                <c:pt idx="10">
+                <c:pt idx="11">
                   <c:v>8.2. Documentation du système de management</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="12">
                   <c:v>8.3. Maîtrise des documents</c:v>
                 </c:pt>
-                <c:pt idx="12">
+                <c:pt idx="13">
                   <c:v>8.4. Maîtrise des enregistrements</c:v>
                 </c:pt>
-                <c:pt idx="13">
+                <c:pt idx="14">
                   <c:v>8.5. Revue de direction</c:v>
                 </c:pt>
-                <c:pt idx="14">
+                <c:pt idx="15">
                   <c:v>8.6. Audit interne</c:v>
                 </c:pt>
-                <c:pt idx="15">
+                <c:pt idx="16">
                   <c:v>8.7. Actions correctives / 8.8 Actions préventives</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>(Graphiques!$B$4:$B$5,Graphiques!$B$7,Graphiques!$B$10:$B$12,Graphiques!$B$14:$B$17,Graphiques!$B$19:$B$24)</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
                 <c:ptCount val="16"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
@@ -5448,197 +5384,163 @@
         <xdr:cNvPr id="3" name="Graphique 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5798,133 +5700,131 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:L47"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" width="30.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
     </row>
-    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
-    <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
     </row>
-    <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
     </row>
-    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
-      <c r="K11" s="158"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K11" s="142"/>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
-      <c r="K12" s="160"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K12" s="143"/>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
     </row>
-    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
     </row>
-    <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
     </row>
     <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
     </row>
     <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="5"/>
@@ -6091,2861 +5991,2864 @@
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="8"/>
     </row>
     <row r="47" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CINS FORM 88 - rév. 0&amp;R&amp;KFFFFFFINS &amp;PIyyyytNSPage &amp;P de &amp;[Pa</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K130"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B140" sqref="B140"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A47" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H5" sqref="H1:J1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="12" customWidth="1"/>
     <col min="2" max="2" width="53.42578125" style="12" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="12" customWidth="1"/>
     <col min="4" max="7" width="15.7109375" style="12" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="39" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="12" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="55.85546875" style="12" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="120.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="270" t="s">
+      <c r="A1" s="310" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="271"/>
-[...8 lines deleted...]
-      <c r="K1" s="271"/>
+      <c r="B1" s="311"/>
+      <c r="C1" s="311"/>
+      <c r="D1" s="311"/>
+      <c r="E1" s="311"/>
+      <c r="F1" s="311"/>
+      <c r="G1" s="311"/>
+      <c r="H1" s="311"/>
+      <c r="I1" s="311"/>
+      <c r="J1" s="311"/>
+      <c r="K1" s="311"/>
     </row>
     <row r="2" spans="1:11" ht="18.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="277" t="s">
+      <c r="A2" s="316" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="278"/>
-[...1 lines deleted...]
-      <c r="D2" s="272" t="s">
+      <c r="B2" s="317"/>
+      <c r="C2" s="318"/>
+      <c r="D2" s="312" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="273"/>
-[...2 lines deleted...]
-      <c r="H2" s="274" t="s">
+      <c r="E2" s="313"/>
+      <c r="F2" s="313"/>
+      <c r="G2" s="313"/>
+      <c r="H2" s="314" t="s">
         <v>2</v>
       </c>
-      <c r="I2" s="275" t="s">
+      <c r="I2" s="269" t="s">
         <v>146</v>
       </c>
-      <c r="J2" s="275" t="s">
+      <c r="J2" s="269" t="s">
         <v>3</v>
       </c>
-      <c r="K2" s="275" t="s">
+      <c r="K2" s="269" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="63.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="280"/>
-[...1 lines deleted...]
-      <c r="C3" s="282"/>
+      <c r="A3" s="319"/>
+      <c r="B3" s="320"/>
+      <c r="C3" s="321"/>
       <c r="D3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="240"/>
-[...2 lines deleted...]
-      <c r="K3" s="276"/>
+      <c r="H3" s="315"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
+      <c r="K3" s="272"/>
     </row>
     <row r="4" spans="1:11" ht="33.6" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="283"/>
-[...1 lines deleted...]
-      <c r="C4" s="285"/>
+      <c r="A4" s="322"/>
+      <c r="B4" s="323"/>
+      <c r="C4" s="324"/>
       <c r="D4" s="16">
         <v>0</v>
       </c>
       <c r="E4" s="17">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>2</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="264"/>
-[...2 lines deleted...]
-      <c r="K4" s="265"/>
+      <c r="H4" s="198"/>
+      <c r="I4" s="303"/>
+      <c r="J4" s="303"/>
+      <c r="K4" s="303"/>
     </row>
     <row r="5" spans="1:11" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="286" t="s">
+      <c r="A5" s="325" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="287"/>
-      <c r="C5" s="288"/>
+      <c r="B5" s="326"/>
+      <c r="C5" s="327"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="53"/>
       <c r="G5" s="53"/>
       <c r="H5" s="53"/>
       <c r="I5" s="53"/>
       <c r="J5" s="53"/>
       <c r="K5" s="61"/>
     </row>
     <row r="6" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="289" t="s">
+      <c r="A6" s="328" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="290"/>
-      <c r="C6" s="291"/>
+      <c r="B6" s="329"/>
+      <c r="C6" s="330"/>
       <c r="D6" s="59"/>
       <c r="E6" s="60"/>
       <c r="F6" s="60"/>
       <c r="G6" s="60"/>
       <c r="H6" s="60"/>
       <c r="I6" s="60"/>
       <c r="J6" s="60"/>
       <c r="K6" s="62"/>
     </row>
     <row r="7" spans="1:11" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="131" t="s">
+      <c r="A7" s="83" t="s">
         <v>109</v>
       </c>
-      <c r="B7" s="295" t="s">
+      <c r="B7" s="297" t="s">
         <v>149</v>
       </c>
-      <c r="C7" s="296"/>
-[...4 lines deleted...]
-      <c r="H7" s="157" t="str">
+      <c r="C7" s="298"/>
+      <c r="D7" s="173"/>
+      <c r="E7" s="174"/>
+      <c r="F7" s="174"/>
+      <c r="G7" s="111"/>
+      <c r="H7" s="141" t="str">
         <f t="shared" ref="H7:H15" si="0">IF(G7&lt;&gt;"","",IF(COUNTA(D7:F7)=0,"",COUNTA(D7)*0+COUNTA(E7)*1+COUNTA(F7)*2))</f>
         <v/>
       </c>
-      <c r="I7" s="245" t="str">
+      <c r="I7" s="336" t="str">
         <f>IF(COUNTBLANK(H7:H15)=9,"",SUM(H7:H15))</f>
         <v/>
       </c>
-      <c r="J7" s="266">
+      <c r="J7" s="304">
         <f>IF(AND(I7="",I17=""),"",SUM(I7,I17))</f>
         <v>0</v>
       </c>
       <c r="K7" s="78"/>
     </row>
     <row r="8" spans="1:11" ht="183" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="81" t="s">
         <v>67</v>
       </c>
-      <c r="B8" s="228" t="s">
+      <c r="B8" s="200" t="s">
         <v>224</v>
       </c>
-      <c r="C8" s="229"/>
-[...2 lines deleted...]
-      <c r="F8" s="193"/>
+      <c r="C8" s="201"/>
+      <c r="D8" s="175"/>
+      <c r="E8" s="176"/>
+      <c r="F8" s="176"/>
       <c r="G8" s="85"/>
       <c r="H8" s="36" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I8" s="246"/>
-[...1 lines deleted...]
-      <c r="K8" s="187"/>
+      <c r="I8" s="308"/>
+      <c r="J8" s="305"/>
+      <c r="K8" s="170"/>
     </row>
     <row r="9" spans="1:11" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="100" t="s">
+      <c r="A9" s="81" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="297" t="s">
+      <c r="B9" s="301" t="s">
         <v>223</v>
       </c>
-      <c r="C9" s="298"/>
-[...2 lines deleted...]
-      <c r="F9" s="193"/>
+      <c r="C9" s="302"/>
+      <c r="D9" s="175"/>
+      <c r="E9" s="176"/>
+      <c r="F9" s="176"/>
       <c r="G9" s="85"/>
       <c r="H9" s="36" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I9" s="246"/>
-[...1 lines deleted...]
-      <c r="K9" s="161"/>
+      <c r="I9" s="308"/>
+      <c r="J9" s="305"/>
+      <c r="K9" s="144"/>
     </row>
     <row r="10" spans="1:11" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="100" t="s">
+      <c r="A10" s="81" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="228" t="s">
+      <c r="B10" s="200" t="s">
         <v>147</v>
       </c>
-      <c r="C10" s="229"/>
-[...2 lines deleted...]
-      <c r="F10" s="193"/>
+      <c r="C10" s="201"/>
+      <c r="D10" s="175"/>
+      <c r="E10" s="176"/>
+      <c r="F10" s="176"/>
       <c r="G10" s="85"/>
       <c r="H10" s="36" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I10" s="246"/>
-[...1 lines deleted...]
-      <c r="K10" s="187"/>
+      <c r="I10" s="308"/>
+      <c r="J10" s="305"/>
+      <c r="K10" s="170"/>
     </row>
     <row r="11" spans="1:11" ht="135.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="264" t="s">
+      <c r="A11" s="198" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="232" t="s">
+      <c r="B11" s="299" t="s">
         <v>174</v>
       </c>
-      <c r="C11" s="233"/>
-[...3 lines deleted...]
-      <c r="G11" s="194"/>
+      <c r="C11" s="300"/>
+      <c r="D11" s="175"/>
+      <c r="E11" s="176"/>
+      <c r="F11" s="176"/>
+      <c r="G11" s="177"/>
       <c r="H11" s="36" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I11" s="246"/>
-[...1 lines deleted...]
-      <c r="K11" s="162"/>
+      <c r="I11" s="308"/>
+      <c r="J11" s="305"/>
+      <c r="K11" s="145"/>
     </row>
     <row r="12" spans="1:11" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="299"/>
-      <c r="B12" s="228" t="s">
+      <c r="A12" s="199"/>
+      <c r="B12" s="200" t="s">
         <v>150</v>
       </c>
-      <c r="C12" s="229"/>
-[...3 lines deleted...]
-      <c r="G12" s="194"/>
+      <c r="C12" s="201"/>
+      <c r="D12" s="175"/>
+      <c r="E12" s="176"/>
+      <c r="F12" s="176"/>
+      <c r="G12" s="177"/>
       <c r="H12" s="36" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I12" s="246"/>
-[...1 lines deleted...]
-      <c r="K12" s="161"/>
+      <c r="I12" s="308"/>
+      <c r="J12" s="305"/>
+      <c r="K12" s="144"/>
     </row>
     <row r="13" spans="1:11" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="100" t="s">
+      <c r="A13" s="81" t="s">
         <v>71</v>
       </c>
-      <c r="B13" s="232" t="s">
+      <c r="B13" s="299" t="s">
         <v>154</v>
       </c>
-      <c r="C13" s="233"/>
-[...3 lines deleted...]
-      <c r="G13" s="194"/>
+      <c r="C13" s="300"/>
+      <c r="D13" s="175"/>
+      <c r="E13" s="176"/>
+      <c r="F13" s="176"/>
+      <c r="G13" s="177"/>
       <c r="H13" s="36" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I13" s="246"/>
-[...1 lines deleted...]
-      <c r="K13" s="161"/>
+      <c r="I13" s="308"/>
+      <c r="J13" s="305"/>
+      <c r="K13" s="144"/>
     </row>
     <row r="14" spans="1:11" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="264" t="s">
+      <c r="A14" s="198" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="232" t="s">
+      <c r="B14" s="299" t="s">
         <v>175</v>
       </c>
-      <c r="C14" s="233"/>
-[...4 lines deleted...]
-      <c r="H14" s="111" t="str">
+      <c r="C14" s="300"/>
+      <c r="D14" s="178"/>
+      <c r="E14" s="179"/>
+      <c r="F14" s="179"/>
+      <c r="G14" s="177"/>
+      <c r="H14" s="110" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I14" s="246"/>
-[...1 lines deleted...]
-      <c r="K14" s="163"/>
+      <c r="I14" s="308"/>
+      <c r="J14" s="305"/>
+      <c r="K14" s="146"/>
     </row>
     <row r="15" spans="1:11" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="265"/>
-      <c r="B15" s="232" t="s">
+      <c r="A15" s="303"/>
+      <c r="B15" s="299" t="s">
         <v>176</v>
       </c>
-      <c r="C15" s="233"/>
-[...4 lines deleted...]
-      <c r="H15" s="111" t="str">
+      <c r="C15" s="300"/>
+      <c r="D15" s="178"/>
+      <c r="E15" s="179"/>
+      <c r="F15" s="179"/>
+      <c r="G15" s="177"/>
+      <c r="H15" s="110" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I15" s="247"/>
-      <c r="J15" s="268"/>
+      <c r="I15" s="309"/>
+      <c r="J15" s="306"/>
       <c r="K15" s="51"/>
     </row>
     <row r="16" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="289" t="s">
+      <c r="A16" s="328" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="290"/>
-      <c r="C16" s="291"/>
+      <c r="B16" s="329"/>
+      <c r="C16" s="330"/>
       <c r="D16" s="18"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
-      <c r="J16" s="268"/>
+      <c r="J16" s="306"/>
       <c r="K16" s="19"/>
     </row>
     <row r="17" spans="1:11" ht="183.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="100" t="s">
+      <c r="A17" s="81" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="254" t="s">
+      <c r="B17" s="343" t="s">
         <v>177</v>
       </c>
-      <c r="C17" s="255"/>
-[...2 lines deleted...]
-      <c r="F17" s="193"/>
+      <c r="C17" s="344"/>
+      <c r="D17" s="175"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
       <c r="G17" s="50"/>
-      <c r="H17" s="157" t="str">
+      <c r="H17" s="141" t="str">
         <f>IF(G17&lt;&gt;"","",IF(COUNTA(D17:F17)=0,"",COUNTA(D17)*0+COUNTA(E17)*1+COUNTA(F17)*2))</f>
         <v/>
       </c>
-      <c r="I17" s="246">
+      <c r="I17" s="308">
         <f>IF(COUNTBLANK(H17:H18)=3,"",SUM(H17:H18))</f>
         <v>0</v>
       </c>
-      <c r="J17" s="268"/>
+      <c r="J17" s="306"/>
       <c r="K17" s="24"/>
     </row>
     <row r="18" spans="1:11" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="100" t="s">
+      <c r="A18" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="B18" s="228" t="s">
+      <c r="B18" s="200" t="s">
         <v>155</v>
       </c>
-      <c r="C18" s="229"/>
-[...3 lines deleted...]
-      <c r="G18" s="198"/>
+      <c r="C18" s="201"/>
+      <c r="D18" s="180"/>
+      <c r="E18" s="181"/>
+      <c r="F18" s="181"/>
+      <c r="G18" s="181"/>
       <c r="H18" s="77" t="str">
         <f>IF(G18&lt;&gt;"","",IF(COUNTA(D18:F18)=0,"",COUNTA(D18)*0+COUNTA(E18)*1+COUNTA(F18)*2))</f>
         <v/>
       </c>
-      <c r="I18" s="247"/>
-[...1 lines deleted...]
-      <c r="K18" s="188"/>
+      <c r="I18" s="309"/>
+      <c r="J18" s="307"/>
+      <c r="K18" s="171"/>
     </row>
     <row r="19" spans="1:11" s="25" customFormat="1" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="292" t="s">
+      <c r="A19" s="294" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="293"/>
-      <c r="C19" s="294"/>
+      <c r="B19" s="295"/>
+      <c r="C19" s="296"/>
       <c r="D19" s="54"/>
       <c r="E19" s="55"/>
       <c r="F19" s="55"/>
       <c r="G19" s="55"/>
       <c r="H19" s="55"/>
       <c r="I19" s="55"/>
       <c r="J19" s="55"/>
-      <c r="K19" s="164"/>
+      <c r="K19" s="147"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="89"/>
       <c r="B20" s="94" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="90"/>
       <c r="D20" s="91"/>
       <c r="E20" s="92"/>
       <c r="F20" s="92"/>
       <c r="G20" s="92"/>
       <c r="H20" s="92"/>
       <c r="I20" s="92"/>
       <c r="J20" s="92"/>
       <c r="K20" s="93"/>
     </row>
     <row r="21" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="254" t="s">
+      <c r="B21" s="343" t="s">
         <v>148</v>
       </c>
-      <c r="C21" s="255"/>
-[...2 lines deleted...]
-      <c r="F21" s="200"/>
+      <c r="C21" s="344"/>
+      <c r="D21" s="182"/>
+      <c r="E21" s="183"/>
+      <c r="F21" s="183"/>
       <c r="G21" s="84"/>
       <c r="H21" s="20" t="str">
         <f>IF(G21&lt;&gt;"","",IF(COUNTA(D21:F21)=0,"",COUNTA(D21)*0+COUNTA(E21)*1+COUNTA(F21)*2))</f>
         <v/>
       </c>
-      <c r="I21" s="256" t="str">
+      <c r="I21" s="345" t="str">
         <f>IF(COUNTBLANK(H21:H25)=5,"",SUM(H21:H25))</f>
         <v/>
       </c>
-      <c r="J21" s="224" t="str">
+      <c r="J21" s="353" t="str">
         <f>IF(AND(I21="",I27=""),"",SUM(I21,I27))</f>
         <v/>
       </c>
-      <c r="K21" s="166"/>
+      <c r="K21" s="149"/>
     </row>
     <row r="22" spans="1:11" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="228" t="s">
+      <c r="B22" s="200" t="s">
         <v>170</v>
       </c>
-      <c r="C22" s="229"/>
-[...2 lines deleted...]
-      <c r="F22" s="193"/>
+      <c r="C22" s="201"/>
+      <c r="D22" s="175"/>
+      <c r="E22" s="176"/>
+      <c r="F22" s="176"/>
       <c r="G22" s="85"/>
       <c r="H22" s="23" t="str">
         <f t="shared" ref="H22:H31" si="1">IF(G22&lt;&gt;"","",IF(COUNTA(D22:F22)=0,"",COUNTA(D22)*0+COUNTA(E22)*1+COUNTA(F22)*2))</f>
         <v/>
       </c>
-      <c r="I22" s="257"/>
-      <c r="J22" s="225"/>
+      <c r="I22" s="346"/>
+      <c r="J22" s="354"/>
       <c r="K22" s="24"/>
     </row>
     <row r="23" spans="1:11" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="81" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="232" t="s">
+      <c r="B23" s="299" t="s">
         <v>178</v>
       </c>
-      <c r="C23" s="233"/>
-[...2 lines deleted...]
-      <c r="F23" s="193"/>
+      <c r="C23" s="300"/>
+      <c r="D23" s="175"/>
+      <c r="E23" s="176"/>
+      <c r="F23" s="176"/>
       <c r="G23" s="86"/>
       <c r="H23" s="23" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="I23" s="257"/>
-      <c r="J23" s="225"/>
+      <c r="I23" s="346"/>
+      <c r="J23" s="354"/>
       <c r="K23" s="35"/>
     </row>
     <row r="24" spans="1:11" ht="44.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="82" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="232" t="s">
+      <c r="B24" s="299" t="s">
         <v>156</v>
       </c>
-      <c r="C24" s="233"/>
-[...2 lines deleted...]
-      <c r="F24" s="202"/>
+      <c r="C24" s="300"/>
+      <c r="D24" s="184"/>
+      <c r="E24" s="177"/>
+      <c r="F24" s="177"/>
       <c r="G24" s="87"/>
       <c r="H24" s="23" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="I24" s="257"/>
-[...1 lines deleted...]
-      <c r="K24" s="161"/>
+      <c r="I24" s="346"/>
+      <c r="J24" s="355"/>
+      <c r="K24" s="144"/>
     </row>
     <row r="25" spans="1:11" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="258" t="s">
+      <c r="B25" s="347" t="s">
         <v>179</v>
       </c>
-      <c r="C25" s="259"/>
-[...2 lines deleted...]
-      <c r="F25" s="202"/>
+      <c r="C25" s="348"/>
+      <c r="D25" s="184"/>
+      <c r="E25" s="177"/>
+      <c r="F25" s="177"/>
       <c r="G25" s="88"/>
       <c r="H25" s="26" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="I25" s="257"/>
-[...1 lines deleted...]
-      <c r="K25" s="165"/>
+      <c r="I25" s="346"/>
+      <c r="J25" s="355"/>
+      <c r="K25" s="148"/>
     </row>
     <row r="26" spans="1:11" s="25" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="89"/>
       <c r="B26" s="94" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="90"/>
-      <c r="D26" s="124"/>
-[...3 lines deleted...]
-      <c r="H26" s="125"/>
+      <c r="D26" s="119"/>
+      <c r="E26" s="120"/>
+      <c r="F26" s="120"/>
+      <c r="G26" s="120"/>
+      <c r="H26" s="120"/>
       <c r="I26" s="80"/>
-      <c r="J26" s="225"/>
+      <c r="J26" s="354"/>
       <c r="K26" s="93"/>
     </row>
     <row r="27" spans="1:11" ht="117" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="145" t="s">
+      <c r="A27" s="81" t="s">
         <v>157</v>
       </c>
-      <c r="B27" s="230" t="s">
+      <c r="B27" s="202" t="s">
         <v>228</v>
       </c>
-      <c r="C27" s="231"/>
-[...2 lines deleted...]
-      <c r="F27" s="202"/>
+      <c r="C27" s="203"/>
+      <c r="D27" s="184"/>
+      <c r="E27" s="177"/>
+      <c r="F27" s="177"/>
       <c r="G27" s="87"/>
       <c r="H27" s="23" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="I27" s="222" t="str">
+      <c r="I27" s="351" t="str">
         <f>IF(COUNTBLANK(H27:H31)=5,"",SUM(H27:H31))</f>
         <v/>
       </c>
-      <c r="J27" s="226"/>
-      <c r="K27" s="166"/>
+      <c r="J27" s="355"/>
+      <c r="K27" s="149"/>
     </row>
     <row r="28" spans="1:11" ht="163.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="116" t="s">
+      <c r="A28" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B28" s="218" t="s">
+      <c r="B28" s="202" t="s">
         <v>180</v>
       </c>
-      <c r="C28" s="219"/>
-[...2 lines deleted...]
-      <c r="F28" s="202"/>
+      <c r="C28" s="203"/>
+      <c r="D28" s="184"/>
+      <c r="E28" s="177"/>
+      <c r="F28" s="177"/>
       <c r="G28" s="87"/>
       <c r="H28" s="23" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="I28" s="222">
+      <c r="I28" s="351">
         <f t="shared" ref="I28" si="2">IF(COUNTBLANK(H28:H29)=3,"",SUM(H28:H29))</f>
         <v>0</v>
       </c>
-      <c r="J28" s="226"/>
-      <c r="K28" s="161"/>
+      <c r="J28" s="355"/>
+      <c r="K28" s="144"/>
     </row>
     <row r="29" spans="1:11" ht="137.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="116" t="s">
+      <c r="A29" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B29" s="218" t="s">
+      <c r="B29" s="202" t="s">
         <v>171</v>
       </c>
-      <c r="C29" s="219"/>
-[...3 lines deleted...]
-      <c r="G29" s="202"/>
+      <c r="C29" s="203"/>
+      <c r="D29" s="184"/>
+      <c r="E29" s="177"/>
+      <c r="F29" s="177"/>
+      <c r="G29" s="177"/>
       <c r="H29" s="23" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="I29" s="222"/>
-[...1 lines deleted...]
-      <c r="K29" s="161"/>
+      <c r="I29" s="351"/>
+      <c r="J29" s="355"/>
+      <c r="K29" s="144"/>
     </row>
     <row r="30" spans="1:11" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="264" t="s">
+      <c r="A30" s="198" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="220" t="s">
         <v>181</v>
       </c>
       <c r="C30" s="221"/>
-      <c r="D30" s="201"/>
-[...1 lines deleted...]
-      <c r="F30" s="202"/>
+      <c r="D30" s="184"/>
+      <c r="E30" s="177"/>
+      <c r="F30" s="177"/>
       <c r="G30" s="87"/>
       <c r="H30" s="23" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="I30" s="222">
+      <c r="I30" s="351">
         <f t="shared" ref="I30" si="3">IF(COUNTBLANK(H30:H31)=3,"",SUM(H30:H31))</f>
         <v>0</v>
       </c>
-      <c r="J30" s="226"/>
-      <c r="K30" s="187"/>
+      <c r="J30" s="355"/>
+      <c r="K30" s="170"/>
     </row>
     <row r="31" spans="1:11" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="265"/>
-      <c r="B31" s="218" t="s">
+      <c r="A31" s="303"/>
+      <c r="B31" s="202" t="s">
         <v>182</v>
       </c>
-      <c r="C31" s="219"/>
-[...3 lines deleted...]
-      <c r="G31" s="202"/>
+      <c r="C31" s="203"/>
+      <c r="D31" s="184"/>
+      <c r="E31" s="177"/>
+      <c r="F31" s="177"/>
+      <c r="G31" s="177"/>
       <c r="H31" s="79" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="I31" s="223"/>
-[...1 lines deleted...]
-      <c r="K31" s="186"/>
+      <c r="I31" s="352"/>
+      <c r="J31" s="356"/>
+      <c r="K31" s="169"/>
     </row>
     <row r="32" spans="1:11" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="248" t="s">
+      <c r="A32" s="337" t="s">
         <v>11</v>
       </c>
-      <c r="B32" s="249"/>
-      <c r="C32" s="250"/>
+      <c r="B32" s="338"/>
+      <c r="C32" s="339"/>
       <c r="D32" s="56"/>
       <c r="E32" s="57"/>
       <c r="F32" s="57"/>
       <c r="G32" s="57"/>
       <c r="H32" s="57"/>
       <c r="I32" s="57"/>
       <c r="J32" s="57"/>
       <c r="K32" s="58"/>
     </row>
     <row r="33" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="251" t="s">
+      <c r="A33" s="340" t="s">
         <v>96</v>
       </c>
-      <c r="B33" s="252"/>
-      <c r="C33" s="253"/>
+      <c r="B33" s="341"/>
+      <c r="C33" s="342"/>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="28"/>
     </row>
     <row r="34" spans="1:11" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="115" t="s">
+      <c r="A34" s="112" t="s">
         <v>88</v>
       </c>
-      <c r="B34" s="262" t="s">
+      <c r="B34" s="349" t="s">
         <v>172</v>
       </c>
-      <c r="C34" s="263"/>
-[...3 lines deleted...]
-      <c r="G34" s="123"/>
+      <c r="C34" s="350"/>
+      <c r="D34" s="185"/>
+      <c r="E34" s="183"/>
+      <c r="F34" s="183"/>
+      <c r="G34" s="118"/>
       <c r="H34" s="21" t="str">
         <f t="shared" ref="H34:H43" si="4">IF(G34&lt;&gt;"","",IF(COUNTA(D34:F34)=0,"",COUNTA(D34)*0+COUNTA(E34)*1+COUNTA(F34)*2))</f>
         <v/>
       </c>
-      <c r="I34" s="367" t="str">
+      <c r="I34" s="204" t="str">
         <f>IF(COUNTBLANK(H34:H43)=10,"",SUM(H34:H43))</f>
         <v/>
       </c>
-      <c r="J34" s="370">
+      <c r="J34" s="207">
         <f>IF(AND(I34="",I45="",I59=""),"",SUM(I34,I45,I59))</f>
         <v>0</v>
       </c>
-      <c r="K34" s="166"/>
+      <c r="K34" s="149"/>
     </row>
     <row r="35" spans="1:11" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="114" t="s">
+      <c r="A35" s="81" t="s">
         <v>87</v>
       </c>
-      <c r="B35" s="228" t="s">
+      <c r="B35" s="200" t="s">
         <v>225</v>
       </c>
-      <c r="C35" s="229"/>
-[...2 lines deleted...]
-      <c r="F35" s="193"/>
+      <c r="C35" s="201"/>
+      <c r="D35" s="175"/>
+      <c r="E35" s="176"/>
+      <c r="F35" s="176"/>
       <c r="G35" s="87"/>
       <c r="H35" s="36" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="I35" s="368"/>
-[...1 lines deleted...]
-      <c r="K35" s="161"/>
+      <c r="I35" s="205"/>
+      <c r="J35" s="208"/>
+      <c r="K35" s="144"/>
     </row>
     <row r="36" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="114" t="s">
+      <c r="A36" s="81" t="s">
         <v>89</v>
       </c>
-      <c r="B36" s="218" t="s">
+      <c r="B36" s="202" t="s">
         <v>183</v>
       </c>
-      <c r="C36" s="219"/>
-[...2 lines deleted...]
-      <c r="F36" s="196"/>
+      <c r="C36" s="203"/>
+      <c r="D36" s="175"/>
+      <c r="E36" s="179"/>
+      <c r="F36" s="179"/>
       <c r="G36" s="87"/>
       <c r="H36" s="36" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="I36" s="368"/>
-[...1 lines deleted...]
-      <c r="K36" s="161"/>
+      <c r="I36" s="205"/>
+      <c r="J36" s="208"/>
+      <c r="K36" s="144"/>
     </row>
     <row r="37" spans="1:11" ht="113.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="114" t="s">
+      <c r="A37" s="81" t="s">
         <v>90</v>
       </c>
-      <c r="B37" s="218" t="s">
+      <c r="B37" s="202" t="s">
         <v>184</v>
       </c>
-      <c r="C37" s="219"/>
-[...2 lines deleted...]
-      <c r="F37" s="196"/>
+      <c r="C37" s="203"/>
+      <c r="D37" s="175"/>
+      <c r="E37" s="179"/>
+      <c r="F37" s="179"/>
       <c r="G37" s="87"/>
       <c r="H37" s="36" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="I37" s="368"/>
-[...1 lines deleted...]
-      <c r="K37" s="161"/>
+      <c r="I37" s="205"/>
+      <c r="J37" s="208"/>
+      <c r="K37" s="144"/>
     </row>
     <row r="38" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="116" t="s">
+      <c r="A38" s="32" t="s">
         <v>91</v>
       </c>
-      <c r="B38" s="232" t="s">
+      <c r="B38" s="299" t="s">
         <v>185</v>
       </c>
-      <c r="C38" s="233"/>
-[...2 lines deleted...]
-      <c r="F38" s="196"/>
+      <c r="C38" s="300"/>
+      <c r="D38" s="175"/>
+      <c r="E38" s="179"/>
+      <c r="F38" s="179"/>
       <c r="G38" s="87"/>
       <c r="H38" s="36" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="I38" s="368"/>
-[...1 lines deleted...]
-      <c r="K38" s="161"/>
+      <c r="I38" s="205"/>
+      <c r="J38" s="208"/>
+      <c r="K38" s="144"/>
     </row>
     <row r="39" spans="1:11" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="116" t="s">
+      <c r="A39" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="B39" s="228" t="s">
+      <c r="B39" s="200" t="s">
         <v>186</v>
       </c>
-      <c r="C39" s="229"/>
-[...2 lines deleted...]
-      <c r="F39" s="196"/>
+      <c r="C39" s="201"/>
+      <c r="D39" s="175"/>
+      <c r="E39" s="179"/>
+      <c r="F39" s="179"/>
       <c r="G39" s="87"/>
       <c r="H39" s="36" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="I39" s="368"/>
-[...1 lines deleted...]
-      <c r="K39" s="161"/>
+      <c r="I39" s="205"/>
+      <c r="J39" s="208"/>
+      <c r="K39" s="144"/>
     </row>
     <row r="40" spans="1:11" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="116" t="s">
+      <c r="A40" s="32" t="s">
         <v>93</v>
       </c>
-      <c r="B40" s="230" t="s">
+      <c r="B40" s="202" t="s">
         <v>187</v>
       </c>
-      <c r="C40" s="231"/>
-[...2 lines deleted...]
-      <c r="F40" s="196"/>
+      <c r="C40" s="203"/>
+      <c r="D40" s="175"/>
+      <c r="E40" s="179"/>
+      <c r="F40" s="179"/>
       <c r="G40" s="86"/>
-      <c r="H40" s="126" t="str">
+      <c r="H40" s="121" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="I40" s="368"/>
-[...1 lines deleted...]
-      <c r="K40" s="161"/>
+      <c r="I40" s="205"/>
+      <c r="J40" s="208"/>
+      <c r="K40" s="144"/>
     </row>
     <row r="41" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="116" t="s">
+      <c r="A41" s="32" t="s">
         <v>94</v>
       </c>
-      <c r="B41" s="228" t="s">
+      <c r="B41" s="200" t="s">
         <v>226</v>
       </c>
-      <c r="C41" s="229"/>
-[...2 lines deleted...]
-      <c r="F41" s="196"/>
+      <c r="C41" s="201"/>
+      <c r="D41" s="175"/>
+      <c r="E41" s="179"/>
+      <c r="F41" s="179"/>
       <c r="G41" s="87"/>
       <c r="H41" s="36" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="I41" s="368"/>
-[...1 lines deleted...]
-      <c r="K41" s="161"/>
+      <c r="I41" s="205"/>
+      <c r="J41" s="208"/>
+      <c r="K41" s="144"/>
     </row>
     <row r="42" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="116" t="s">
+      <c r="A42" s="32" t="s">
         <v>95</v>
       </c>
-      <c r="B42" s="228" t="s">
+      <c r="B42" s="200" t="s">
         <v>188</v>
       </c>
-      <c r="C42" s="229"/>
-[...2 lines deleted...]
-      <c r="F42" s="196"/>
+      <c r="C42" s="201"/>
+      <c r="D42" s="175"/>
+      <c r="E42" s="179"/>
+      <c r="F42" s="179"/>
       <c r="G42" s="87"/>
       <c r="H42" s="36" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="I42" s="368"/>
-[...1 lines deleted...]
-      <c r="K42" s="161"/>
+      <c r="I42" s="205"/>
+      <c r="J42" s="208"/>
+      <c r="K42" s="144"/>
     </row>
     <row r="43" spans="1:11" ht="96" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="130" t="s">
+      <c r="A43" s="81" t="s">
         <v>110</v>
       </c>
-      <c r="B43" s="326" t="s">
+      <c r="B43" s="222" t="s">
         <v>158</v>
       </c>
-      <c r="C43" s="327"/>
-[...2 lines deleted...]
-      <c r="F43" s="193"/>
+      <c r="C43" s="223"/>
+      <c r="D43" s="175"/>
+      <c r="E43" s="176"/>
+      <c r="F43" s="176"/>
       <c r="G43" s="87"/>
       <c r="H43" s="36" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="I43" s="369"/>
-[...1 lines deleted...]
-      <c r="K43" s="165"/>
+      <c r="I43" s="206"/>
+      <c r="J43" s="208"/>
+      <c r="K43" s="148"/>
     </row>
     <row r="44" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="251" t="s">
+      <c r="A44" s="340" t="s">
         <v>97</v>
       </c>
-      <c r="B44" s="260"/>
-[...8 lines deleted...]
-      <c r="K44" s="168"/>
+      <c r="B44" s="216"/>
+      <c r="C44" s="217"/>
+      <c r="D44" s="122"/>
+      <c r="E44" s="123"/>
+      <c r="F44" s="123"/>
+      <c r="G44" s="123"/>
+      <c r="H44" s="123"/>
+      <c r="I44" s="122"/>
+      <c r="J44" s="208"/>
+      <c r="K44" s="151"/>
     </row>
     <row r="45" spans="1:11" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="143" t="s">
+      <c r="A45" s="81" t="s">
         <v>129</v>
       </c>
-      <c r="B45" s="218" t="s">
+      <c r="B45" s="202" t="s">
         <v>227</v>
       </c>
-      <c r="C45" s="219"/>
-[...3 lines deleted...]
-      <c r="G45" s="123"/>
+      <c r="C45" s="203"/>
+      <c r="D45" s="178"/>
+      <c r="E45" s="186"/>
+      <c r="F45" s="186"/>
+      <c r="G45" s="118"/>
       <c r="H45" s="36" t="str">
         <f t="shared" ref="H45:H57" si="5">IF(G45&lt;&gt;"","",IF(COUNTA(D45:F45)=0,"",COUNTA(D45)*0+COUNTA(E45)*1+COUNTA(F45)*2))</f>
         <v/>
       </c>
-      <c r="I45" s="373">
+      <c r="I45" s="210">
         <f>IF(COUNTBLANK(H45:H57)=2,"",SUM(H45:H57))</f>
         <v>0</v>
       </c>
-      <c r="J45" s="371"/>
-      <c r="K45" s="166"/>
+      <c r="J45" s="208"/>
+      <c r="K45" s="149"/>
     </row>
     <row r="46" spans="1:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="121" t="s">
+      <c r="A46" s="81" t="s">
         <v>99</v>
       </c>
-      <c r="B46" s="218" t="s">
+      <c r="B46" s="202" t="s">
         <v>189</v>
       </c>
-      <c r="C46" s="219"/>
-[...2 lines deleted...]
-      <c r="F46" s="202"/>
+      <c r="C46" s="203"/>
+      <c r="D46" s="187"/>
+      <c r="E46" s="177"/>
+      <c r="F46" s="177"/>
       <c r="G46" s="87"/>
-      <c r="H46" s="129" t="str">
+      <c r="H46" s="124" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I46" s="374"/>
-[...1 lines deleted...]
-      <c r="K46" s="163"/>
+      <c r="I46" s="211"/>
+      <c r="J46" s="208"/>
+      <c r="K46" s="146"/>
     </row>
     <row r="47" spans="1:11" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="143" t="s">
+      <c r="A47" s="81" t="s">
         <v>130</v>
       </c>
-      <c r="B47" s="218" t="s">
+      <c r="B47" s="202" t="s">
         <v>190</v>
       </c>
-      <c r="C47" s="219"/>
-[...3 lines deleted...]
-      <c r="G47" s="193"/>
+      <c r="C47" s="203"/>
+      <c r="D47" s="188"/>
+      <c r="E47" s="176"/>
+      <c r="F47" s="176"/>
+      <c r="G47" s="176"/>
       <c r="H47" s="36" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I47" s="374"/>
-      <c r="J47" s="372"/>
+      <c r="I47" s="211"/>
+      <c r="J47" s="209"/>
       <c r="K47" s="24"/>
     </row>
     <row r="48" spans="1:11" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="143" t="s">
+      <c r="A48" s="81" t="s">
         <v>132</v>
       </c>
-      <c r="B48" s="228" t="s">
+      <c r="B48" s="200" t="s">
         <v>191</v>
       </c>
-      <c r="C48" s="229"/>
-[...6 lines deleted...]
-      <c r="J48" s="372"/>
+      <c r="C48" s="201"/>
+      <c r="D48" s="188"/>
+      <c r="E48" s="176"/>
+      <c r="F48" s="176"/>
+      <c r="G48" s="176"/>
+      <c r="H48" s="36" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="I48" s="211"/>
+      <c r="J48" s="209"/>
       <c r="K48" s="24"/>
     </row>
     <row r="49" spans="1:11" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="143" t="s">
+      <c r="A49" s="81" t="s">
         <v>131</v>
       </c>
-      <c r="B49" s="218" t="s">
+      <c r="B49" s="202" t="s">
         <v>133</v>
       </c>
-      <c r="C49" s="219"/>
-[...3 lines deleted...]
-      <c r="G49" s="193"/>
+      <c r="C49" s="203"/>
+      <c r="D49" s="188"/>
+      <c r="E49" s="176"/>
+      <c r="F49" s="176"/>
+      <c r="G49" s="176"/>
       <c r="H49" s="36" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I49" s="374"/>
-      <c r="J49" s="372"/>
+      <c r="I49" s="211"/>
+      <c r="J49" s="209"/>
       <c r="K49" s="24"/>
     </row>
     <row r="50" spans="1:11" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="121" t="s">
+      <c r="A50" s="81" t="s">
         <v>100</v>
       </c>
-      <c r="B50" s="228" t="s">
+      <c r="B50" s="200" t="s">
         <v>159</v>
       </c>
-      <c r="C50" s="229"/>
-[...3 lines deleted...]
-      <c r="G50" s="193"/>
+      <c r="C50" s="201"/>
+      <c r="D50" s="188"/>
+      <c r="E50" s="176"/>
+      <c r="F50" s="176"/>
+      <c r="G50" s="176"/>
       <c r="H50" s="36" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I50" s="374"/>
-      <c r="J50" s="372"/>
+      <c r="I50" s="211"/>
+      <c r="J50" s="209"/>
       <c r="K50" s="24"/>
     </row>
     <row r="51" spans="1:11" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="264" t="s">
+      <c r="A51" s="198" t="s">
         <v>101</v>
       </c>
-      <c r="B51" s="218" t="s">
+      <c r="B51" s="202" t="s">
         <v>134</v>
       </c>
-      <c r="C51" s="219"/>
-[...4 lines deleted...]
-      <c r="H51" s="120" t="str">
+      <c r="C51" s="203"/>
+      <c r="D51" s="187"/>
+      <c r="E51" s="186"/>
+      <c r="F51" s="186"/>
+      <c r="G51" s="186"/>
+      <c r="H51" s="116" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I51" s="374"/>
-[...1 lines deleted...]
-      <c r="K51" s="161"/>
+      <c r="I51" s="211"/>
+      <c r="J51" s="208"/>
+      <c r="K51" s="144"/>
     </row>
     <row r="52" spans="1:11" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="299"/>
-      <c r="B52" s="228" t="s">
+      <c r="A52" s="199"/>
+      <c r="B52" s="200" t="s">
         <v>192</v>
       </c>
-      <c r="C52" s="229"/>
-[...4 lines deleted...]
-      <c r="H52" s="144" t="str">
+      <c r="C52" s="201"/>
+      <c r="D52" s="189"/>
+      <c r="E52" s="177"/>
+      <c r="F52" s="177"/>
+      <c r="G52" s="177"/>
+      <c r="H52" s="116" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I52" s="374"/>
-      <c r="J52" s="372"/>
+      <c r="I52" s="211"/>
+      <c r="J52" s="209"/>
       <c r="K52" s="95"/>
     </row>
     <row r="53" spans="1:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="132" t="s">
+      <c r="A53" s="125" t="s">
         <v>102</v>
       </c>
-      <c r="B53" s="218" t="s">
+      <c r="B53" s="202" t="s">
         <v>151</v>
       </c>
-      <c r="C53" s="219"/>
-[...4 lines deleted...]
-      <c r="H53" s="129" t="str">
+      <c r="C53" s="203"/>
+      <c r="D53" s="189"/>
+      <c r="E53" s="177"/>
+      <c r="F53" s="177"/>
+      <c r="G53" s="177"/>
+      <c r="H53" s="124" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I53" s="374"/>
-[...1 lines deleted...]
-      <c r="K53" s="162"/>
+      <c r="I53" s="211"/>
+      <c r="J53" s="208"/>
+      <c r="K53" s="145"/>
     </row>
     <row r="54" spans="1:11" ht="183.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="264" t="s">
+      <c r="A54" s="198" t="s">
         <v>103</v>
       </c>
       <c r="B54" s="220" t="s">
         <v>173</v>
       </c>
       <c r="C54" s="221"/>
-      <c r="D54" s="206"/>
-[...2 lines deleted...]
-      <c r="G54" s="193"/>
+      <c r="D54" s="188"/>
+      <c r="E54" s="176"/>
+      <c r="F54" s="176"/>
+      <c r="G54" s="176"/>
       <c r="H54" s="36" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I54" s="374"/>
-[...1 lines deleted...]
-      <c r="K54" s="161"/>
+      <c r="I54" s="211"/>
+      <c r="J54" s="208"/>
+      <c r="K54" s="144"/>
     </row>
     <row r="55" spans="1:11" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="299"/>
-      <c r="B55" s="228" t="s">
+      <c r="A55" s="199"/>
+      <c r="B55" s="200" t="s">
         <v>135</v>
       </c>
-      <c r="C55" s="229"/>
-[...3 lines deleted...]
-      <c r="G55" s="196"/>
+      <c r="C55" s="201"/>
+      <c r="D55" s="190"/>
+      <c r="E55" s="179"/>
+      <c r="F55" s="179"/>
+      <c r="G55" s="179"/>
       <c r="H55" s="36" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I55" s="374"/>
-[...1 lines deleted...]
-      <c r="K55" s="163"/>
+      <c r="I55" s="211"/>
+      <c r="J55" s="208"/>
+      <c r="K55" s="146"/>
     </row>
     <row r="56" spans="1:11" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="121" t="s">
+      <c r="A56" s="81" t="s">
         <v>104</v>
       </c>
-      <c r="B56" s="218" t="s">
+      <c r="B56" s="202" t="s">
         <v>152</v>
       </c>
-      <c r="C56" s="219"/>
-[...4 lines deleted...]
-      <c r="H56" s="111" t="str">
+      <c r="C56" s="203"/>
+      <c r="D56" s="190"/>
+      <c r="E56" s="179"/>
+      <c r="F56" s="179"/>
+      <c r="G56" s="179"/>
+      <c r="H56" s="110" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I56" s="374"/>
-[...1 lines deleted...]
-      <c r="K56" s="163"/>
+      <c r="I56" s="211"/>
+      <c r="J56" s="208"/>
+      <c r="K56" s="146"/>
     </row>
     <row r="57" spans="1:11" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="121" t="s">
+      <c r="A57" s="81" t="s">
         <v>105</v>
       </c>
-      <c r="B57" s="326" t="s">
+      <c r="B57" s="222" t="s">
         <v>193</v>
       </c>
-      <c r="C57" s="327"/>
-[...2 lines deleted...]
-      <c r="F57" s="210"/>
+      <c r="C57" s="223"/>
+      <c r="D57" s="191"/>
+      <c r="E57" s="192"/>
+      <c r="F57" s="192"/>
       <c r="G57" s="87"/>
-      <c r="H57" s="122" t="str">
+      <c r="H57" s="117" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="I57" s="375"/>
-[...1 lines deleted...]
-      <c r="K57" s="165"/>
+      <c r="I57" s="212"/>
+      <c r="J57" s="208"/>
+      <c r="K57" s="148"/>
     </row>
     <row r="58" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="378" t="s">
+      <c r="A58" s="215" t="s">
         <v>98</v>
       </c>
-      <c r="B58" s="260"/>
-[...8 lines deleted...]
-      <c r="K58" s="128"/>
+      <c r="B58" s="216"/>
+      <c r="C58" s="217"/>
+      <c r="D58" s="122"/>
+      <c r="E58" s="123"/>
+      <c r="F58" s="123"/>
+      <c r="G58" s="123"/>
+      <c r="H58" s="122"/>
+      <c r="I58" s="122"/>
+      <c r="J58" s="209"/>
+      <c r="K58" s="123"/>
     </row>
     <row r="59" spans="1:11" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="121" t="s">
+      <c r="A59" s="81" t="s">
         <v>108</v>
       </c>
-      <c r="B59" s="379" t="s">
+      <c r="B59" s="218" t="s">
         <v>194</v>
       </c>
-      <c r="C59" s="380"/>
-[...4 lines deleted...]
-      <c r="H59" s="129" t="str">
+      <c r="C59" s="219"/>
+      <c r="D59" s="187"/>
+      <c r="E59" s="177"/>
+      <c r="F59" s="177"/>
+      <c r="G59" s="118"/>
+      <c r="H59" s="124" t="str">
         <f>IF(G59&lt;&gt;"","",IF(COUNTA(D59:F59)=0,"",COUNTA(D59)*0+COUNTA(E59)*1+COUNTA(F59)*2))</f>
         <v/>
       </c>
-      <c r="I59" s="376" t="str">
+      <c r="I59" s="213" t="str">
         <f>IF(COUNTBLANK(H59:H61)=3,"",SUM(H59:H61))</f>
         <v/>
       </c>
-      <c r="J59" s="371"/>
-      <c r="K59" s="169"/>
+      <c r="J59" s="208"/>
+      <c r="K59" s="152"/>
     </row>
     <row r="60" spans="1:11" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="121" t="s">
+      <c r="A60" s="81" t="s">
         <v>106</v>
       </c>
-      <c r="B60" s="218" t="s">
+      <c r="B60" s="202" t="s">
         <v>160</v>
       </c>
-      <c r="C60" s="219"/>
-[...3 lines deleted...]
-      <c r="G60" s="193"/>
+      <c r="C60" s="203"/>
+      <c r="D60" s="188"/>
+      <c r="E60" s="176"/>
+      <c r="F60" s="176"/>
+      <c r="G60" s="176"/>
       <c r="H60" s="36" t="str">
         <f>IF(G60&lt;&gt;"","",IF(COUNTA(D60:F60)=0,"",COUNTA(D60)*0+COUNTA(E60)*1+COUNTA(F60)*2))</f>
         <v/>
       </c>
-      <c r="I60" s="377"/>
-[...1 lines deleted...]
-      <c r="K60" s="161"/>
+      <c r="I60" s="214"/>
+      <c r="J60" s="208"/>
+      <c r="K60" s="144"/>
     </row>
     <row r="61" spans="1:11" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="121" t="s">
+      <c r="A61" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="B61" s="218" t="s">
+      <c r="B61" s="202" t="s">
         <v>195</v>
       </c>
-      <c r="C61" s="219"/>
-[...4 lines deleted...]
-      <c r="H61" s="129" t="str">
+      <c r="C61" s="203"/>
+      <c r="D61" s="189"/>
+      <c r="E61" s="177"/>
+      <c r="F61" s="177"/>
+      <c r="G61" s="177"/>
+      <c r="H61" s="124" t="str">
         <f>IF(G61&lt;&gt;"","",IF(COUNTA(D61:F61)=0,"",COUNTA(D61)*0+COUNTA(E61)*1+COUNTA(F61)*2))</f>
         <v/>
       </c>
-      <c r="I61" s="377"/>
-[...1 lines deleted...]
-      <c r="K61" s="165"/>
+      <c r="I61" s="214"/>
+      <c r="J61" s="208"/>
+      <c r="K61" s="148"/>
     </row>
     <row r="62" spans="1:11" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="364" t="s">
+      <c r="A62" s="258" t="s">
         <v>12</v>
       </c>
-      <c r="B62" s="365"/>
-[...8 lines deleted...]
-      <c r="K62" s="135"/>
+      <c r="B62" s="259"/>
+      <c r="C62" s="260"/>
+      <c r="D62" s="126"/>
+      <c r="E62" s="127"/>
+      <c r="F62" s="127"/>
+      <c r="G62" s="127"/>
+      <c r="H62" s="127"/>
+      <c r="I62" s="127"/>
+      <c r="J62" s="127"/>
+      <c r="K62" s="128"/>
     </row>
     <row r="63" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="303" t="s">
+      <c r="A63" s="261" t="s">
         <v>25</v>
       </c>
-      <c r="B63" s="304"/>
-      <c r="C63" s="305"/>
+      <c r="B63" s="262"/>
+      <c r="C63" s="263"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="30"/>
       <c r="I63" s="29"/>
       <c r="J63" s="29"/>
       <c r="K63" s="31"/>
     </row>
     <row r="64" spans="1:11" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="275" t="s">
+      <c r="A64" s="269" t="s">
         <v>26</v>
       </c>
-      <c r="B64" s="312" t="s">
+      <c r="B64" s="270" t="s">
         <v>161</v>
       </c>
-      <c r="C64" s="313"/>
-[...3 lines deleted...]
-      <c r="G64" s="170"/>
+      <c r="C64" s="271"/>
+      <c r="D64" s="193"/>
+      <c r="E64" s="179"/>
+      <c r="F64" s="179"/>
+      <c r="G64" s="153"/>
       <c r="H64" s="21" t="str">
         <f>IF(G64&lt;&gt;"","",IF(COUNTA(D64:F64)=0,"",COUNTA(D64)*0+COUNTA(E64)*1+COUNTA(F64)*2))</f>
         <v/>
       </c>
-      <c r="I64" s="322" t="str">
+      <c r="I64" s="255" t="str">
         <f>IF(COUNTBLANK(H64:H78)=15,"",SUM(H64:H78))</f>
         <v/>
       </c>
-      <c r="J64" s="359" t="str">
+      <c r="J64" s="251" t="str">
         <f>IF(AND(I64="",I80="",I86="",I89=""),"",SUM(I64,I80,I86,I89))</f>
         <v/>
       </c>
-      <c r="K64" s="171"/>
+      <c r="K64" s="154"/>
     </row>
     <row r="65" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="299"/>
-      <c r="B65" s="218" t="s">
+      <c r="A65" s="199"/>
+      <c r="B65" s="202" t="s">
         <v>137</v>
       </c>
-      <c r="C65" s="219"/>
-[...4 lines deleted...]
-      <c r="H65" s="126" t="str">
+      <c r="C65" s="203"/>
+      <c r="D65" s="175"/>
+      <c r="E65" s="176"/>
+      <c r="F65" s="176"/>
+      <c r="G65" s="176"/>
+      <c r="H65" s="121" t="str">
         <f>IF(G65&lt;&gt;"","",IF(COUNTA(D65:F65)=0,"",COUNTA(D65)*0+COUNTA(E65)*1+COUNTA(F65)*2))</f>
         <v/>
       </c>
-      <c r="I65" s="323"/>
-[...1 lines deleted...]
-      <c r="K65" s="167"/>
+      <c r="I65" s="256"/>
+      <c r="J65" s="252"/>
+      <c r="K65" s="150"/>
     </row>
     <row r="66" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="264" t="s">
+      <c r="A66" s="198" t="s">
         <v>27</v>
       </c>
-      <c r="B66" s="218" t="s">
+      <c r="B66" s="202" t="s">
         <v>138</v>
       </c>
-      <c r="C66" s="219"/>
-[...2 lines deleted...]
-      <c r="F66" s="193"/>
+      <c r="C66" s="203"/>
+      <c r="D66" s="175"/>
+      <c r="E66" s="176"/>
+      <c r="F66" s="176"/>
       <c r="G66" s="86"/>
-      <c r="H66" s="126" t="str">
+      <c r="H66" s="121" t="str">
         <f t="shared" ref="H66:H75" si="6">IF(G66&lt;&gt;"","",IF(COUNTA(D66:F66)=0,"",COUNTA(D66)*0+COUNTA(E66)*1+COUNTA(F66)*2))</f>
         <v/>
       </c>
-      <c r="I66" s="323"/>
-[...1 lines deleted...]
-      <c r="K66" s="167"/>
+      <c r="I66" s="256"/>
+      <c r="J66" s="252"/>
+      <c r="K66" s="150"/>
     </row>
     <row r="67" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="299"/>
-      <c r="B67" s="218" t="s">
+      <c r="A67" s="199"/>
+      <c r="B67" s="202" t="s">
         <v>196</v>
       </c>
-      <c r="C67" s="219"/>
-[...4 lines deleted...]
-      <c r="H67" s="126" t="str">
+      <c r="C67" s="203"/>
+      <c r="D67" s="175"/>
+      <c r="E67" s="176"/>
+      <c r="F67" s="176"/>
+      <c r="G67" s="176"/>
+      <c r="H67" s="121" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
-      <c r="I67" s="323"/>
-[...1 lines deleted...]
-      <c r="K67" s="167"/>
+      <c r="I67" s="256"/>
+      <c r="J67" s="252"/>
+      <c r="K67" s="150"/>
     </row>
     <row r="68" spans="1:11" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="B68" s="218" t="s">
+      <c r="B68" s="202" t="s">
         <v>139</v>
       </c>
-      <c r="C68" s="219"/>
-[...4 lines deleted...]
-      <c r="H68" s="126" t="str">
+      <c r="C68" s="203"/>
+      <c r="D68" s="175"/>
+      <c r="E68" s="176"/>
+      <c r="F68" s="176"/>
+      <c r="G68" s="176"/>
+      <c r="H68" s="121" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
-      <c r="I68" s="323"/>
-[...1 lines deleted...]
-      <c r="K68" s="167"/>
+      <c r="I68" s="256"/>
+      <c r="J68" s="252"/>
+      <c r="K68" s="150"/>
     </row>
     <row r="69" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="264" t="s">
+      <c r="A69" s="198" t="s">
         <v>29</v>
       </c>
-      <c r="B69" s="218" t="s">
+      <c r="B69" s="202" t="s">
         <v>197</v>
       </c>
-      <c r="C69" s="219"/>
-[...2 lines deleted...]
-      <c r="F69" s="193"/>
+      <c r="C69" s="203"/>
+      <c r="D69" s="175"/>
+      <c r="E69" s="176"/>
+      <c r="F69" s="176"/>
       <c r="G69" s="86"/>
-      <c r="H69" s="126" t="str">
+      <c r="H69" s="121" t="str">
         <f>IF(G69&lt;&gt;"","",IF(COUNTA(D69:F69)=0,"",COUNTA(D69)*0+COUNTA(E69)*1+COUNTA(F69)*2))</f>
         <v/>
       </c>
-      <c r="I69" s="323"/>
-[...1 lines deleted...]
-      <c r="K69" s="167"/>
+      <c r="I69" s="256"/>
+      <c r="J69" s="252"/>
+      <c r="K69" s="150"/>
     </row>
     <row r="70" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="299"/>
-      <c r="B70" s="218" t="s">
+      <c r="A70" s="199"/>
+      <c r="B70" s="202" t="s">
         <v>140</v>
       </c>
-      <c r="C70" s="219"/>
-[...2 lines deleted...]
-      <c r="F70" s="193"/>
+      <c r="C70" s="203"/>
+      <c r="D70" s="175"/>
+      <c r="E70" s="176"/>
+      <c r="F70" s="176"/>
       <c r="G70" s="86"/>
-      <c r="H70" s="126" t="str">
+      <c r="H70" s="121" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
-      <c r="I70" s="323"/>
-[...1 lines deleted...]
-      <c r="K70" s="167"/>
+      <c r="I70" s="256"/>
+      <c r="J70" s="252"/>
+      <c r="K70" s="150"/>
     </row>
     <row r="71" spans="1:11" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="264" t="s">
+      <c r="A71" s="198" t="s">
         <v>30</v>
       </c>
-      <c r="B71" s="218" t="s">
+      <c r="B71" s="202" t="s">
         <v>122</v>
       </c>
-      <c r="C71" s="219"/>
-[...2 lines deleted...]
-      <c r="F71" s="193"/>
+      <c r="C71" s="203"/>
+      <c r="D71" s="175"/>
+      <c r="E71" s="176"/>
+      <c r="F71" s="176"/>
       <c r="G71" s="86"/>
-      <c r="H71" s="126" t="str">
+      <c r="H71" s="121" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
-      <c r="I71" s="323"/>
-[...1 lines deleted...]
-      <c r="K71" s="167"/>
+      <c r="I71" s="256"/>
+      <c r="J71" s="252"/>
+      <c r="K71" s="150"/>
     </row>
     <row r="72" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="276"/>
-      <c r="B72" s="306" t="s">
+      <c r="A72" s="272"/>
+      <c r="B72" s="273" t="s">
         <v>141</v>
       </c>
-      <c r="C72" s="219"/>
-[...2 lines deleted...]
-      <c r="F72" s="193"/>
+      <c r="C72" s="203"/>
+      <c r="D72" s="175"/>
+      <c r="E72" s="176"/>
+      <c r="F72" s="176"/>
       <c r="G72" s="86"/>
-      <c r="H72" s="126" t="str">
+      <c r="H72" s="121" t="str">
         <f>IF(G72&lt;&gt;"","",IF(COUNTA(D72:F72)=0,"",COUNTA(D72)*0+COUNTA(E72)*1+COUNTA(F72)*2))</f>
         <v/>
       </c>
-      <c r="I72" s="323"/>
-[...1 lines deleted...]
-      <c r="K72" s="167"/>
+      <c r="I72" s="256"/>
+      <c r="J72" s="252"/>
+      <c r="K72" s="150"/>
     </row>
     <row r="73" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="276"/>
-      <c r="B73" s="306" t="s">
+      <c r="A73" s="272"/>
+      <c r="B73" s="273" t="s">
         <v>162</v>
       </c>
-      <c r="C73" s="219"/>
-[...4 lines deleted...]
-      <c r="H73" s="126" t="str">
+      <c r="C73" s="203"/>
+      <c r="D73" s="175"/>
+      <c r="E73" s="176"/>
+      <c r="F73" s="176"/>
+      <c r="G73" s="176"/>
+      <c r="H73" s="121" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
-      <c r="I73" s="323"/>
-[...1 lines deleted...]
-      <c r="K73" s="167"/>
+      <c r="I73" s="256"/>
+      <c r="J73" s="252"/>
+      <c r="K73" s="150"/>
     </row>
     <row r="74" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="299"/>
-      <c r="B74" s="306" t="s">
+      <c r="A74" s="199"/>
+      <c r="B74" s="273" t="s">
         <v>198</v>
       </c>
-      <c r="C74" s="219"/>
-[...2 lines deleted...]
-      <c r="F74" s="193"/>
+      <c r="C74" s="203"/>
+      <c r="D74" s="175"/>
+      <c r="E74" s="176"/>
+      <c r="F74" s="176"/>
       <c r="G74" s="86"/>
-      <c r="H74" s="126" t="str">
+      <c r="H74" s="121" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
-      <c r="I74" s="323"/>
-[...1 lines deleted...]
-      <c r="K74" s="167"/>
+      <c r="I74" s="256"/>
+      <c r="J74" s="252"/>
+      <c r="K74" s="150"/>
     </row>
     <row r="75" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B75" s="218" t="s">
+      <c r="B75" s="202" t="s">
         <v>199</v>
       </c>
-      <c r="C75" s="219"/>
-[...4 lines deleted...]
-      <c r="H75" s="126" t="str">
+      <c r="C75" s="203"/>
+      <c r="D75" s="175"/>
+      <c r="E75" s="176"/>
+      <c r="F75" s="176"/>
+      <c r="G75" s="176"/>
+      <c r="H75" s="121" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
-      <c r="I75" s="323"/>
-[...1 lines deleted...]
-      <c r="K75" s="167"/>
+      <c r="I75" s="256"/>
+      <c r="J75" s="252"/>
+      <c r="K75" s="150"/>
     </row>
     <row r="76" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="81" t="s">
         <v>32</v>
       </c>
-      <c r="B76" s="218" t="s">
+      <c r="B76" s="202" t="s">
         <v>169</v>
       </c>
-      <c r="C76" s="219"/>
-[...2 lines deleted...]
-      <c r="F76" s="193"/>
+      <c r="C76" s="203"/>
+      <c r="D76" s="175"/>
+      <c r="E76" s="176"/>
+      <c r="F76" s="176"/>
       <c r="G76" s="86"/>
-      <c r="H76" s="126" t="str">
+      <c r="H76" s="121" t="str">
         <f>IF(G76&lt;&gt;"","",IF(COUNTA(D76:F76)=0,"",COUNTA(D76)*0+COUNTA(E76)*1+COUNTA(F76)*2))</f>
         <v/>
       </c>
-      <c r="I76" s="323"/>
-[...1 lines deleted...]
-      <c r="K76" s="167"/>
+      <c r="I76" s="256"/>
+      <c r="J76" s="252"/>
+      <c r="K76" s="150"/>
     </row>
     <row r="77" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="81" t="s">
         <v>33</v>
       </c>
-      <c r="B77" s="218" t="s">
+      <c r="B77" s="202" t="s">
         <v>200</v>
       </c>
-      <c r="C77" s="219"/>
-[...4 lines deleted...]
-      <c r="H77" s="126" t="str">
+      <c r="C77" s="203"/>
+      <c r="D77" s="175"/>
+      <c r="E77" s="176"/>
+      <c r="F77" s="176"/>
+      <c r="G77" s="176"/>
+      <c r="H77" s="121" t="str">
         <f>IF(G77&lt;&gt;"","",IF(COUNTA(D77:F77)=0,"",COUNTA(D77)*0+COUNTA(E77)*1+COUNTA(F77)*2))</f>
         <v/>
       </c>
-      <c r="I77" s="323"/>
-[...1 lines deleted...]
-      <c r="K77" s="167"/>
+      <c r="I77" s="256"/>
+      <c r="J77" s="252"/>
+      <c r="K77" s="150"/>
     </row>
     <row r="78" spans="1:11" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="B78" s="332" t="s">
+      <c r="B78" s="280" t="s">
         <v>142</v>
       </c>
-      <c r="C78" s="333"/>
-[...3 lines deleted...]
-      <c r="G78" s="202"/>
+      <c r="C78" s="281"/>
+      <c r="D78" s="194"/>
+      <c r="E78" s="177"/>
+      <c r="F78" s="177"/>
+      <c r="G78" s="177"/>
       <c r="H78" s="36" t="str">
         <f>IF(G78&lt;&gt;"","",IF(COUNTA(D78:F78)=0,"",COUNTA(D78)*0+COUNTA(E78)*1+COUNTA(F78)*2))</f>
         <v/>
       </c>
-      <c r="I78" s="323"/>
-[...1 lines deleted...]
-      <c r="K78" s="172"/>
+      <c r="I78" s="256"/>
+      <c r="J78" s="253"/>
+      <c r="K78" s="155"/>
     </row>
     <row r="79" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="303" t="s">
+      <c r="A79" s="261" t="s">
         <v>35</v>
       </c>
-      <c r="B79" s="304"/>
-      <c r="C79" s="305"/>
+      <c r="B79" s="262"/>
+      <c r="C79" s="263"/>
       <c r="D79" s="30"/>
       <c r="E79" s="30"/>
       <c r="F79" s="30"/>
       <c r="G79" s="30"/>
       <c r="H79" s="30"/>
       <c r="I79" s="30"/>
-      <c r="J79" s="361"/>
-      <c r="K79" s="173"/>
+      <c r="J79" s="253"/>
+      <c r="K79" s="156"/>
     </row>
     <row r="80" spans="1:11" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B80" s="318" t="s">
+      <c r="B80" s="278" t="s">
         <v>123</v>
       </c>
-      <c r="C80" s="319"/>
-[...2 lines deleted...]
-      <c r="F80" s="196"/>
+      <c r="C80" s="279"/>
+      <c r="D80" s="193"/>
+      <c r="E80" s="179"/>
+      <c r="F80" s="179"/>
       <c r="G80" s="96"/>
       <c r="H80" s="36" t="str">
         <f>IF(G80&lt;&gt;"","",IF(COUNTA(D80:F80)=0,"",COUNTA(D80)*0+COUNTA(E80)*1+COUNTA(F80)*2))</f>
         <v/>
       </c>
-      <c r="I80" s="322" t="str">
+      <c r="I80" s="255" t="str">
         <f>IF(COUNTBLANK(H80:H84)=5,"",SUM(H80:H84))</f>
         <v/>
       </c>
-      <c r="J80" s="361"/>
-      <c r="K80" s="174"/>
+      <c r="J80" s="253"/>
+      <c r="K80" s="157"/>
     </row>
     <row r="81" spans="1:11" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="B81" s="324" t="s">
+      <c r="B81" s="267" t="s">
         <v>201</v>
       </c>
-      <c r="C81" s="325"/>
-[...2 lines deleted...]
-      <c r="F81" s="196"/>
+      <c r="C81" s="268"/>
+      <c r="D81" s="193"/>
+      <c r="E81" s="179"/>
+      <c r="F81" s="179"/>
       <c r="G81" s="96"/>
       <c r="H81" s="36" t="str">
         <f>IF(G81&lt;&gt;"","",IF(COUNTA(D81:F81)=0,"",COUNTA(D81)*0+COUNTA(E81)*1+COUNTA(F81)*2))</f>
         <v/>
       </c>
-      <c r="I81" s="323"/>
-[...1 lines deleted...]
-      <c r="K81" s="174"/>
+      <c r="I81" s="256"/>
+      <c r="J81" s="253"/>
+      <c r="K81" s="157"/>
     </row>
     <row r="82" spans="1:11" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="264" t="s">
+      <c r="A82" s="198" t="s">
         <v>38</v>
       </c>
-      <c r="B82" s="324" t="s">
+      <c r="B82" s="267" t="s">
         <v>124</v>
       </c>
-      <c r="C82" s="325"/>
-[...2 lines deleted...]
-      <c r="F82" s="196"/>
+      <c r="C82" s="268"/>
+      <c r="D82" s="193"/>
+      <c r="E82" s="179"/>
+      <c r="F82" s="179"/>
       <c r="G82" s="96"/>
       <c r="H82" s="36" t="str">
         <f>IF(G82&lt;&gt;"","",IF(COUNTA(D82:F82)=0,"",COUNTA(D82)*0+COUNTA(E82)*1+COUNTA(F82)*2))</f>
         <v/>
       </c>
-      <c r="I82" s="323"/>
-[...1 lines deleted...]
-      <c r="K82" s="174"/>
+      <c r="I82" s="256"/>
+      <c r="J82" s="253"/>
+      <c r="K82" s="157"/>
     </row>
     <row r="83" spans="1:11" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="299"/>
-      <c r="B83" s="324" t="s">
+      <c r="A83" s="199"/>
+      <c r="B83" s="267" t="s">
         <v>202</v>
       </c>
-      <c r="C83" s="325"/>
-[...2 lines deleted...]
-      <c r="F83" s="196"/>
+      <c r="C83" s="268"/>
+      <c r="D83" s="193"/>
+      <c r="E83" s="179"/>
+      <c r="F83" s="179"/>
       <c r="G83" s="96"/>
       <c r="H83" s="36" t="str">
         <f>IF(G83&lt;&gt;"","",IF(COUNTA(D83:F83)=0,"",COUNTA(D83)*0+COUNTA(E83)*1+COUNTA(F83)*2))</f>
         <v/>
       </c>
-      <c r="I83" s="323"/>
-[...1 lines deleted...]
-      <c r="K83" s="174"/>
+      <c r="I83" s="256"/>
+      <c r="J83" s="253"/>
+      <c r="K83" s="157"/>
     </row>
     <row r="84" spans="1:11" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="B84" s="326" t="s">
+      <c r="B84" s="222" t="s">
         <v>203</v>
       </c>
-      <c r="C84" s="327"/>
-[...2 lines deleted...]
-      <c r="F84" s="196"/>
+      <c r="C84" s="223"/>
+      <c r="D84" s="193"/>
+      <c r="E84" s="179"/>
+      <c r="F84" s="179"/>
       <c r="G84" s="96"/>
       <c r="H84" s="36" t="str">
         <f>IF(G84&lt;&gt;"","",IF(COUNTA(D84:F84)=0,"",COUNTA(D84)*0+COUNTA(E84)*1+COUNTA(F84)*2))</f>
         <v/>
       </c>
-      <c r="I84" s="363"/>
-[...1 lines deleted...]
-      <c r="K84" s="174"/>
+      <c r="I84" s="257"/>
+      <c r="J84" s="253"/>
+      <c r="K84" s="157"/>
     </row>
     <row r="85" spans="1:11" ht="41.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="303" t="s">
+      <c r="A85" s="261" t="s">
         <v>40</v>
       </c>
-      <c r="B85" s="304"/>
-      <c r="C85" s="305"/>
+      <c r="B85" s="262"/>
+      <c r="C85" s="263"/>
       <c r="D85" s="30"/>
       <c r="E85" s="30"/>
       <c r="F85" s="30"/>
       <c r="G85" s="30"/>
       <c r="H85" s="30"/>
       <c r="I85" s="30"/>
-      <c r="J85" s="361"/>
-      <c r="K85" s="173"/>
+      <c r="J85" s="253"/>
+      <c r="K85" s="156"/>
     </row>
     <row r="86" spans="1:11" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B86" s="318" t="s">
+      <c r="B86" s="278" t="s">
         <v>204</v>
       </c>
-      <c r="C86" s="319"/>
-[...2 lines deleted...]
-      <c r="F86" s="196"/>
+      <c r="C86" s="279"/>
+      <c r="D86" s="193"/>
+      <c r="E86" s="179"/>
+      <c r="F86" s="179"/>
       <c r="G86" s="96"/>
       <c r="H86" s="36" t="str">
         <f>IF(G86&lt;&gt;"","",IF(COUNTA(D86:F86)=0,"",COUNTA(D86)*0+COUNTA(E86)*1+COUNTA(F86)*2))</f>
         <v/>
       </c>
-      <c r="I86" s="322" t="str">
+      <c r="I86" s="255" t="str">
         <f>IF(COUNTBLANK(H86:H87)=2,"",SUM(H86:H87))</f>
         <v/>
       </c>
-      <c r="J86" s="361"/>
-      <c r="K86" s="185"/>
+      <c r="J86" s="253"/>
+      <c r="K86" s="168"/>
     </row>
     <row r="87" spans="1:11" ht="41.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B87" s="324" t="s">
+      <c r="B87" s="267" t="s">
         <v>143</v>
       </c>
-      <c r="C87" s="325"/>
-[...2 lines deleted...]
-      <c r="F87" s="196"/>
+      <c r="C87" s="268"/>
+      <c r="D87" s="193"/>
+      <c r="E87" s="179"/>
+      <c r="F87" s="179"/>
       <c r="G87" s="96"/>
       <c r="H87" s="36" t="str">
         <f>IF(G87&lt;&gt;"","",IF(COUNTA(D87:F87)=0,"",COUNTA(D87)*0+COUNTA(E87)*1+COUNTA(F87)*2))</f>
         <v/>
       </c>
-      <c r="I87" s="363"/>
-[...1 lines deleted...]
-      <c r="K87" s="174"/>
+      <c r="I87" s="257"/>
+      <c r="J87" s="253"/>
+      <c r="K87" s="157"/>
     </row>
     <row r="88" spans="1:11" ht="41.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="303" t="s">
+      <c r="A88" s="261" t="s">
         <v>43</v>
       </c>
-      <c r="B88" s="304"/>
-      <c r="C88" s="305"/>
+      <c r="B88" s="262"/>
+      <c r="C88" s="263"/>
       <c r="D88" s="29"/>
       <c r="E88" s="29"/>
       <c r="F88" s="29"/>
       <c r="G88" s="29"/>
       <c r="H88" s="30"/>
       <c r="I88" s="30"/>
-      <c r="J88" s="361"/>
-      <c r="K88" s="173"/>
+      <c r="J88" s="253"/>
+      <c r="K88" s="156"/>
     </row>
     <row r="89" spans="1:11" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="113" t="s">
+      <c r="A89" s="83" t="s">
         <v>44</v>
       </c>
-      <c r="B89" s="312" t="s">
+      <c r="B89" s="270" t="s">
         <v>125</v>
       </c>
-      <c r="C89" s="313"/>
-[...2 lines deleted...]
-      <c r="F89" s="196"/>
+      <c r="C89" s="271"/>
+      <c r="D89" s="193"/>
+      <c r="E89" s="179"/>
+      <c r="F89" s="179"/>
       <c r="G89" s="96"/>
       <c r="H89" s="36" t="str">
         <f>IF(G89&lt;&gt;"","",IF(COUNTA(D89:F89)=0,"",COUNTA(D89)*0+COUNTA(E89)*1+COUNTA(F89)*2))</f>
         <v/>
       </c>
-      <c r="I89" s="322" t="str">
+      <c r="I89" s="255" t="str">
         <f>IF(COUNTBLANK(H89:H95)=7,"",SUM(H89:H95))</f>
         <v/>
       </c>
-      <c r="J89" s="361"/>
-      <c r="K89" s="174"/>
+      <c r="J89" s="253"/>
+      <c r="K89" s="157"/>
     </row>
     <row r="90" spans="1:11" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="B90" s="218" t="s">
+      <c r="B90" s="202" t="s">
         <v>167</v>
       </c>
-      <c r="C90" s="219"/>
-[...2 lines deleted...]
-      <c r="F90" s="193"/>
+      <c r="C90" s="203"/>
+      <c r="D90" s="175"/>
+      <c r="E90" s="176"/>
+      <c r="F90" s="176"/>
       <c r="G90" s="96"/>
       <c r="H90" s="36" t="str">
         <f>IF(G90&lt;&gt;"","",IF(COUNTA(D90:F90)=0,"",COUNTA(D90)*0+COUNTA(E90)*1+COUNTA(F90)*2))</f>
         <v/>
       </c>
-      <c r="I90" s="323"/>
-[...1 lines deleted...]
-      <c r="K90" s="174"/>
+      <c r="I90" s="256"/>
+      <c r="J90" s="253"/>
+      <c r="K90" s="157"/>
     </row>
     <row r="91" spans="1:11" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="264" t="s">
+      <c r="A91" s="198" t="s">
         <v>46</v>
       </c>
-      <c r="B91" s="218" t="s">
+      <c r="B91" s="202" t="s">
         <v>163</v>
       </c>
-      <c r="C91" s="219"/>
-[...4 lines deleted...]
-      <c r="H91" s="126" t="str">
+      <c r="C91" s="203"/>
+      <c r="D91" s="175"/>
+      <c r="E91" s="176"/>
+      <c r="F91" s="176"/>
+      <c r="G91" s="176"/>
+      <c r="H91" s="121" t="str">
         <f t="shared" ref="H91:H93" si="7">IF(G91&lt;&gt;"","",IF(COUNTA(D91:F91)=0,"",COUNTA(D91)*0+COUNTA(E91)*1+COUNTA(F91)*2))</f>
         <v/>
       </c>
-      <c r="I91" s="323"/>
-[...1 lines deleted...]
-      <c r="K91" s="174"/>
+      <c r="I91" s="256"/>
+      <c r="J91" s="253"/>
+      <c r="K91" s="157"/>
     </row>
     <row r="92" spans="1:11" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="299"/>
-      <c r="B92" s="218" t="s">
+      <c r="A92" s="199"/>
+      <c r="B92" s="202" t="s">
         <v>205</v>
       </c>
-      <c r="C92" s="219"/>
-[...4 lines deleted...]
-      <c r="H92" s="126" t="str">
+      <c r="C92" s="203"/>
+      <c r="D92" s="175"/>
+      <c r="E92" s="176"/>
+      <c r="F92" s="176"/>
+      <c r="G92" s="176"/>
+      <c r="H92" s="121" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
-      <c r="I92" s="323"/>
-[...1 lines deleted...]
-      <c r="K92" s="174"/>
+      <c r="I92" s="256"/>
+      <c r="J92" s="253"/>
+      <c r="K92" s="157"/>
     </row>
     <row r="93" spans="1:11" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="264" t="s">
+      <c r="A93" s="198" t="s">
         <v>47</v>
       </c>
-      <c r="B93" s="218" t="s">
+      <c r="B93" s="202" t="s">
         <v>168</v>
       </c>
-      <c r="C93" s="219"/>
-[...2 lines deleted...]
-      <c r="F93" s="193"/>
+      <c r="C93" s="203"/>
+      <c r="D93" s="175"/>
+      <c r="E93" s="176"/>
+      <c r="F93" s="176"/>
       <c r="G93" s="86"/>
-      <c r="H93" s="126" t="str">
+      <c r="H93" s="121" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
-      <c r="I93" s="323"/>
-[...1 lines deleted...]
-      <c r="K93" s="174"/>
+      <c r="I93" s="256"/>
+      <c r="J93" s="253"/>
+      <c r="K93" s="157"/>
     </row>
     <row r="94" spans="1:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="276"/>
-      <c r="B94" s="218" t="s">
+      <c r="A94" s="272"/>
+      <c r="B94" s="202" t="s">
         <v>144</v>
       </c>
-      <c r="C94" s="219"/>
-[...4 lines deleted...]
-      <c r="H94" s="126" t="str">
+      <c r="C94" s="203"/>
+      <c r="D94" s="175"/>
+      <c r="E94" s="176"/>
+      <c r="F94" s="176"/>
+      <c r="G94" s="176"/>
+      <c r="H94" s="121" t="str">
         <f>IF(G94&lt;&gt;"","",IF(COUNTA(D94:F94)=0,"",COUNTA(D94)*0+COUNTA(E94)*1+COUNTA(F94)*2))</f>
         <v/>
       </c>
-      <c r="I94" s="323"/>
-[...1 lines deleted...]
-      <c r="K94" s="175"/>
+      <c r="I94" s="256"/>
+      <c r="J94" s="253"/>
+      <c r="K94" s="158"/>
     </row>
     <row r="95" spans="1:11" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="97" t="s">
         <v>48</v>
       </c>
-      <c r="B95" s="218" t="s">
+      <c r="B95" s="202" t="s">
         <v>145</v>
       </c>
-      <c r="C95" s="219"/>
-[...4 lines deleted...]
-      <c r="H95" s="177" t="str">
+      <c r="C95" s="203"/>
+      <c r="D95" s="175"/>
+      <c r="E95" s="176"/>
+      <c r="F95" s="176"/>
+      <c r="G95" s="181"/>
+      <c r="H95" s="160" t="str">
         <f t="shared" ref="H95" si="8">IF(G95&lt;&gt;"","",IF(COUNTA(D95:F95)=0,"",COUNTA(D95)*0+COUNTA(E95)*1+COUNTA(F95)*2))</f>
         <v/>
       </c>
-      <c r="I95" s="363"/>
-[...1 lines deleted...]
-      <c r="K95" s="176"/>
+      <c r="I95" s="257"/>
+      <c r="J95" s="254"/>
+      <c r="K95" s="159"/>
     </row>
     <row r="96" spans="1:11" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="328" t="s">
+      <c r="A96" s="274" t="s">
         <v>49</v>
       </c>
-      <c r="B96" s="329"/>
-[...8 lines deleted...]
-      <c r="K96" s="103"/>
+      <c r="B96" s="275"/>
+      <c r="C96" s="276"/>
+      <c r="D96" s="100"/>
+      <c r="E96" s="101"/>
+      <c r="F96" s="101"/>
+      <c r="G96" s="101"/>
+      <c r="H96" s="101"/>
+      <c r="I96" s="101"/>
+      <c r="J96" s="101"/>
+      <c r="K96" s="102"/>
     </row>
     <row r="97" spans="1:11" s="25" customFormat="1" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="336" t="s">
+      <c r="A97" s="264" t="s">
         <v>50</v>
       </c>
-      <c r="B97" s="337"/>
-      <c r="C97" s="338"/>
+      <c r="B97" s="265"/>
+      <c r="C97" s="266"/>
       <c r="D97" s="37"/>
       <c r="E97" s="37"/>
       <c r="F97" s="37"/>
       <c r="G97" s="37"/>
       <c r="H97" s="98"/>
       <c r="I97" s="37"/>
       <c r="J97" s="37"/>
       <c r="K97" s="99"/>
     </row>
     <row r="98" spans="1:11" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="136" t="s">
+      <c r="A98" s="129" t="s">
         <v>51</v>
       </c>
-      <c r="B98" s="312" t="s">
+      <c r="B98" s="270" t="s">
         <v>208</v>
       </c>
-      <c r="C98" s="313"/>
-[...4 lines deleted...]
-      <c r="H98" s="178" t="str">
+      <c r="C98" s="271"/>
+      <c r="D98" s="185"/>
+      <c r="E98" s="183"/>
+      <c r="F98" s="183"/>
+      <c r="G98" s="153"/>
+      <c r="H98" s="161" t="str">
         <f>IF(G98&lt;&gt;"","",IF(COUNTA(D98:F98)=0,"",COUNTA(D98)*0+COUNTA(E98)*1+COUNTA(F98)*2))</f>
         <v/>
       </c>
-      <c r="I98" s="322">
+      <c r="I98" s="255">
         <f>IF(COUNTBLANK(H98:H102)=2,"",SUM(H98:H102))</f>
         <v>0</v>
       </c>
-      <c r="J98" s="339">
+      <c r="J98" s="224">
         <f>IF(AND(I98="",I104="",I112="",I114="",I119="",I128=""),"",SUM(I98,I104,I112,I114,I119,I128))</f>
         <v>0</v>
       </c>
       <c r="K98" s="22"/>
     </row>
     <row r="99" spans="1:11" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="137" t="s">
+      <c r="A99" s="130" t="s">
         <v>52</v>
       </c>
-      <c r="B99" s="314" t="s">
+      <c r="B99" s="230" t="s">
         <v>206</v>
       </c>
-      <c r="C99" s="315"/>
-[...2 lines deleted...]
-      <c r="F99" s="193"/>
+      <c r="C99" s="231"/>
+      <c r="D99" s="175"/>
+      <c r="E99" s="176"/>
+      <c r="F99" s="176"/>
       <c r="G99" s="86"/>
-      <c r="H99" s="126" t="str">
+      <c r="H99" s="121" t="str">
         <f t="shared" ref="H99:H102" si="9">IF(G99&lt;&gt;"","",IF(COUNTA(D99:F99)=0,"",COUNTA(D99)*0+COUNTA(E99)*1+COUNTA(F99)*2))</f>
         <v/>
       </c>
-      <c r="I99" s="323"/>
-      <c r="J99" s="340"/>
+      <c r="I99" s="256"/>
+      <c r="J99" s="225"/>
       <c r="K99" s="24"/>
     </row>
     <row r="100" spans="1:11" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="137" t="s">
+      <c r="A100" s="130" t="s">
         <v>53</v>
       </c>
-      <c r="B100" s="314" t="s">
+      <c r="B100" s="230" t="s">
         <v>166</v>
       </c>
-      <c r="C100" s="315"/>
-[...2 lines deleted...]
-      <c r="F100" s="193"/>
+      <c r="C100" s="231"/>
+      <c r="D100" s="175"/>
+      <c r="E100" s="176"/>
+      <c r="F100" s="176"/>
       <c r="G100" s="86"/>
-      <c r="H100" s="126" t="str">
+      <c r="H100" s="121" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
-      <c r="I100" s="323"/>
-      <c r="J100" s="340"/>
+      <c r="I100" s="256"/>
+      <c r="J100" s="225"/>
       <c r="K100" s="24"/>
     </row>
     <row r="101" spans="1:11" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="137" t="s">
+      <c r="A101" s="130" t="s">
         <v>54</v>
       </c>
-      <c r="B101" s="314" t="s">
+      <c r="B101" s="230" t="s">
         <v>207</v>
       </c>
-      <c r="C101" s="315"/>
-[...2 lines deleted...]
-      <c r="F101" s="193"/>
+      <c r="C101" s="231"/>
+      <c r="D101" s="175"/>
+      <c r="E101" s="176"/>
+      <c r="F101" s="176"/>
       <c r="G101" s="86"/>
-      <c r="H101" s="126" t="str">
+      <c r="H101" s="121" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
-      <c r="I101" s="323"/>
-[...1 lines deleted...]
-      <c r="K101" s="184"/>
+      <c r="I101" s="256"/>
+      <c r="J101" s="225"/>
+      <c r="K101" s="167"/>
     </row>
     <row r="102" spans="1:11" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="110" t="s">
+      <c r="A102" s="109" t="s">
         <v>55</v>
       </c>
-      <c r="B102" s="316" t="s">
+      <c r="B102" s="292" t="s">
         <v>209</v>
       </c>
-      <c r="C102" s="317"/>
-[...4 lines deleted...]
-      <c r="H102" s="177" t="str">
+      <c r="C102" s="293"/>
+      <c r="D102" s="180"/>
+      <c r="E102" s="181"/>
+      <c r="F102" s="181"/>
+      <c r="G102" s="162"/>
+      <c r="H102" s="160" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
-      <c r="I102" s="331"/>
-[...1 lines deleted...]
-      <c r="K102" s="118"/>
+      <c r="I102" s="277"/>
+      <c r="J102" s="225"/>
+      <c r="K102" s="114"/>
     </row>
     <row r="103" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A103" s="242" t="s">
+      <c r="A103" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B103" s="243"/>
-[...8 lines deleted...]
-      <c r="K103" s="105"/>
+      <c r="B103" s="241"/>
+      <c r="C103" s="242"/>
+      <c r="D103" s="105"/>
+      <c r="E103" s="104"/>
+      <c r="F103" s="104"/>
+      <c r="G103" s="104"/>
+      <c r="H103" s="104"/>
+      <c r="I103" s="104"/>
+      <c r="J103" s="225"/>
+      <c r="K103" s="104"/>
     </row>
     <row r="104" spans="1:11" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="309" t="s">
+      <c r="A104" s="289" t="s">
         <v>57</v>
       </c>
-      <c r="B104" s="351" t="s">
+      <c r="B104" s="243" t="s">
         <v>210</v>
       </c>
-      <c r="C104" s="352"/>
-[...4 lines deleted...]
-      <c r="H104" s="178" t="str">
+      <c r="C104" s="244"/>
+      <c r="D104" s="195"/>
+      <c r="E104" s="183"/>
+      <c r="F104" s="183"/>
+      <c r="G104" s="153"/>
+      <c r="H104" s="161" t="str">
         <f>IF(G104&lt;&gt;"","",IF(COUNTA(D104:F104)=0,"",COUNTA(D104)*0+COUNTA(E104)*1+COUNTA(F104)*2))</f>
         <v/>
       </c>
-      <c r="I104" s="320">
+      <c r="I104" s="236">
         <f>IF(COUNTBLANK(H104:H110)=2,"",SUM(H104:H110))</f>
         <v>0</v>
       </c>
-      <c r="J104" s="340"/>
+      <c r="J104" s="225"/>
       <c r="K104" s="22"/>
     </row>
     <row r="105" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="310"/>
-      <c r="B105" s="334" t="s">
+      <c r="A105" s="290"/>
+      <c r="B105" s="282" t="s">
         <v>211</v>
       </c>
-      <c r="C105" s="335"/>
-[...2 lines deleted...]
-      <c r="F105" s="196"/>
+      <c r="C105" s="283"/>
+      <c r="D105" s="193"/>
+      <c r="E105" s="179"/>
+      <c r="F105" s="179"/>
       <c r="G105" s="96"/>
-      <c r="H105" s="126" t="str">
+      <c r="H105" s="121" t="str">
         <f t="shared" ref="H105:H110" si="10">IF(G105&lt;&gt;"","",IF(COUNTA(D105:F105)=0,"",COUNTA(D105)*0+COUNTA(E105)*1+COUNTA(F105)*2))</f>
         <v/>
       </c>
-      <c r="I105" s="321"/>
-      <c r="J105" s="340"/>
+      <c r="I105" s="235"/>
+      <c r="J105" s="225"/>
       <c r="K105" s="33"/>
     </row>
     <row r="106" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="310"/>
-      <c r="B106" s="334" t="s">
+      <c r="A106" s="290"/>
+      <c r="B106" s="282" t="s">
         <v>212</v>
       </c>
-      <c r="C106" s="335"/>
-[...2 lines deleted...]
-      <c r="F106" s="196"/>
+      <c r="C106" s="283"/>
+      <c r="D106" s="193"/>
+      <c r="E106" s="179"/>
+      <c r="F106" s="179"/>
       <c r="G106" s="96"/>
-      <c r="H106" s="126" t="str">
+      <c r="H106" s="121" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
-      <c r="I106" s="321"/>
-      <c r="J106" s="340"/>
+      <c r="I106" s="235"/>
+      <c r="J106" s="225"/>
       <c r="K106" s="33"/>
     </row>
     <row r="107" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="310"/>
-      <c r="B107" s="334" t="s">
+      <c r="A107" s="290"/>
+      <c r="B107" s="282" t="s">
         <v>126</v>
       </c>
-      <c r="C107" s="335"/>
-[...2 lines deleted...]
-      <c r="F107" s="196"/>
+      <c r="C107" s="283"/>
+      <c r="D107" s="193"/>
+      <c r="E107" s="179"/>
+      <c r="F107" s="179"/>
       <c r="G107" s="96"/>
-      <c r="H107" s="126" t="str">
+      <c r="H107" s="121" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
-      <c r="I107" s="321"/>
-      <c r="J107" s="340"/>
+      <c r="I107" s="235"/>
+      <c r="J107" s="225"/>
       <c r="K107" s="33"/>
     </row>
     <row r="108" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="310"/>
-      <c r="B108" s="334" t="s">
+      <c r="A108" s="290"/>
+      <c r="B108" s="282" t="s">
         <v>127</v>
       </c>
-      <c r="C108" s="335"/>
-[...2 lines deleted...]
-      <c r="F108" s="196"/>
+      <c r="C108" s="283"/>
+      <c r="D108" s="193"/>
+      <c r="E108" s="179"/>
+      <c r="F108" s="179"/>
       <c r="G108" s="96"/>
-      <c r="H108" s="126" t="str">
+      <c r="H108" s="121" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
-      <c r="I108" s="321"/>
-      <c r="J108" s="340"/>
+      <c r="I108" s="235"/>
+      <c r="J108" s="225"/>
       <c r="K108" s="33"/>
     </row>
     <row r="109" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="310"/>
-      <c r="B109" s="334" t="s">
+      <c r="A109" s="290"/>
+      <c r="B109" s="282" t="s">
         <v>128</v>
       </c>
-      <c r="C109" s="335"/>
-[...2 lines deleted...]
-      <c r="F109" s="196"/>
+      <c r="C109" s="283"/>
+      <c r="D109" s="193"/>
+      <c r="E109" s="179"/>
+      <c r="F109" s="179"/>
       <c r="G109" s="96"/>
-      <c r="H109" s="126" t="str">
+      <c r="H109" s="121" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
-      <c r="I109" s="321"/>
-      <c r="J109" s="340"/>
+      <c r="I109" s="235"/>
+      <c r="J109" s="225"/>
       <c r="K109" s="33"/>
     </row>
     <row r="110" spans="1:11" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A110" s="311"/>
-      <c r="B110" s="307" t="s">
+      <c r="A110" s="291"/>
+      <c r="B110" s="287" t="s">
         <v>213</v>
       </c>
-      <c r="C110" s="308"/>
-[...4 lines deleted...]
-      <c r="H110" s="177" t="str">
+      <c r="C110" s="288"/>
+      <c r="D110" s="196"/>
+      <c r="E110" s="192"/>
+      <c r="F110" s="192"/>
+      <c r="G110" s="163"/>
+      <c r="H110" s="160" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
-      <c r="I110" s="321"/>
-      <c r="J110" s="340"/>
+      <c r="I110" s="235"/>
+      <c r="J110" s="225"/>
       <c r="K110" s="33"/>
     </row>
     <row r="111" spans="1:11" s="25" customFormat="1" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A111" s="300" t="s">
+      <c r="A111" s="284" t="s">
         <v>58</v>
       </c>
-      <c r="B111" s="301"/>
-[...7 lines deleted...]
-      <c r="J111" s="340"/>
+      <c r="B111" s="285"/>
+      <c r="C111" s="286"/>
+      <c r="D111" s="37"/>
+      <c r="E111" s="37"/>
+      <c r="F111" s="37"/>
+      <c r="G111" s="37"/>
+      <c r="H111" s="37"/>
+      <c r="I111" s="98"/>
+      <c r="J111" s="225"/>
       <c r="K111" s="38"/>
     </row>
     <row r="112" spans="1:11" ht="81" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A112" s="136" t="s">
+      <c r="A112" s="129" t="s">
         <v>113</v>
       </c>
-      <c r="B112" s="357" t="s">
+      <c r="B112" s="249" t="s">
         <v>214</v>
       </c>
-      <c r="C112" s="358"/>
-[...2 lines deleted...]
-      <c r="F112" s="193"/>
+      <c r="C112" s="250"/>
+      <c r="D112" s="197"/>
+      <c r="E112" s="176"/>
+      <c r="F112" s="176"/>
       <c r="G112" s="86"/>
-      <c r="H112" s="178" t="str">
+      <c r="H112" s="161" t="str">
         <f t="shared" ref="H112" si="11">IF(G112&lt;&gt;"","",IF(COUNTA(D112:F112)=0,"",COUNTA(D112)*0+COUNTA(E112)*1+COUNTA(F112)*2))</f>
         <v/>
       </c>
-      <c r="I112" s="149">
+      <c r="I112" s="137">
         <f>IF(COUNTBLANK(H112:H112)=2,"",SUM(H112:H112))</f>
         <v>0</v>
       </c>
-      <c r="J112" s="341"/>
-      <c r="K112" s="181"/>
+      <c r="J112" s="226"/>
+      <c r="K112" s="164"/>
     </row>
     <row r="113" spans="1:11" s="25" customFormat="1" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="242" t="s">
+      <c r="A113" s="240" t="s">
         <v>59</v>
       </c>
-      <c r="B113" s="243"/>
-[...8 lines deleted...]
-      <c r="K113" s="117"/>
+      <c r="B113" s="241"/>
+      <c r="C113" s="242"/>
+      <c r="D113" s="37"/>
+      <c r="E113" s="37"/>
+      <c r="F113" s="37"/>
+      <c r="G113" s="37"/>
+      <c r="H113" s="37"/>
+      <c r="I113" s="37"/>
+      <c r="J113" s="225"/>
+      <c r="K113" s="113"/>
     </row>
     <row r="114" spans="1:11" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="154" t="s">
+      <c r="A114" s="140" t="s">
         <v>60</v>
       </c>
-      <c r="B114" s="351" t="s">
+      <c r="B114" s="243" t="s">
         <v>136</v>
       </c>
-      <c r="C114" s="352"/>
-[...2 lines deleted...]
-      <c r="F114" s="193"/>
+      <c r="C114" s="244"/>
+      <c r="D114" s="197"/>
+      <c r="E114" s="176"/>
+      <c r="F114" s="176"/>
       <c r="G114" s="86"/>
-      <c r="H114" s="178" t="str">
+      <c r="H114" s="161" t="str">
         <f t="shared" ref="H114" si="12">IF(G114&lt;&gt;"","",IF(COUNTA(D114:F114)=0,"",COUNTA(D114)*0+COUNTA(E114)*1+COUNTA(F114)*2))</f>
         <v/>
       </c>
-      <c r="I114" s="347">
+      <c r="I114" s="234">
         <f>IF(COUNTBLANK(H114:H117)=2,"",SUM(H114:H117))</f>
         <v>0</v>
       </c>
-      <c r="J114" s="341"/>
-      <c r="K114" s="166"/>
+      <c r="J114" s="226"/>
+      <c r="K114" s="149"/>
     </row>
     <row r="115" spans="1:11" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="155" t="s">
+      <c r="A115" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="B115" s="353" t="s">
+      <c r="B115" s="245" t="s">
         <v>165</v>
       </c>
-      <c r="C115" s="354"/>
-[...2 lines deleted...]
-      <c r="F115" s="193"/>
+      <c r="C115" s="246"/>
+      <c r="D115" s="197"/>
+      <c r="E115" s="176"/>
+      <c r="F115" s="176"/>
       <c r="G115" s="86"/>
-      <c r="H115" s="126" t="str">
+      <c r="H115" s="121" t="str">
         <f t="shared" ref="H115:H117" si="13">IF(G115&lt;&gt;"","",IF(COUNTA(D115:F115)=0,"",COUNTA(D115)*0+COUNTA(E115)*1+COUNTA(F115)*2))</f>
         <v/>
       </c>
-      <c r="I115" s="321"/>
-[...1 lines deleted...]
-      <c r="K115" s="161"/>
+      <c r="I115" s="235"/>
+      <c r="J115" s="226"/>
+      <c r="K115" s="144"/>
     </row>
     <row r="116" spans="1:11" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="155" t="s">
+      <c r="A116" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="B116" s="353" t="s">
+      <c r="B116" s="245" t="s">
         <v>215</v>
       </c>
-      <c r="C116" s="354"/>
-[...2 lines deleted...]
-      <c r="F116" s="193"/>
+      <c r="C116" s="246"/>
+      <c r="D116" s="197"/>
+      <c r="E116" s="176"/>
+      <c r="F116" s="176"/>
       <c r="G116" s="86"/>
-      <c r="H116" s="126" t="str">
+      <c r="H116" s="121" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="I116" s="321"/>
-[...1 lines deleted...]
-      <c r="K116" s="161"/>
+      <c r="I116" s="235"/>
+      <c r="J116" s="226"/>
+      <c r="K116" s="144"/>
     </row>
     <row r="117" spans="1:11" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A117" s="147" t="s">
+      <c r="A117" s="82" t="s">
         <v>63</v>
       </c>
-      <c r="B117" s="355" t="s">
+      <c r="B117" s="247" t="s">
         <v>216</v>
       </c>
-      <c r="C117" s="356"/>
-[...4 lines deleted...]
-      <c r="H117" s="177" t="str">
+      <c r="C117" s="248"/>
+      <c r="D117" s="194"/>
+      <c r="E117" s="177"/>
+      <c r="F117" s="177"/>
+      <c r="G117" s="162"/>
+      <c r="H117" s="160" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="I117" s="321"/>
-[...1 lines deleted...]
-      <c r="K117" s="165"/>
+      <c r="I117" s="235"/>
+      <c r="J117" s="226"/>
+      <c r="K117" s="148"/>
     </row>
     <row r="118" spans="1:11" s="25" customFormat="1" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A118" s="242" t="s">
+      <c r="A118" s="240" t="s">
         <v>79</v>
       </c>
-      <c r="B118" s="243"/>
-[...8 lines deleted...]
-      <c r="K118" s="117"/>
+      <c r="B118" s="241"/>
+      <c r="C118" s="242"/>
+      <c r="D118" s="138"/>
+      <c r="E118" s="138"/>
+      <c r="F118" s="138"/>
+      <c r="G118" s="138"/>
+      <c r="H118" s="138"/>
+      <c r="I118" s="139"/>
+      <c r="J118" s="225"/>
+      <c r="K118" s="113"/>
     </row>
     <row r="119" spans="1:11" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="148" t="s">
+      <c r="A119" s="32" t="s">
         <v>114</v>
       </c>
-      <c r="B119" s="343" t="s">
+      <c r="B119" s="228" t="s">
         <v>164</v>
       </c>
-      <c r="C119" s="344"/>
-[...4 lines deleted...]
-      <c r="H119" s="111" t="str">
+      <c r="C119" s="229"/>
+      <c r="D119" s="193"/>
+      <c r="E119" s="179"/>
+      <c r="F119" s="179"/>
+      <c r="G119" s="108"/>
+      <c r="H119" s="110" t="str">
         <f t="shared" ref="H119" si="14">IF(G119&lt;&gt;"","",IF(COUNTA(D119:F119)=0,"",COUNTA(D119)*0+COUNTA(E119)*1+COUNTA(F119)*2))</f>
         <v/>
       </c>
-      <c r="I119" s="321">
+      <c r="I119" s="235">
         <f>IF(COUNTBLANK(H119:H126)=2,"",SUM(H119:H126))</f>
         <v>0</v>
       </c>
-      <c r="J119" s="341"/>
-      <c r="K119" s="181"/>
+      <c r="J119" s="226"/>
+      <c r="K119" s="164"/>
     </row>
     <row r="120" spans="1:11" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="155" t="s">
+      <c r="A120" s="81" t="s">
         <v>64</v>
       </c>
-      <c r="B120" s="314" t="s">
+      <c r="B120" s="230" t="s">
         <v>217</v>
       </c>
-      <c r="C120" s="315"/>
-[...2 lines deleted...]
-      <c r="F120" s="193"/>
+      <c r="C120" s="231"/>
+      <c r="D120" s="197"/>
+      <c r="E120" s="176"/>
+      <c r="F120" s="176"/>
       <c r="G120" s="87"/>
       <c r="H120" s="36" t="str">
         <f t="shared" ref="H120:H126" si="15">IF(G120&lt;&gt;"","",IF(COUNTA(D120:F120)=0,"",COUNTA(D120)*0+COUNTA(E120)*1+COUNTA(F120)*2))</f>
         <v/>
       </c>
-      <c r="I120" s="321"/>
-[...1 lines deleted...]
-      <c r="K120" s="161"/>
+      <c r="I120" s="235"/>
+      <c r="J120" s="226"/>
+      <c r="K120" s="144"/>
     </row>
     <row r="121" spans="1:11" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="155" t="s">
+      <c r="A121" s="81" t="s">
         <v>65</v>
       </c>
-      <c r="B121" s="349" t="s">
+      <c r="B121" s="238" t="s">
         <v>219</v>
       </c>
-      <c r="C121" s="350"/>
-[...2 lines deleted...]
-      <c r="F121" s="193"/>
+      <c r="C121" s="239"/>
+      <c r="D121" s="197"/>
+      <c r="E121" s="176"/>
+      <c r="F121" s="176"/>
       <c r="G121" s="87"/>
       <c r="H121" s="36" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
-      <c r="I121" s="321"/>
-[...1 lines deleted...]
-      <c r="K121" s="161"/>
+      <c r="I121" s="235"/>
+      <c r="J121" s="226"/>
+      <c r="K121" s="144"/>
     </row>
     <row r="122" spans="1:11" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="240" t="s">
+      <c r="A122" s="315" t="s">
         <v>78</v>
       </c>
-      <c r="B122" s="234" t="s">
+      <c r="B122" s="238" t="s">
         <v>218</v>
       </c>
-      <c r="C122" s="235"/>
-[...2 lines deleted...]
-      <c r="F122" s="193"/>
+      <c r="C122" s="239"/>
+      <c r="D122" s="197"/>
+      <c r="E122" s="176"/>
+      <c r="F122" s="176"/>
       <c r="G122" s="87"/>
       <c r="H122" s="36" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
-      <c r="I122" s="321"/>
-[...1 lines deleted...]
-      <c r="K122" s="161"/>
+      <c r="I122" s="235"/>
+      <c r="J122" s="226"/>
+      <c r="K122" s="144"/>
     </row>
     <row r="123" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="240"/>
-      <c r="B123" s="236" t="s">
+      <c r="A123" s="315"/>
+      <c r="B123" s="331" t="s">
         <v>115</v>
       </c>
-      <c r="C123" s="237"/>
-[...2 lines deleted...]
-      <c r="F123" s="193"/>
+      <c r="C123" s="332"/>
+      <c r="D123" s="197"/>
+      <c r="E123" s="176"/>
+      <c r="F123" s="176"/>
       <c r="G123" s="87"/>
       <c r="H123" s="36" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
-      <c r="I123" s="321"/>
-[...1 lines deleted...]
-      <c r="K123" s="161"/>
+      <c r="I123" s="235"/>
+      <c r="J123" s="226"/>
+      <c r="K123" s="144"/>
     </row>
     <row r="124" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="240"/>
-      <c r="B124" s="236" t="s">
+      <c r="A124" s="315"/>
+      <c r="B124" s="331" t="s">
         <v>116</v>
       </c>
-      <c r="C124" s="237"/>
-[...2 lines deleted...]
-      <c r="F124" s="193"/>
+      <c r="C124" s="332"/>
+      <c r="D124" s="197"/>
+      <c r="E124" s="176"/>
+      <c r="F124" s="176"/>
       <c r="G124" s="87"/>
       <c r="H124" s="36" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
-      <c r="I124" s="321"/>
-[...1 lines deleted...]
-      <c r="K124" s="161"/>
+      <c r="I124" s="235"/>
+      <c r="J124" s="226"/>
+      <c r="K124" s="144"/>
     </row>
     <row r="125" spans="1:11" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="240"/>
-      <c r="B125" s="236" t="s">
+      <c r="A125" s="315"/>
+      <c r="B125" s="331" t="s">
         <v>117</v>
       </c>
-      <c r="C125" s="237"/>
-[...2 lines deleted...]
-      <c r="F125" s="193"/>
+      <c r="C125" s="332"/>
+      <c r="D125" s="197"/>
+      <c r="E125" s="176"/>
+      <c r="F125" s="176"/>
       <c r="G125" s="87"/>
       <c r="H125" s="36" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
-      <c r="I125" s="321"/>
-[...1 lines deleted...]
-      <c r="K125" s="161"/>
+      <c r="I125" s="235"/>
+      <c r="J125" s="226"/>
+      <c r="K125" s="144"/>
     </row>
     <row r="126" spans="1:11" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A126" s="241"/>
-      <c r="B126" s="238" t="s">
+      <c r="A126" s="335"/>
+      <c r="B126" s="333" t="s">
         <v>118</v>
       </c>
-      <c r="C126" s="239"/>
-[...2 lines deleted...]
-      <c r="F126" s="202"/>
+      <c r="C126" s="334"/>
+      <c r="D126" s="194"/>
+      <c r="E126" s="177"/>
+      <c r="F126" s="177"/>
       <c r="G126" s="88"/>
       <c r="H126" s="77" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
-      <c r="I126" s="321"/>
-[...1 lines deleted...]
-      <c r="K126" s="165"/>
+      <c r="I126" s="235"/>
+      <c r="J126" s="226"/>
+      <c r="K126" s="148"/>
     </row>
     <row r="127" spans="1:11" s="25" customFormat="1" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A127" s="242" t="s">
+      <c r="A127" s="240" t="s">
         <v>80</v>
       </c>
-      <c r="B127" s="243"/>
-[...8 lines deleted...]
-      <c r="K127" s="182"/>
+      <c r="B127" s="241"/>
+      <c r="C127" s="242"/>
+      <c r="D127" s="138"/>
+      <c r="E127" s="138"/>
+      <c r="F127" s="138"/>
+      <c r="G127" s="138"/>
+      <c r="H127" s="138"/>
+      <c r="I127" s="139"/>
+      <c r="J127" s="226"/>
+      <c r="K127" s="165"/>
     </row>
     <row r="128" spans="1:11" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="154" t="s">
+      <c r="A128" s="140" t="s">
         <v>119</v>
       </c>
-      <c r="B128" s="343" t="s">
+      <c r="B128" s="228" t="s">
         <v>221</v>
       </c>
-      <c r="C128" s="344"/>
-[...1 lines deleted...]
-      <c r="E128" s="104"/>
+      <c r="C128" s="229"/>
+      <c r="D128" s="103"/>
+      <c r="E128" s="103"/>
       <c r="F128" s="20"/>
-      <c r="G128" s="107"/>
+      <c r="G128" s="106"/>
       <c r="H128" s="21" t="str">
         <f t="shared" ref="H128" si="16">IF(G128&lt;&gt;"","",IF(COUNTA(D128:F128)=0,"",COUNTA(D128)*0+COUNTA(E128)*1+COUNTA(F128)*2))</f>
         <v/>
       </c>
-      <c r="I128" s="320">
+      <c r="I128" s="236">
         <f>IF(COUNTBLANK(H128:H130)=2,"",SUM(H128:H130))</f>
         <v>0</v>
       </c>
-      <c r="J128" s="341"/>
-      <c r="K128" s="166"/>
+      <c r="J128" s="226"/>
+      <c r="K128" s="149"/>
     </row>
     <row r="129" spans="1:11" ht="57.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="155" t="s">
+      <c r="A129" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="B129" s="314" t="s">
+      <c r="B129" s="230" t="s">
         <v>220</v>
       </c>
-      <c r="C129" s="315"/>
+      <c r="C129" s="231"/>
       <c r="D129" s="34"/>
       <c r="E129" s="23"/>
       <c r="F129" s="23"/>
       <c r="G129" s="87"/>
       <c r="H129" s="36" t="str">
         <f t="shared" ref="H129:H130" si="17">IF(G129&lt;&gt;"","",IF(COUNTA(D129:F129)=0,"",COUNTA(D129)*0+COUNTA(E129)*1+COUNTA(F129)*2))</f>
         <v/>
       </c>
-      <c r="I129" s="321"/>
-[...1 lines deleted...]
-      <c r="K129" s="161"/>
+      <c r="I129" s="235"/>
+      <c r="J129" s="226"/>
+      <c r="K129" s="144"/>
     </row>
     <row r="130" spans="1:11" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A130" s="156" t="s">
+      <c r="A130" s="97" t="s">
         <v>120</v>
       </c>
-      <c r="B130" s="345" t="s">
+      <c r="B130" s="232" t="s">
         <v>222</v>
       </c>
-      <c r="C130" s="346"/>
-      <c r="D130" s="183"/>
+      <c r="C130" s="233"/>
+      <c r="D130" s="166"/>
       <c r="E130" s="79"/>
       <c r="F130" s="79"/>
-      <c r="G130" s="108"/>
+      <c r="G130" s="107"/>
       <c r="H130" s="77" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="I130" s="348"/>
-[...1 lines deleted...]
-      <c r="K130" s="165"/>
+      <c r="I130" s="237"/>
+      <c r="J130" s="227"/>
+      <c r="K130" s="148"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatColumns="0" formatRows="0"/>
   <mergeCells count="166">
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="I27:I31"/>
+    <mergeCell ref="J21:J31"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B122:C122"/>
+    <mergeCell ref="B123:C123"/>
+    <mergeCell ref="B124:C124"/>
+    <mergeCell ref="B125:C125"/>
+    <mergeCell ref="B126:C126"/>
+    <mergeCell ref="A122:A126"/>
+    <mergeCell ref="A127:C127"/>
+    <mergeCell ref="I7:I15"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="I21:I25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="J7:J18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="D2:G2"/>
+    <mergeCell ref="H2:H4"/>
+    <mergeCell ref="I2:I4"/>
+    <mergeCell ref="J2:J4"/>
+    <mergeCell ref="K2:K4"/>
+    <mergeCell ref="A2:C4"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="A111:C111"/>
+    <mergeCell ref="A79:C79"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="A93:A94"/>
+    <mergeCell ref="B110:C110"/>
+    <mergeCell ref="A104:A110"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="B86:C86"/>
+    <mergeCell ref="A88:C88"/>
+    <mergeCell ref="I104:I110"/>
+    <mergeCell ref="I64:I78"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="A96:C96"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="A103:C103"/>
+    <mergeCell ref="I98:I102"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="B108:C108"/>
+    <mergeCell ref="B109:C109"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="A85:C85"/>
+    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="A97:C97"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="A64:A65"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="A71:A74"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="J98:J130"/>
+    <mergeCell ref="B128:C128"/>
+    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="B130:C130"/>
+    <mergeCell ref="I114:I117"/>
+    <mergeCell ref="I119:I126"/>
+    <mergeCell ref="I128:I130"/>
+    <mergeCell ref="B121:C121"/>
+    <mergeCell ref="B119:C119"/>
+    <mergeCell ref="B120:C120"/>
+    <mergeCell ref="A113:C113"/>
+    <mergeCell ref="A118:C118"/>
+    <mergeCell ref="B114:C114"/>
+    <mergeCell ref="B115:C115"/>
+    <mergeCell ref="B116:C116"/>
+    <mergeCell ref="B117:C117"/>
+    <mergeCell ref="B112:C112"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="J64:J95"/>
+    <mergeCell ref="I80:I84"/>
+    <mergeCell ref="I86:I87"/>
+    <mergeCell ref="I89:I95"/>
+    <mergeCell ref="A62:C62"/>
     <mergeCell ref="A54:A55"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="I34:I43"/>
     <mergeCell ref="J34:J61"/>
     <mergeCell ref="I45:I57"/>
     <mergeCell ref="I59:I61"/>
     <mergeCell ref="A58:C58"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B54:C54"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="B52:C52"/>
-    <mergeCell ref="A51:A52"/>
-[...140 lines deleted...]
-    <mergeCell ref="B29:C29"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" fitToHeight="3" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CINS FORM 88 - rév. 0</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView tabSelected="1" topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="A51" sqref="A51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="8.4499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:2" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="66" t="s">
         <v>82</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="65" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="73">
         <f>'Auto-évaluation'!J7/(22-2*COUNTA('Auto-évaluation'!G7:'Auto-évaluation'!G18))</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="69" t="s">
         <v>74</v>
       </c>
       <c r="B4" s="74" t="e">
         <f>'Auto-évaluation'!I7/(18-2*COUNTA('Auto-évaluation'!G7:'Auto-évaluation'!G15))</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="70" t="s">
         <v>73</v>
       </c>
       <c r="B5" s="75">
         <f>'Auto-évaluation'!I17/(4-2*COUNTA('Auto-évaluation'!G17:'Auto-évaluation'!G18))</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="138" t="s">
+      <c r="A6" s="131" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="139" t="e">
+      <c r="B6" s="132" t="e">
         <f>'Auto-évaluation'!J21/(20-2*COUNTA('Auto-évaluation'!G21:'Auto-évaluation'!G31))</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="141" t="s">
+      <c r="A7" s="134" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="76" t="e">
         <f>'Auto-évaluation'!I21/(10-2*COUNTA('Auto-évaluation'!G21:'Auto-évaluation'!G25))</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="140" t="s">
+      <c r="A8" s="133" t="s">
         <v>111</v>
       </c>
-      <c r="B8" s="146" t="e">
+      <c r="B8" s="136" t="e">
         <f>'Auto-évaluation'!I27/(10-2*COUNTA('Auto-évaluation'!G27:'Auto-évaluation'!G31))</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="64" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="73">
         <f>'Auto-évaluation'!J34/(52-2*COUNTA('Auto-évaluation'!G34:'Auto-évaluation'!G61))</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="67" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="74" t="e">
         <f>'Auto-évaluation'!I34/(20-2*COUNTA('Auto-évaluation'!G34:'Auto-évaluation'!G43))</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="142" t="s">
+      <c r="A11" s="135" t="s">
         <v>112</v>
       </c>
       <c r="B11" s="76">
         <f>'Auto-évaluation'!I45/(26-2*COUNTA('Auto-évaluation'!G45:'Auto-évaluation'!G57))</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="68" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="75" t="e">
         <f>'Auto-évaluation'!I59/(6-2*COUNTA('Auto-évaluation'!G59:'Auto-évaluation'!G61))</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="63" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="73" t="e">
         <f>'Auto-évaluation'!J64/(58-2*COUNTA('Auto-évaluation'!G64:'Auto-évaluation'!G95))</f>
         <v>#VALUE!</v>
       </c>
     </row>
@@ -8973,51 +8876,51 @@
       </c>
       <c r="B16" s="74" t="e">
         <f>'Auto-évaluation'!I86/(4-2*COUNTA('Auto-évaluation'!G86:'Auto-évaluation'!G87))</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="72" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="75" t="e">
         <f>'Auto-évaluation'!I89/(14-2*COUNTA('Auto-évaluation'!G89:'Auto-évaluation'!G95))</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="41" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="73">
         <f>'Auto-évaluation'!J98/(56-2*COUNTA('Auto-évaluation'!G98:'Auto-évaluation'!G130))</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="119" t="s">
+      <c r="A19" s="115" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="74">
         <f>'Auto-évaluation'!I98/(10-2*COUNTA('Auto-évaluation'!G98:'Auto-évaluation'!G102))</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="42" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="76">
         <f>'Auto-évaluation'!I104/(14-2*COUNTA('Auto-évaluation'!G104:'Auto-évaluation'!G110))</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="42" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="76">
         <f>'Auto-évaluation'!I112/(2-2*COUNTA('Auto-évaluation'!G112:'Auto-évaluation'!G112))</f>
         <v>0</v>
       </c>
     </row>
@@ -9027,378 +8930,377 @@
       </c>
       <c r="B22" s="76">
         <f>'Auto-évaluation'!I114/(8-2*COUNTA('Auto-évaluation'!G114:'Auto-évaluation'!G117))</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="42" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="76">
         <f>'Auto-évaluation'!I119/(16-2*COUNTA('Auto-évaluation'!G119:'Auto-évaluation'!G126))</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="43" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="76">
         <f>'Auto-évaluation'!I128/(6-2*COUNTA('Auto-évaluation'!G128:'Auto-évaluation'!G130))</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="B3:B24">
     <cfRule type="cellIs" dxfId="2" priority="4" operator="equal">
       <formula>1</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="5" operator="between">
       <formula>0.5</formula>
       <formula>0.99</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="6" operator="lessThan">
       <formula>0.5</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CINS FORM 88 - rév. 0</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7109375" customWidth="1"/>
     <col min="2" max="2" width="52.85546875" style="46" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="16.7109375" style="46" customWidth="1"/>
     <col min="7" max="8" width="11.42578125" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="381"/>
-[...6 lines deleted...]
-      <c r="H1" s="383"/>
+      <c r="A1" s="359"/>
+      <c r="B1" s="360"/>
+      <c r="C1" s="360"/>
+      <c r="D1" s="360"/>
+      <c r="E1" s="360"/>
+      <c r="F1" s="360"/>
+      <c r="G1" s="360"/>
+      <c r="H1" s="361"/>
     </row>
     <row r="2" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A2" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="11"/>
       <c r="B3" s="48"/>
-      <c r="C3" s="384"/>
-[...2 lines deleted...]
-      <c r="F3" s="384"/>
+      <c r="C3" s="362"/>
+      <c r="D3" s="362"/>
+      <c r="E3" s="362"/>
+      <c r="F3" s="362"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="49" t="s">
         <v>246</v>
       </c>
-      <c r="C4" s="385" t="s">
+      <c r="C4" s="358" t="s">
         <v>248</v>
       </c>
-      <c r="D4" s="385"/>
-[...1 lines deleted...]
-      <c r="F4" s="385"/>
+      <c r="D4" s="358"/>
+      <c r="E4" s="358"/>
+      <c r="F4" s="358"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:8" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="44"/>
       <c r="B5" s="49"/>
-      <c r="C5" s="386"/>
-[...2 lines deleted...]
-      <c r="F5" s="386"/>
+      <c r="C5" s="357"/>
+      <c r="D5" s="357"/>
+      <c r="E5" s="357"/>
+      <c r="F5" s="357"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="49" t="s">
         <v>247</v>
       </c>
-      <c r="C6" s="385" t="s">
+      <c r="C6" s="358" t="s">
         <v>249</v>
       </c>
-      <c r="D6" s="385"/>
-[...1 lines deleted...]
-      <c r="F6" s="385"/>
+      <c r="D6" s="358"/>
+      <c r="E6" s="358"/>
+      <c r="F6" s="358"/>
       <c r="G6" s="3"/>
     </row>
     <row r="7" spans="1:8" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="44"/>
       <c r="B7" s="49"/>
-      <c r="C7" s="386"/>
-[...2 lines deleted...]
-      <c r="F7" s="386"/>
+      <c r="C7" s="357"/>
+      <c r="D7" s="357"/>
+      <c r="E7" s="357"/>
+      <c r="F7" s="357"/>
       <c r="G7" s="3"/>
     </row>
     <row r="8" spans="1:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>244</v>
       </c>
-      <c r="C8" s="385" t="s">
+      <c r="C8" s="358" t="s">
         <v>245</v>
       </c>
-      <c r="D8" s="385"/>
-[...1 lines deleted...]
-      <c r="F8" s="385"/>
+      <c r="D8" s="358"/>
+      <c r="E8" s="358"/>
+      <c r="F8" s="358"/>
     </row>
     <row r="9" spans="1:8" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="44"/>
       <c r="B9" s="49"/>
-      <c r="C9" s="386"/>
-[...2 lines deleted...]
-      <c r="F9" s="386"/>
+      <c r="C9" s="357"/>
+      <c r="D9" s="357"/>
+      <c r="E9" s="357"/>
+      <c r="F9" s="357"/>
     </row>
     <row r="10" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="49" t="s">
         <v>235</v>
       </c>
-      <c r="C10" s="385" t="s">
+      <c r="C10" s="358" t="s">
         <v>236</v>
       </c>
-      <c r="D10" s="385"/>
-[...1 lines deleted...]
-      <c r="F10" s="385"/>
+      <c r="D10" s="358"/>
+      <c r="E10" s="358"/>
+      <c r="F10" s="358"/>
     </row>
     <row r="11" spans="1:8" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="44"/>
       <c r="B11" s="49"/>
-      <c r="C11" s="386"/>
-[...2 lines deleted...]
-      <c r="F11" s="386"/>
+      <c r="C11" s="357"/>
+      <c r="D11" s="357"/>
+      <c r="E11" s="357"/>
+      <c r="F11" s="357"/>
     </row>
     <row r="12" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="49" t="s">
         <v>231</v>
       </c>
-      <c r="C12" s="385" t="s">
+      <c r="C12" s="358" t="s">
         <v>232</v>
       </c>
-      <c r="D12" s="385"/>
-[...1 lines deleted...]
-      <c r="F12" s="385"/>
+      <c r="D12" s="358"/>
+      <c r="E12" s="358"/>
+      <c r="F12" s="358"/>
     </row>
     <row r="13" spans="1:8" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="44"/>
       <c r="B13" s="49"/>
-      <c r="C13" s="386"/>
-[...2 lines deleted...]
-      <c r="F13" s="386"/>
+      <c r="C13" s="357"/>
+      <c r="D13" s="357"/>
+      <c r="E13" s="357"/>
+      <c r="F13" s="357"/>
     </row>
     <row r="14" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>233</v>
       </c>
-      <c r="C14" s="385" t="s">
+      <c r="C14" s="358" t="s">
         <v>234</v>
       </c>
-      <c r="D14" s="385"/>
-[...1 lines deleted...]
-      <c r="F14" s="385"/>
+      <c r="D14" s="358"/>
+      <c r="E14" s="358"/>
+      <c r="F14" s="358"/>
     </row>
     <row r="15" spans="1:8" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="189" t="s">
+      <c r="B16" s="172" t="s">
         <v>241</v>
       </c>
-      <c r="C16" s="385" t="s">
+      <c r="C16" s="358" t="s">
         <v>242</v>
       </c>
-      <c r="D16" s="385"/>
-[...1 lines deleted...]
-      <c r="F16" s="385"/>
+      <c r="D16" s="358"/>
+      <c r="E16" s="358"/>
+      <c r="F16" s="358"/>
     </row>
     <row r="17" spans="1:6" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="44"/>
       <c r="B17" s="49"/>
-      <c r="C17" s="386"/>
-[...2 lines deleted...]
-      <c r="F17" s="386"/>
+      <c r="C17" s="357"/>
+      <c r="D17" s="357"/>
+      <c r="E17" s="357"/>
+      <c r="F17" s="357"/>
     </row>
     <row r="18" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="189" t="s">
+      <c r="B18" s="172" t="s">
         <v>121</v>
       </c>
-      <c r="C18" s="385" t="s">
+      <c r="C18" s="358" t="s">
         <v>243</v>
       </c>
-      <c r="D18" s="385"/>
-[...1 lines deleted...]
-      <c r="F18" s="385"/>
+      <c r="D18" s="358"/>
+      <c r="E18" s="358"/>
+      <c r="F18" s="358"/>
     </row>
     <row r="19" spans="1:6" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="44"/>
       <c r="B19" s="49"/>
-      <c r="C19" s="386"/>
-[...2 lines deleted...]
-      <c r="F19" s="386"/>
+      <c r="C19" s="357"/>
+      <c r="D19" s="357"/>
+      <c r="E19" s="357"/>
+      <c r="F19" s="357"/>
     </row>
     <row r="20" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="189" t="s">
+      <c r="B20" s="172" t="s">
         <v>237</v>
       </c>
-      <c r="C20" s="385" t="s">
+      <c r="C20" s="358" t="s">
         <v>238</v>
       </c>
-      <c r="D20" s="385"/>
-[...1 lines deleted...]
-      <c r="F20" s="385"/>
+      <c r="D20" s="358"/>
+      <c r="E20" s="358"/>
+      <c r="F20" s="358"/>
     </row>
     <row r="21" spans="1:6" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="44"/>
       <c r="B21" s="49"/>
-      <c r="C21" s="386"/>
-[...2 lines deleted...]
-      <c r="F21" s="386"/>
+      <c r="C21" s="357"/>
+      <c r="D21" s="357"/>
+      <c r="E21" s="357"/>
+      <c r="F21" s="357"/>
     </row>
     <row r="22" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B22" s="189" t="s">
+      <c r="B22" s="172" t="s">
         <v>239</v>
       </c>
-      <c r="C22" s="385" t="s">
+      <c r="C22" s="358" t="s">
         <v>240</v>
       </c>
-      <c r="D22" s="385"/>
-[...1 lines deleted...]
-      <c r="F22" s="385"/>
+      <c r="D22" s="358"/>
+      <c r="E22" s="358"/>
+      <c r="F22" s="358"/>
     </row>
     <row r="23" spans="1:6" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="44"/>
       <c r="B23" s="49"/>
-      <c r="C23" s="386"/>
-[...2 lines deleted...]
-      <c r="F23" s="386"/>
+      <c r="C23" s="357"/>
+      <c r="D23" s="357"/>
+      <c r="E23" s="357"/>
+      <c r="F23" s="357"/>
     </row>
     <row r="24" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="49" t="s">
         <v>229</v>
       </c>
-      <c r="C24" s="385" t="s">
+      <c r="C24" s="358" t="s">
         <v>230</v>
       </c>
-      <c r="D24" s="385"/>
-[...1 lines deleted...]
-      <c r="F24" s="385"/>
+      <c r="D24" s="358"/>
+      <c r="E24" s="358"/>
+      <c r="F24" s="358"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="C13:F13"/>
-[...4 lines deleted...]
-    <mergeCell ref="C11:F11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="C22:F22"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="C23:F23"/>
     <mergeCell ref="C21:F21"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C18:F18"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="C11:F11"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CINS FORM 88 - rév. 0</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>