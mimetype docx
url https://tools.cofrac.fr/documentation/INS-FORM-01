--- v1 (2025-11-06)
+++ v2 (2026-07-28)
@@ -2,55 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10880" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1494"/>
@@ -63,54 +64,54 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17A035D8" w14:textId="77777777" w:rsidR="00EE5BF5" w:rsidRPr="00997DCC" w:rsidRDefault="00EE5BF5" w:rsidP="007E2823">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00997DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:object w:dxaOrig="1155" w:dyaOrig="1695" w14:anchorId="40BB2794">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:57.5pt;height:86.5pt" o:ole="">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:57.75pt;height:86.25pt" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1823419638" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1845707560" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7632" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="783E60A7" w14:textId="77777777" w:rsidR="00EE5BF5" w:rsidRDefault="00EE5BF5" w:rsidP="007E2823">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
             </w:pPr>
             <w:r>
               <w:t>Demande d’accréditation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C0EE7EC" w14:textId="77777777" w:rsidR="00EE5BF5" w:rsidRPr="00997DCC" w:rsidRDefault="00EE5BF5" w:rsidP="007E2823">
             <w:pPr>
@@ -558,51 +559,51 @@
     <w:p w14:paraId="67469948" w14:textId="77777777" w:rsidR="00133B28" w:rsidRDefault="0003765C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0034598D" w:rsidRPr="0034598D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>our des activités</w:t>
       </w:r>
       <w:r w:rsidR="00133B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B0EB0E" w14:textId="775F847E" w:rsidR="00133B28" w:rsidRDefault="00133B28">
+    <w:p w14:paraId="326B9808" w14:textId="77777777" w:rsidR="00FE6866" w:rsidRDefault="00133B28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -629,72 +630,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’inspection </w:t>
       </w:r>
       <w:r w:rsidR="00186CDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">suivant la norme </w:t>
       </w:r>
       <w:r w:rsidR="00186CDE" w:rsidRPr="00F23283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>NF EN ISO/</w:t>
       </w:r>
       <w:r w:rsidR="00186CDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>IEC</w:t>
       </w:r>
-      <w:r w:rsidR="00186CDE" w:rsidRPr="00F23283">
+      <w:r w:rsidR="00186CDE" w:rsidRPr="00FE6866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> 17020</w:t>
       </w:r>
-      <w:r w:rsidR="00186CDE">
+      <w:r w:rsidR="00FE6866" w:rsidRPr="00FE6866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t> : 2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D026B2" w14:textId="57567759" w:rsidR="0034598D" w:rsidRPr="0034598D" w:rsidRDefault="00133B28">
+    <w:p w14:paraId="18D026B2" w14:textId="1AB5257B" w:rsidR="0034598D" w:rsidRPr="0034598D" w:rsidRDefault="00133B28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -750,50 +745,57 @@
       <w:r w:rsidR="00186CDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00F23283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> norme </w:t>
       </w:r>
       <w:r w:rsidR="003A0136">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NF EN </w:t>
       </w:r>
       <w:r w:rsidR="004F57ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ISO/IEC 17029</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t> : 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046928C0" w14:textId="77777777" w:rsidR="003B367E" w:rsidRDefault="003B367E" w:rsidP="00EB1E7A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="514CF610" w14:textId="77777777" w:rsidR="005334EA" w:rsidRDefault="005334EA" w:rsidP="009F4917">
       <w:pPr>
         <w:ind w:right="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10889304" w14:textId="77777777" w:rsidR="005334EA" w:rsidRDefault="005334EA" w:rsidP="009F4917">
       <w:pPr>
         <w:ind w:right="-142"/>
@@ -4583,381 +4585,336 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1255CD6E" w14:textId="77777777" w:rsidR="00FD695A" w:rsidRDefault="00FD695A" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C025A90" w14:textId="77777777" w:rsidR="00FD695A" w:rsidRDefault="00FD695A" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B54B786" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00235EB3" w:rsidRDefault="005B17C1" w:rsidP="00235EB3">
+    <w:p w14:paraId="5B54B786" w14:textId="6A1691C8" w:rsidR="005B17C1" w:rsidRPr="00235EB3" w:rsidRDefault="005B17C1" w:rsidP="00235EB3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc212215354"/>
       <w:r w:rsidRPr="00235EB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1A1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Représentant de l’organisme désigné</w:t>
+        <w:t xml:space="preserve">Représentant </w:t>
+      </w:r>
+      <w:r w:rsidR="003931AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de l’organisme désigné</w:t>
       </w:r>
       <w:r w:rsidRPr="00235EB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour les contacts ultérieurs avec le Cofrac</w:t>
       </w:r>
       <w:r w:rsidR="005464A4" w:rsidRPr="004D1A1B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="5C1170A3" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="007D058E" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3519"/>
         <w:gridCol w:w="5832"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="2AE4F676" w14:textId="77777777" w:rsidTr="005B17C1">
-[...2 lines deleted...]
-            <w:tcW w:w="3794" w:type="dxa"/>
+      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="2AE4F676" w14:textId="77777777" w:rsidTr="00540326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="241AF8B4" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Civilité NOM prénom :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="5832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39C3E2EA" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="4A0EB4E8" w14:textId="77777777" w:rsidTr="005B17C1">
-[...2 lines deleted...]
-            <w:tcW w:w="3794" w:type="dxa"/>
+      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="4A0EB4E8" w14:textId="77777777" w:rsidTr="00540326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CCFE356" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Fonction :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="5832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E51253F" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="114DB3C9" w14:textId="77777777" w:rsidTr="00AE6C16">
-[...5 lines deleted...]
-            <w:tcW w:w="3794" w:type="dxa"/>
+      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="5F0C2F6D" w14:textId="77777777" w:rsidTr="00540326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313F0C03" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
+          <w:p w14:paraId="6CF6D8F8" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Adresse                                          (</w:t>
-[...18 lines deleted...]
-            <w:tcW w:w="6552" w:type="dxa"/>
+              <w:t>Téléphone :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABC9FDC" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
+          <w:p w14:paraId="54EE8FB7" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="5F0C2F6D" w14:textId="77777777" w:rsidTr="005B17C1">
-[...2 lines deleted...]
-            <w:tcW w:w="3794" w:type="dxa"/>
+      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="216F0F83" w14:textId="77777777" w:rsidTr="00540326">
+        <w:trPr>
+          <w:trHeight w:val="601"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF6D8F8" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
+          <w:p w14:paraId="71846187" w14:textId="5387A05C" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Téléphone :</w:t>
-[...48 lines deleted...]
-              </w:rPr>
               <w:t>e-mail </w:t>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="_Ref185438603"/>
             <w:r w:rsidR="00744216">
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:footnoteReference w:id="13"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="5832" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E9E7EB0" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CB2EBE2" w14:textId="77777777" w:rsidR="005B59D5" w:rsidRPr="007D058E" w:rsidRDefault="005B59D5" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5707,50 +5664,108 @@
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="5098"/>
       </w:tblGrid>
+      <w:tr w:rsidR="00C10330" w:rsidRPr="00AA3255" w14:paraId="46899C6D" w14:textId="77777777" w:rsidTr="00F52A19">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B94C5D" w14:textId="77777777" w:rsidR="007D626C" w:rsidRDefault="007D626C" w:rsidP="007D626C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="311EE5E8" w14:textId="4C81DD9A" w:rsidR="00C10330" w:rsidRPr="007D626C" w:rsidRDefault="007D626C" w:rsidP="007D626C">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D626C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N° SIREN de l’entité facturée : </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0966C469" w14:textId="77777777" w:rsidR="00C10330" w:rsidRPr="00AA3255" w:rsidRDefault="00C10330" w:rsidP="007329D1">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="004C2908" w:rsidRPr="00AA3255" w14:paraId="79D503E9" w14:textId="77777777" w:rsidTr="00F52A19">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31321C5F" w14:textId="41B0FCE3" w:rsidR="004C2908" w:rsidRPr="00AA3255" w:rsidRDefault="00F52A19" w:rsidP="004C2908">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6825,86 +6840,102 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="665E7216" w14:textId="77777777" w:rsidR="005B484C" w:rsidRPr="000F50F2" w:rsidRDefault="005B484C" w:rsidP="00775D7C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03854EBF" w14:textId="79CADC7E" w:rsidR="00BA64D4" w:rsidRPr="00BA64D4" w:rsidRDefault="00BA64D4" w:rsidP="00320309">
+    <w:p w14:paraId="03854EBF" w14:textId="7CE47929" w:rsidR="00BA64D4" w:rsidRPr="00BA64D4" w:rsidRDefault="00BA64D4" w:rsidP="00320309">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA64D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">* Vous </w:t>
       </w:r>
       <w:r w:rsidR="009A2AD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dev</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA64D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ez vous référer au document INS INF 06 définissant la portée d’accréditation</w:t>
+        <w:t xml:space="preserve">ez vous référer au document </w:t>
+      </w:r>
+      <w:r w:rsidR="001C146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cofrac </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA64D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>INS INF 06 définissant la portée d’accréditation</w:t>
       </w:r>
       <w:r w:rsidR="00436969">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, document </w:t>
       </w:r>
       <w:r w:rsidR="00436969" w:rsidRPr="00436969">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">disponible sur le site </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="008B3EE3" w:rsidRPr="00DE5C6F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
@@ -6967,130 +6998,157 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1EA927" w14:textId="77777777" w:rsidR="005B484C" w:rsidRDefault="005B484C" w:rsidP="00775D7C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25606E86" w14:textId="1B6EDD73" w:rsidR="00186CDE" w:rsidRDefault="002C53FF" w:rsidP="00C92007">
+    <w:p w14:paraId="25606E86" w14:textId="1A8AE520" w:rsidR="00186CDE" w:rsidRDefault="002C53FF" w:rsidP="00C92007">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_2.2_Type_d’indépendance"/>
       <w:bookmarkStart w:id="14" w:name="_Toc212215358"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00C92007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.2 Type d’indépendance revendiqué au regard de la norme NF EN ISO/</w:t>
       </w:r>
       <w:r w:rsidR="007B3DEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17020</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00405417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> : 2012</w:t>
+      </w:r>
+      <w:r w:rsidR="001E57FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C34BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(se référer à la règlementation applicable le cas échéant)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4ED7051B" w14:textId="7C9C1172" w:rsidR="004B2B54" w:rsidRDefault="004B2B54" w:rsidP="00D1375F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="62856CD9" w14:textId="77777777" w:rsidTr="00FB713F">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4FE15D" w14:textId="3EA31DEA" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00FB713F">
+          <w:p w14:paraId="1B4FE15D" w14:textId="02447672" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00FB713F">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A128EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7146,50 +7204,56 @@
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00AC2A13" w:rsidRPr="00D1375F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4.1.6 </w:t>
             </w:r>
             <w:r w:rsidR="006712B1" w:rsidRPr="00C92007">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>de la norme NF EN ISO/</w:t>
             </w:r>
             <w:r w:rsidR="006712B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>IEC</w:t>
             </w:r>
             <w:r w:rsidR="006712B1" w:rsidRPr="00C92007">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17020</w:t>
+            </w:r>
+            <w:r w:rsidR="00405417">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> : 2012</w:t>
             </w:r>
             <w:r w:rsidR="006712B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> et annexe A</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> chapitre A</w:t>
             </w:r>
             <w:r w:rsidR="006712B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">.1) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="27D1161D" w14:textId="77777777" w:rsidTr="00FB713F">
         <w:tc>
           <w:tcPr>
@@ -7222,51 +7286,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="40B38A30" w14:textId="77777777" w:rsidTr="00886173">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4813F53A" w14:textId="6E36AD58" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00886173">
+          <w:p w14:paraId="4813F53A" w14:textId="7ACA789F" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00886173">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000E749E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7323,50 +7387,56 @@
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C" w:rsidRPr="0014397C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4.1.6 </w:t>
             </w:r>
             <w:r w:rsidR="00C3670C" w:rsidRPr="00C92007">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>de la norme NF EN ISO/</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>IEC</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C" w:rsidRPr="00C92007">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17020</w:t>
+            </w:r>
+            <w:r w:rsidR="00405417">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>: 2012</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> et annexe A chapitre A.</w:t>
             </w:r>
             <w:r w:rsidR="00933DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="389BE855" w14:textId="77777777" w:rsidTr="00886173">
         <w:tc>
           <w:tcPr>
@@ -7390,51 +7460,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="387C5317" w14:textId="77777777" w:rsidR="004B2B54" w:rsidRDefault="004B2B54" w:rsidP="002C53FF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B2B54" w14:paraId="38C727EA" w14:textId="77777777" w:rsidTr="00423601">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB2788A" w14:textId="67FA7F22" w:rsidR="004B2B54" w:rsidRDefault="004B2B54" w:rsidP="00423601">
+          <w:p w14:paraId="6BB2788A" w14:textId="09357E7D" w:rsidR="004B2B54" w:rsidRDefault="004B2B54" w:rsidP="00423601">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A128EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
@@ -7488,50 +7558,56 @@
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00933DAF" w:rsidRPr="0014397C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4.1.6 </w:t>
             </w:r>
             <w:r w:rsidR="00933DAF" w:rsidRPr="00C92007">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>de la norme NF EN ISO/</w:t>
             </w:r>
             <w:r w:rsidR="00933DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>IEC</w:t>
             </w:r>
             <w:r w:rsidR="00933DAF" w:rsidRPr="00C92007">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17020</w:t>
+            </w:r>
+            <w:r w:rsidR="00405417">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>: 2012</w:t>
             </w:r>
             <w:r w:rsidR="00933DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> et annexe A chapitre A.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="4DB934A8" w14:textId="77777777" w:rsidTr="00423601">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B53177F" w14:textId="3EC106AF" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00423601">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7572,51 +7648,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9346"/>
       </w:tblGrid>
       <w:tr w:rsidR="007636A1" w14:paraId="26DD2943" w14:textId="77777777" w:rsidTr="002C53FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6591D675" w14:textId="77777777" w:rsidR="007636A1" w:rsidRDefault="007636A1" w:rsidP="000170B4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Dans le cas d’une </w:t>
             </w:r>
             <w:r w:rsidRPr="002C53FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>demande d’extension</w:t>
             </w:r>
             <w:r w:rsidR="00A61F35" w:rsidRPr="00A61F35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00A61F35" w:rsidRPr="00C619BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B6695" w:rsidRPr="00C619BA">
@@ -12510,186 +12585,222 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.3 Prise en compte des exigences d’accréditation par l’organisme</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="0F57AD77" w14:textId="77777777" w:rsidR="00046911" w:rsidRDefault="00046911"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4671"/>
-        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4667"/>
+        <w:gridCol w:w="4679"/>
       </w:tblGrid>
       <w:tr w:rsidR="00163776" w14:paraId="044FBD59" w14:textId="77777777" w:rsidTr="00772AB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31A67A22" w14:textId="173CCFC5" w:rsidR="00163776" w:rsidRPr="00C65E70" w:rsidRDefault="00163776" w:rsidP="00DD6BDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pour une demande initiale suivant la norme :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AA84444" w14:textId="77777777" w:rsidR="00163776" w:rsidRPr="00C65E70" w:rsidRDefault="00163776" w:rsidP="00772AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Joindre, dûment renseigné, le formulaire :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163776" w14:paraId="14648913" w14:textId="77777777" w:rsidTr="00C65E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="021FAE3E" w14:textId="1D11CA2D" w:rsidR="00163776" w:rsidRPr="00C65E70" w:rsidRDefault="00163776" w:rsidP="00E14184">
+          <w:p w14:paraId="021FAE3E" w14:textId="68E0B140" w:rsidR="00163776" w:rsidRPr="00C65E70" w:rsidRDefault="00163776" w:rsidP="00E14184">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>NF EN ISO/</w:t>
             </w:r>
             <w:r w:rsidR="00CF090D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>IEC</w:t>
             </w:r>
             <w:r w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1702</w:t>
             </w:r>
             <w:r w:rsidR="00427A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
+            <w:r w:rsidR="00CB3C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> : 2012</w:t>
+            </w:r>
             <w:r w:rsidR="008D53D6" w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="146C28C3" w14:textId="77777777" w:rsidR="00163776" w:rsidRPr="00C65E70" w:rsidRDefault="00427A09" w:rsidP="003B3061">
+          <w:p w14:paraId="146C28C3" w14:textId="276B3139" w:rsidR="00163776" w:rsidRPr="00C65E70" w:rsidRDefault="00427A09" w:rsidP="003B3061">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">INS FORM </w:t>
             </w:r>
             <w:r w:rsidR="003B3061">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>86</w:t>
+            </w:r>
+            <w:r w:rsidR="009D47B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F36BD6" w:rsidRPr="00F36BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Formulaire relatif au traitement des exigences d’accréditation selon la norme NF EN ISO/IEC 17020</w:t>
+            </w:r>
+            <w:r w:rsidR="009C449B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00F36BD6" w:rsidRPr="00F36BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F57ED" w14:paraId="67379E67" w14:textId="77777777" w:rsidTr="00C65E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCCC4A8" w14:textId="7BB9AC3E" w:rsidR="004F57ED" w:rsidRPr="00C65E70" w:rsidRDefault="00E31EC3" w:rsidP="00E14184">
+          <w:p w14:paraId="1DCCC4A8" w14:textId="1BB1BE83" w:rsidR="004F57ED" w:rsidRPr="00C65E70" w:rsidRDefault="00E31EC3" w:rsidP="00E14184">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NF EN </w:t>
             </w:r>
             <w:r w:rsidR="004F57ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ISO/IEC 17029</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB3C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> : 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53A11F39" w14:textId="723A1B40" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="003B3061">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">INS FORM </w:t>
             </w:r>
             <w:r w:rsidR="00CF090D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>90</w:t>
@@ -14204,50 +14315,51 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3616C32F" w14:textId="381525A0" w:rsidR="008D53D6" w:rsidRPr="00842D17" w:rsidRDefault="008D53D6" w:rsidP="00842D17">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842D17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.4.</w:t>
             </w:r>
             <w:r w:rsidR="008F71DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224ABADE" w14:textId="77777777" w:rsidR="00D97E99" w:rsidRDefault="00842D17" w:rsidP="00842D17">
             <w:pPr>
@@ -14308,51 +14420,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0049206F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27EF937E" w14:textId="3B531B7A" w:rsidR="008D53D6" w:rsidRPr="00C95B2E" w:rsidRDefault="00D97E99" w:rsidP="005E6AED">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Si oui, préciser </w:t>
             </w:r>
             <w:r w:rsidR="00842D17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">les limites éventuelles et </w:t>
             </w:r>
             <w:r w:rsidR="007C23DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>sites</w:t>
             </w:r>
             <w:r w:rsidR="003B3061">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> concernées</w:t>
             </w:r>
             <w:r w:rsidR="008D53D6" w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14360,51 +14471,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CFA0F22" w14:textId="77777777" w:rsidR="008D53D6" w:rsidRPr="00C95B2E" w:rsidRDefault="001B2F38" w:rsidP="008D53D6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="008D53D6" w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C95B2E">
               <w:rPr>
@@ -15060,51 +15170,50 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE398A7" w14:textId="20ED3A89" w:rsidR="00BD3CB2" w:rsidRDefault="0081243F" w:rsidP="000C1F67">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc212215366"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Partie 4 : </w:t>
       </w:r>
       <w:r w:rsidR="00BD3CB2">
         <w:t>engagement du demandeur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="47EB684B" w14:textId="77777777" w:rsidR="000C1F67" w:rsidRPr="000C1F67" w:rsidRDefault="000C1F67" w:rsidP="000C1F67"/>
     <w:p w14:paraId="7C64368D" w14:textId="77777777" w:rsidR="002446A4" w:rsidRPr="00604367" w:rsidRDefault="00604367" w:rsidP="00604367">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>L’entité</w:t>
       </w:r>
       <w:r w:rsidR="008942B5" w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -15244,63 +15353,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27BE95E7" w14:textId="77777777" w:rsidR="009736CD" w:rsidRPr="009736CD" w:rsidRDefault="009736CD" w:rsidP="00604367">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009736CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Fonction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16049236" w14:textId="77777777" w:rsidR="00604367" w:rsidRPr="00605F40" w:rsidRDefault="00604367" w:rsidP="00604367">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4869D0E6" w14:textId="77777777" w:rsidR="008942B5" w:rsidRPr="00604367" w:rsidRDefault="002446A4" w:rsidP="00604367">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Déclare c</w:t>
       </w:r>
       <w:r w:rsidR="008942B5" w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -15443,183 +15539,205 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Déclare s</w:t>
       </w:r>
       <w:r w:rsidR="008632C0" w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>atisfaire toutes les obligations légales pour réaliser les activités pour lesquelles l’accréditation est demandée ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CF99B6" w14:textId="77777777" w:rsidR="001E77EE" w:rsidRPr="00604367" w:rsidRDefault="001E77EE" w:rsidP="001E77EE">
+    <w:p w14:paraId="3B21EE3C" w14:textId="77777777" w:rsidR="006F2B9B" w:rsidRPr="006F2B9B" w:rsidRDefault="006F2B9B" w:rsidP="006F2B9B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="006F2B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S’engage à utiliser les outils et services dématérialisés mis à disposition par le Cofrac pour le traitement de sa demande et la gestion de son accréditation ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F48D2A1" w14:textId="77777777" w:rsidR="002446A4" w:rsidRPr="00604367" w:rsidRDefault="00604367" w:rsidP="00604367">
+    <w:p w14:paraId="78CF99B6" w14:textId="1866374B" w:rsidR="001E77EE" w:rsidRPr="00604367" w:rsidRDefault="001E77EE" w:rsidP="001E77EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>S’e</w:t>
-[...29 lines deleted...]
-        <w:t>documents versés au présent dossier de demande d’accréditation ;</w:t>
+        <w:t>S’engage à ne pas communiquer sur sa démarche d’accréditation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604367">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jusqu’à ce que la décision d’accréditation soit prononcée </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604367">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C5398A" w14:textId="14A454A6" w:rsidR="002446A4" w:rsidRDefault="00604367" w:rsidP="00604367">
+    <w:p w14:paraId="4F48D2A1" w14:textId="77777777" w:rsidR="002446A4" w:rsidRPr="00604367" w:rsidRDefault="00604367" w:rsidP="00604367">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S’e</w:t>
       </w:r>
       <w:r w:rsidR="002446A4" w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>ngage sur l</w:t>
+      </w:r>
+      <w:r w:rsidR="00A06C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a véracité</w:t>
+      </w:r>
+      <w:r w:rsidR="002446A4" w:rsidRPr="00604367">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des informations et </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’authenticité des </w:t>
+      </w:r>
+      <w:r w:rsidR="002446A4" w:rsidRPr="00604367">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>documents versés au présent dossier de demande d’accréditation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C5398A" w14:textId="14A454A6" w:rsidR="002446A4" w:rsidRDefault="00604367" w:rsidP="00604367">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S’e</w:t>
+      </w:r>
+      <w:r w:rsidR="002446A4" w:rsidRPr="00604367">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">ngage à informer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">le Cofrac </w:t>
       </w:r>
       <w:r w:rsidR="002446A4" w:rsidRPr="00604367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>des changements concernant les informations fournies dans le présent dossier de demande d’accréditation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5025CA" w14:textId="77777777" w:rsidR="000C1F67" w:rsidRDefault="000C1F67" w:rsidP="000C1F67">
+    <w:p w14:paraId="5CBFB70E" w14:textId="77777777" w:rsidR="004A4204" w:rsidRDefault="004A4204" w:rsidP="004A4204">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -15691,61 +15809,50 @@
           <w:p w14:paraId="0488F179" w14:textId="77777777" w:rsidR="000C1F67" w:rsidRPr="00604367" w:rsidRDefault="000C1F67" w:rsidP="00604367">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2483" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F00AA92" w14:textId="780C2233" w:rsidR="000C1F67" w:rsidRPr="00604367" w:rsidRDefault="000C1F67" w:rsidP="00604367">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="269A30A6" w14:textId="044925E0" w:rsidR="000C1F67" w:rsidRDefault="000C1F67" w:rsidP="00605F40">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6EDE3464" w14:textId="77777777" w:rsidR="002076E2" w:rsidRDefault="002076E2" w:rsidP="000C1F67">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="634470A5" w14:textId="77777777" w:rsidR="000C1F67" w:rsidRPr="00605F40" w:rsidRDefault="000C1F67" w:rsidP="00605F40">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E3996F5" w14:textId="77777777" w:rsidR="00605F40" w:rsidRPr="000C1F67" w:rsidRDefault="00605F40" w:rsidP="00605F40">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -16604,65 +16711,78 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_2.1_Compétences_revendiquées" w:history="1">
               <w:r w:rsidRPr="00ED049D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA3A56" w14:paraId="45570630" w14:textId="77777777" w:rsidTr="00EA3A56">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="300D0333" w14:textId="77777777" w:rsidR="00EA3A56" w:rsidRPr="00E024A0" w:rsidRDefault="00EA3A56" w:rsidP="00EA3A56">
+          <w:p w14:paraId="300D0333" w14:textId="40E40CD2" w:rsidR="00EA3A56" w:rsidRPr="00E024A0" w:rsidRDefault="00EA3A56" w:rsidP="00EA3A56">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E024A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Pour les organismes qui postulent en tant qu’organisme de type A au sens de la norme NF EN ISO/IEC 17020</w:t>
+            </w:r>
+            <w:r w:rsidR="00405417">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00405417">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>: 2012</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4ACFAF" w14:textId="7E4085B4" w:rsidR="00EA3A56" w:rsidRDefault="00EA3A56" w:rsidP="00EA3A56">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E024A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Fournir les dispositions visant à démontrer la bonne compréhension et le respect des exigences, à savoir qu’aucune activité incompatible avec les activités d’inspection n’est réalisée par l’entité juridique ou son personnel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -17938,81 +18058,93 @@
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>- le système de management</w:t>
             </w:r>
             <w:r w:rsidR="00A54160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> de l’entité accrédité</w:t>
             </w:r>
             <w:r w:rsidRPr="00177BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0295C5D6" w14:textId="0DBB38B6" w:rsidR="006D2919" w:rsidRPr="00177BC5" w:rsidRDefault="006D2919" w:rsidP="005F6B3B">
+          <w:p w14:paraId="0295C5D6" w14:textId="07BDB34D" w:rsidR="006D2919" w:rsidRPr="00177BC5" w:rsidRDefault="006D2919" w:rsidP="005F6B3B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00091799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A11014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">respect des exigences d’indépendance </w:t>
             </w:r>
             <w:r w:rsidR="00A004DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">de la norme NF EN ISO/IEC 17020 </w:t>
+              <w:t>de la norme NF EN ISO/IEC 17020</w:t>
+            </w:r>
+            <w:r w:rsidR="00405417">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>: 2012</w:t>
+            </w:r>
+            <w:r w:rsidR="00A004DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FB2319">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>par</w:t>
             </w:r>
             <w:r w:rsidR="00A11014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> l’entité </w:t>
             </w:r>
             <w:r w:rsidR="00FB2319">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">juridique </w:t>
             </w:r>
             <w:r w:rsidR="00A11014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>accrédité</w:t>
             </w:r>
@@ -19532,69 +19664,81 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse d’impact du transfert d’accréditation sur : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15AB8FFE" w14:textId="77777777" w:rsidR="00470D32" w:rsidRDefault="00470D32" w:rsidP="00F9122F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">- le système de management, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41A3BB20" w14:textId="5398DCF8" w:rsidR="00E63023" w:rsidRPr="00177BC5" w:rsidRDefault="00E63023" w:rsidP="00F9122F">
+          <w:p w14:paraId="41A3BB20" w14:textId="4BE79882" w:rsidR="00E63023" w:rsidRPr="00177BC5" w:rsidRDefault="00E63023" w:rsidP="00F9122F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">- le respect des exigences d’indépendance </w:t>
             </w:r>
             <w:r w:rsidR="00A004DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">de la norme NF EN ISO/IEC 17020 </w:t>
+              <w:t>de la norme NF EN ISO/IEC 17020</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>: 2012</w:t>
+            </w:r>
+            <w:r w:rsidR="00A004DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FB2319">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">pour l’entité </w:t>
             </w:r>
             <w:r w:rsidR="00FB2319" w:rsidRPr="008032FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>juridique formulant la demande</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71BFC775" w14:textId="1982E955" w:rsidR="00470D32" w:rsidRPr="00177BC5" w:rsidRDefault="00470D32" w:rsidP="00F9122F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20012,65 +20156,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="368FABB6" w14:textId="33CD859D" w:rsidR="00C006C2" w:rsidRPr="00235930" w:rsidRDefault="00C006C2" w:rsidP="00C92007">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C006C2" w:rsidRPr="00235930" w:rsidSect="00D92CFD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A727880" w14:textId="77777777" w:rsidR="007E536B" w:rsidRDefault="007E536B" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="1FC8F1D8" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A" w:rsidP="00EB1E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35D5163C" w14:textId="77777777" w:rsidR="007E536B" w:rsidRDefault="007E536B" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="4D3DB3BF" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A" w:rsidP="00EB1E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E628D35" w14:textId="77777777" w:rsidR="007E536B" w:rsidRDefault="007E536B"/>
+    <w:p w14:paraId="5F2294D9" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -20167,158 +20311,174 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm flipV="1">
                     <a:off x="0" y="0"/>
                     <a:ext cx="6583277" cy="77450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5E4C2048" w14:textId="0C625137" w:rsidR="004F57ED" w:rsidRPr="00EE5BF5" w:rsidRDefault="004F57ED" w:rsidP="00EE5BF5">
+  <w:p w14:paraId="5E4C2048" w14:textId="1E8BF0E1" w:rsidR="004F57ED" w:rsidRPr="00EE5BF5" w:rsidRDefault="004F57ED" w:rsidP="00EE5BF5">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>INS FORM 01 rév.</w:t>
     </w:r>
     <w:r w:rsidR="00CB22BD">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="007F0ABC">
+    <w:r w:rsidR="00F97A37">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00CB22BD" w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="00D1375F">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00421FE7">
-[...7 lines deleted...]
-    <w:r w:rsidR="007F0ABC">
+    <w:r w:rsidR="00CA0D0A">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00CB22BD">
+    <w:r w:rsidR="00FE6866">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00421FE7">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00F97A37">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>07</w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00CB22BD" w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00CB22BD">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00F97A37">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -20390,65 +20550,65 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FFB3EA7" w14:textId="77777777" w:rsidR="007E536B" w:rsidRDefault="007E536B" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="672946F4" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A" w:rsidP="00EB1E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55D850C2" w14:textId="77777777" w:rsidR="007E536B" w:rsidRDefault="007E536B" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="0896424D" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A" w:rsidP="00EB1E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D8D1239" w14:textId="77777777" w:rsidR="007E536B" w:rsidRDefault="007E536B"/>
+    <w:p w14:paraId="772C82C1" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6DFFDB1B" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Cela correspond à un changement de responsabilité juridique pour les activités concernées par l’accréditation octroyée</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="1F5956AF" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00E76B19">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF21E5">
@@ -20513,54 +20673,51 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="05A1F97D" w14:textId="77777777" w:rsidR="00CB22BD" w:rsidRPr="008624A4" w:rsidRDefault="00CB22BD" w:rsidP="00CB22BD">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008624A4">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B7C2F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000D48F1">
         <w:t>Il appartient au Demandeur de désigner une personne dûment habilitée ayant la qualité ou les pouvoirs nécessaires pour l’engager juridiquement</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="12C3C25D" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00E76B19">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF21E5">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Il s’agit de vérifier l’existence légale du demandeur et des établissements concernés par la demande, et de les identifier de manière unique : extrait Kbis ou Lbis, ou avis d’enregistrement au répertoire SIRENE, ou publication de l’association au JO et n° d’enregistrement au registre des associations (RNA), ou autres justificatifs officiels répondant à cet objectif.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="7B041AC9" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00E76B19">
@@ -20662,71 +20819,83 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="5BE0CE1C" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="004D1A1B">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1A1B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2649F">
         <w:t>Par exemple : Conception, fabrication, distribution ou maintenance de produits, formation, conseil, etc.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="5A4FF052" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="004D1A1B">
+    <w:p w14:paraId="5A4FF052" w14:textId="6281FC5D" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="004D1A1B">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1A1B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004D1A1B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Ce point de contact sera utilisé pour les échanges ultérieurs relatifs à l’examen de la demande, aux évaluations et aux décisions d’accréditation notamment</w:t>
+        <w:t xml:space="preserve">Ce point de contact sera </w:t>
+      </w:r>
+      <w:r w:rsidR="00346CFB">
+        <w:t xml:space="preserve">notamment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utilisé pour les échanges ultérieurs relatifs à l’examen de la demande, aux évaluations et aux décisions d’accréditation </w:t>
+      </w:r>
+      <w:r w:rsidR="00133E50">
+        <w:t>par conséquent il</w:t>
+      </w:r>
+      <w:r w:rsidR="00033037">
+        <w:t xml:space="preserve"> doit être interne à l’organisme.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="151FC8F5" w14:textId="2BEFFAF6" w:rsidR="00744216" w:rsidRDefault="00744216">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA3034">
         <w:t>Une adresse e-mail ne peut être affecté</w:t>
       </w:r>
       <w:r w:rsidR="0093169D">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00EA3034">
         <w:t xml:space="preserve"> à plusieurs personnes</w:t>
@@ -20789,70 +20958,76 @@
   <w:footnote w:id="16">
     <w:p w14:paraId="7B5BB79F" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00F76AA4">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0008644E">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0008644E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>NB : si l’organisme a pour politique de ne pas transmettre les documents aux évaluateurs, la durée d’évaluation sur site sera étendue pour permettre la consultation de ces documents.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="08A050EA" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00F76AA4">
+    <w:p w14:paraId="08A050EA" w14:textId="08CC2707" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00F76AA4">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00842D17">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00842D17">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Document INS REF 05 disponible sur www.cofrac.fr</w:t>
+        <w:t xml:space="preserve">Document INS REF 05 </w:t>
+      </w:r>
+      <w:r w:rsidR="00862851">
+        <w:t xml:space="preserve">ou GEN REF 06/INS REF 60 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disponible sur www.cofrac.fr</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p w14:paraId="094CE81E" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00F76AA4">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00842D17">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00842D17">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Document INS REF 06</w:t>
       </w:r>
@@ -20972,51 +21147,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:14.5pt;height:14.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:14.25pt;height:14.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="msoC0E3"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D009DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95623BA6"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -22885,50 +23060,51 @@
     <w:rsid w:val="00013659"/>
     <w:rsid w:val="00014049"/>
     <w:rsid w:val="00014452"/>
     <w:rsid w:val="00014A91"/>
     <w:rsid w:val="000152C0"/>
     <w:rsid w:val="00015307"/>
     <w:rsid w:val="000165D7"/>
     <w:rsid w:val="000166CB"/>
     <w:rsid w:val="000169E0"/>
     <w:rsid w:val="00016B38"/>
     <w:rsid w:val="000170B4"/>
     <w:rsid w:val="00017566"/>
     <w:rsid w:val="000202DE"/>
     <w:rsid w:val="000205C2"/>
     <w:rsid w:val="00020AE7"/>
     <w:rsid w:val="00020EFF"/>
     <w:rsid w:val="00023788"/>
     <w:rsid w:val="00024F1A"/>
     <w:rsid w:val="0002690E"/>
     <w:rsid w:val="00026F14"/>
     <w:rsid w:val="000276F2"/>
     <w:rsid w:val="00030100"/>
     <w:rsid w:val="00030909"/>
     <w:rsid w:val="00030DCB"/>
     <w:rsid w:val="000322D2"/>
+    <w:rsid w:val="00033037"/>
     <w:rsid w:val="00033BE1"/>
     <w:rsid w:val="00033E12"/>
     <w:rsid w:val="0003414D"/>
     <w:rsid w:val="0003492C"/>
     <w:rsid w:val="00036EBF"/>
     <w:rsid w:val="0003765C"/>
     <w:rsid w:val="00037B63"/>
     <w:rsid w:val="00040D57"/>
     <w:rsid w:val="00040D9C"/>
     <w:rsid w:val="00041192"/>
     <w:rsid w:val="000412CE"/>
     <w:rsid w:val="00042CAB"/>
     <w:rsid w:val="00043839"/>
     <w:rsid w:val="00043C16"/>
     <w:rsid w:val="000447B2"/>
     <w:rsid w:val="00044A88"/>
     <w:rsid w:val="00045EDA"/>
     <w:rsid w:val="00046911"/>
     <w:rsid w:val="00046F00"/>
     <w:rsid w:val="00050766"/>
     <w:rsid w:val="00051C15"/>
     <w:rsid w:val="0005382D"/>
     <w:rsid w:val="00054824"/>
     <w:rsid w:val="00054B91"/>
     <w:rsid w:val="00056161"/>
@@ -22978,81 +23154,83 @@
     <w:rsid w:val="00094244"/>
     <w:rsid w:val="0009722D"/>
     <w:rsid w:val="00097FDD"/>
     <w:rsid w:val="000A0521"/>
     <w:rsid w:val="000A091E"/>
     <w:rsid w:val="000A2E03"/>
     <w:rsid w:val="000A3004"/>
     <w:rsid w:val="000A32C7"/>
     <w:rsid w:val="000A3A3D"/>
     <w:rsid w:val="000A3E0A"/>
     <w:rsid w:val="000A40E1"/>
     <w:rsid w:val="000A45FE"/>
     <w:rsid w:val="000A4EA7"/>
     <w:rsid w:val="000A64A3"/>
     <w:rsid w:val="000A7BBB"/>
     <w:rsid w:val="000B2913"/>
     <w:rsid w:val="000B2B98"/>
     <w:rsid w:val="000B38A6"/>
     <w:rsid w:val="000B4F93"/>
     <w:rsid w:val="000B653E"/>
     <w:rsid w:val="000C0120"/>
     <w:rsid w:val="000C0515"/>
     <w:rsid w:val="000C1F67"/>
     <w:rsid w:val="000C22A7"/>
     <w:rsid w:val="000C320C"/>
+    <w:rsid w:val="000C34BB"/>
     <w:rsid w:val="000C3E93"/>
     <w:rsid w:val="000C4C8B"/>
     <w:rsid w:val="000C666A"/>
     <w:rsid w:val="000C6AE9"/>
     <w:rsid w:val="000C70C1"/>
     <w:rsid w:val="000C7802"/>
     <w:rsid w:val="000C785A"/>
     <w:rsid w:val="000D1C8A"/>
     <w:rsid w:val="000D34B1"/>
     <w:rsid w:val="000D34B3"/>
     <w:rsid w:val="000D3FBF"/>
+    <w:rsid w:val="000D48F1"/>
     <w:rsid w:val="000D4C15"/>
     <w:rsid w:val="000D5D8F"/>
     <w:rsid w:val="000D6128"/>
+    <w:rsid w:val="000D7321"/>
     <w:rsid w:val="000D7CE0"/>
     <w:rsid w:val="000E04B8"/>
     <w:rsid w:val="000E07BE"/>
     <w:rsid w:val="000E11E0"/>
     <w:rsid w:val="000E230C"/>
     <w:rsid w:val="000E23DB"/>
     <w:rsid w:val="000E27F7"/>
     <w:rsid w:val="000E35FA"/>
     <w:rsid w:val="000E3833"/>
     <w:rsid w:val="000E3B43"/>
     <w:rsid w:val="000E3F6A"/>
     <w:rsid w:val="000E5B7B"/>
     <w:rsid w:val="000E5C6C"/>
     <w:rsid w:val="000E61F9"/>
     <w:rsid w:val="000E6CB5"/>
     <w:rsid w:val="000E6E73"/>
-    <w:rsid w:val="000E7466"/>
     <w:rsid w:val="000E749E"/>
     <w:rsid w:val="000E7AA5"/>
     <w:rsid w:val="000F139E"/>
     <w:rsid w:val="000F22CB"/>
     <w:rsid w:val="000F305A"/>
     <w:rsid w:val="000F48B9"/>
     <w:rsid w:val="000F50F2"/>
     <w:rsid w:val="000F5A61"/>
     <w:rsid w:val="000F5E35"/>
     <w:rsid w:val="000F7C12"/>
     <w:rsid w:val="00104144"/>
     <w:rsid w:val="0010571E"/>
     <w:rsid w:val="001061AC"/>
     <w:rsid w:val="00106A2E"/>
     <w:rsid w:val="00106BA9"/>
     <w:rsid w:val="00107D11"/>
     <w:rsid w:val="00107D1A"/>
     <w:rsid w:val="00110558"/>
     <w:rsid w:val="00110D4E"/>
     <w:rsid w:val="00111A60"/>
     <w:rsid w:val="001121BB"/>
     <w:rsid w:val="00112E8F"/>
     <w:rsid w:val="0011406C"/>
     <w:rsid w:val="001143C1"/>
     <w:rsid w:val="00114BE3"/>
@@ -23060,50 +23238,51 @@
     <w:rsid w:val="00115944"/>
     <w:rsid w:val="001169C5"/>
     <w:rsid w:val="00117187"/>
     <w:rsid w:val="00117793"/>
     <w:rsid w:val="00117D34"/>
     <w:rsid w:val="001205AC"/>
     <w:rsid w:val="00121763"/>
     <w:rsid w:val="00121FD5"/>
     <w:rsid w:val="00122C22"/>
     <w:rsid w:val="00123301"/>
     <w:rsid w:val="00123A5A"/>
     <w:rsid w:val="001248C5"/>
     <w:rsid w:val="00125895"/>
     <w:rsid w:val="00126EC5"/>
     <w:rsid w:val="00126EEC"/>
     <w:rsid w:val="0012772E"/>
     <w:rsid w:val="00127FFE"/>
     <w:rsid w:val="00130826"/>
     <w:rsid w:val="001312FE"/>
     <w:rsid w:val="001314F2"/>
     <w:rsid w:val="00131A79"/>
     <w:rsid w:val="00132324"/>
     <w:rsid w:val="00133809"/>
     <w:rsid w:val="00133A0A"/>
     <w:rsid w:val="00133B28"/>
+    <w:rsid w:val="00133E50"/>
     <w:rsid w:val="00134393"/>
     <w:rsid w:val="0013494D"/>
     <w:rsid w:val="00134B2A"/>
     <w:rsid w:val="00134FED"/>
     <w:rsid w:val="00135477"/>
     <w:rsid w:val="001355AA"/>
     <w:rsid w:val="00135926"/>
     <w:rsid w:val="00136C73"/>
     <w:rsid w:val="0013722D"/>
     <w:rsid w:val="00137263"/>
     <w:rsid w:val="0014165C"/>
     <w:rsid w:val="00141C15"/>
     <w:rsid w:val="00141E11"/>
     <w:rsid w:val="001423A1"/>
     <w:rsid w:val="00142AE3"/>
     <w:rsid w:val="00143568"/>
     <w:rsid w:val="00144B6C"/>
     <w:rsid w:val="001463AE"/>
     <w:rsid w:val="00146751"/>
     <w:rsid w:val="00146960"/>
     <w:rsid w:val="00147ACE"/>
     <w:rsid w:val="00150067"/>
     <w:rsid w:val="00150F15"/>
     <w:rsid w:val="001525E6"/>
     <w:rsid w:val="00152976"/>
@@ -23163,80 +23342,82 @@
     <w:rsid w:val="00194E9F"/>
     <w:rsid w:val="00195C8F"/>
     <w:rsid w:val="00196A57"/>
     <w:rsid w:val="00196DD5"/>
     <w:rsid w:val="001A0451"/>
     <w:rsid w:val="001A051B"/>
     <w:rsid w:val="001A1806"/>
     <w:rsid w:val="001A3301"/>
     <w:rsid w:val="001A3EFC"/>
     <w:rsid w:val="001A4098"/>
     <w:rsid w:val="001A4C5E"/>
     <w:rsid w:val="001A5414"/>
     <w:rsid w:val="001A6453"/>
     <w:rsid w:val="001A6674"/>
     <w:rsid w:val="001A6CC8"/>
     <w:rsid w:val="001A7FF5"/>
     <w:rsid w:val="001B0E2F"/>
     <w:rsid w:val="001B2BB2"/>
     <w:rsid w:val="001B2F38"/>
     <w:rsid w:val="001B2F4F"/>
     <w:rsid w:val="001B37F7"/>
     <w:rsid w:val="001B5147"/>
     <w:rsid w:val="001B5C82"/>
     <w:rsid w:val="001B702A"/>
     <w:rsid w:val="001B7CE1"/>
+    <w:rsid w:val="001C146D"/>
     <w:rsid w:val="001C250C"/>
     <w:rsid w:val="001C30E7"/>
     <w:rsid w:val="001C4578"/>
     <w:rsid w:val="001C66B6"/>
     <w:rsid w:val="001C6CB0"/>
     <w:rsid w:val="001C6CBD"/>
     <w:rsid w:val="001C718B"/>
     <w:rsid w:val="001C777C"/>
     <w:rsid w:val="001C77AD"/>
     <w:rsid w:val="001D0FE3"/>
     <w:rsid w:val="001D1535"/>
     <w:rsid w:val="001D4929"/>
     <w:rsid w:val="001D4D1D"/>
     <w:rsid w:val="001D5FAE"/>
     <w:rsid w:val="001D6341"/>
     <w:rsid w:val="001D73C9"/>
     <w:rsid w:val="001D7EAB"/>
     <w:rsid w:val="001E0405"/>
     <w:rsid w:val="001E0713"/>
     <w:rsid w:val="001E20C1"/>
     <w:rsid w:val="001E31B5"/>
     <w:rsid w:val="001E33C2"/>
     <w:rsid w:val="001E3459"/>
     <w:rsid w:val="001E376A"/>
     <w:rsid w:val="001E450C"/>
     <w:rsid w:val="001E4B26"/>
     <w:rsid w:val="001E4CE8"/>
     <w:rsid w:val="001E4D0F"/>
     <w:rsid w:val="001E562B"/>
     <w:rsid w:val="001E5694"/>
+    <w:rsid w:val="001E57FE"/>
     <w:rsid w:val="001E59AE"/>
     <w:rsid w:val="001E5BA8"/>
     <w:rsid w:val="001E6AAA"/>
     <w:rsid w:val="001E77EE"/>
     <w:rsid w:val="001E7E17"/>
     <w:rsid w:val="001F1B12"/>
     <w:rsid w:val="001F2CE4"/>
     <w:rsid w:val="001F3165"/>
     <w:rsid w:val="001F4057"/>
     <w:rsid w:val="001F425F"/>
     <w:rsid w:val="001F50C0"/>
     <w:rsid w:val="001F5447"/>
     <w:rsid w:val="001F617B"/>
     <w:rsid w:val="001F6813"/>
     <w:rsid w:val="0020091A"/>
     <w:rsid w:val="00200CFC"/>
     <w:rsid w:val="002014A8"/>
     <w:rsid w:val="00202789"/>
     <w:rsid w:val="00203819"/>
     <w:rsid w:val="002073B4"/>
     <w:rsid w:val="002076E2"/>
     <w:rsid w:val="002112B4"/>
     <w:rsid w:val="00211FC8"/>
     <w:rsid w:val="002133A2"/>
     <w:rsid w:val="0021601B"/>
@@ -23252,50 +23433,51 @@
     <w:rsid w:val="002302DA"/>
     <w:rsid w:val="00230F9C"/>
     <w:rsid w:val="002315A3"/>
     <w:rsid w:val="00231D31"/>
     <w:rsid w:val="00232237"/>
     <w:rsid w:val="00232925"/>
     <w:rsid w:val="00232AEF"/>
     <w:rsid w:val="00234479"/>
     <w:rsid w:val="0023456E"/>
     <w:rsid w:val="00235930"/>
     <w:rsid w:val="00235A60"/>
     <w:rsid w:val="00235A80"/>
     <w:rsid w:val="00235EB3"/>
     <w:rsid w:val="00236956"/>
     <w:rsid w:val="00237727"/>
     <w:rsid w:val="00237AC8"/>
     <w:rsid w:val="00241E96"/>
     <w:rsid w:val="002446A4"/>
     <w:rsid w:val="00244BCE"/>
     <w:rsid w:val="00244FE9"/>
     <w:rsid w:val="00246F01"/>
     <w:rsid w:val="00247808"/>
     <w:rsid w:val="002505D7"/>
     <w:rsid w:val="00250A4F"/>
     <w:rsid w:val="0025141B"/>
+    <w:rsid w:val="0025177F"/>
     <w:rsid w:val="00251A23"/>
     <w:rsid w:val="002545A9"/>
     <w:rsid w:val="00254CF9"/>
     <w:rsid w:val="00260CF6"/>
     <w:rsid w:val="002616C8"/>
     <w:rsid w:val="00262C4D"/>
     <w:rsid w:val="0026302E"/>
     <w:rsid w:val="00263A1D"/>
     <w:rsid w:val="00263FB5"/>
     <w:rsid w:val="00264473"/>
     <w:rsid w:val="00264666"/>
     <w:rsid w:val="00264AB5"/>
     <w:rsid w:val="00265226"/>
     <w:rsid w:val="002654C3"/>
     <w:rsid w:val="00265794"/>
     <w:rsid w:val="002659F9"/>
     <w:rsid w:val="00267032"/>
     <w:rsid w:val="00267907"/>
     <w:rsid w:val="00270870"/>
     <w:rsid w:val="002716B5"/>
     <w:rsid w:val="00271992"/>
     <w:rsid w:val="00271D9E"/>
     <w:rsid w:val="00273127"/>
     <w:rsid w:val="002739DA"/>
     <w:rsid w:val="002742DB"/>
@@ -23332,164 +23514,170 @@
     <w:rsid w:val="00297C17"/>
     <w:rsid w:val="002A17C3"/>
     <w:rsid w:val="002A295C"/>
     <w:rsid w:val="002A3246"/>
     <w:rsid w:val="002A36A9"/>
     <w:rsid w:val="002A3AE6"/>
     <w:rsid w:val="002A627D"/>
     <w:rsid w:val="002B0882"/>
     <w:rsid w:val="002B1DD6"/>
     <w:rsid w:val="002B227C"/>
     <w:rsid w:val="002B336F"/>
     <w:rsid w:val="002B46D4"/>
     <w:rsid w:val="002B5A5F"/>
     <w:rsid w:val="002B6287"/>
     <w:rsid w:val="002B7279"/>
     <w:rsid w:val="002C0133"/>
     <w:rsid w:val="002C0277"/>
     <w:rsid w:val="002C1E8B"/>
     <w:rsid w:val="002C2407"/>
     <w:rsid w:val="002C2AD4"/>
     <w:rsid w:val="002C371F"/>
     <w:rsid w:val="002C4B4B"/>
     <w:rsid w:val="002C4C86"/>
     <w:rsid w:val="002C53FF"/>
     <w:rsid w:val="002C6982"/>
+    <w:rsid w:val="002C69ED"/>
     <w:rsid w:val="002C7587"/>
     <w:rsid w:val="002C7947"/>
     <w:rsid w:val="002C7E16"/>
     <w:rsid w:val="002D0E84"/>
     <w:rsid w:val="002D2572"/>
     <w:rsid w:val="002D2A96"/>
     <w:rsid w:val="002D4F7A"/>
     <w:rsid w:val="002D53C0"/>
     <w:rsid w:val="002D5C81"/>
     <w:rsid w:val="002D6985"/>
     <w:rsid w:val="002D6F6E"/>
     <w:rsid w:val="002D7D93"/>
     <w:rsid w:val="002E1084"/>
     <w:rsid w:val="002E1272"/>
     <w:rsid w:val="002E19ED"/>
     <w:rsid w:val="002E240C"/>
     <w:rsid w:val="002E3095"/>
     <w:rsid w:val="002E3A23"/>
     <w:rsid w:val="002E5961"/>
     <w:rsid w:val="002E5D0F"/>
     <w:rsid w:val="002E6F69"/>
     <w:rsid w:val="002E7C01"/>
     <w:rsid w:val="002F0771"/>
     <w:rsid w:val="002F1487"/>
     <w:rsid w:val="002F2853"/>
     <w:rsid w:val="002F2D50"/>
     <w:rsid w:val="002F3077"/>
     <w:rsid w:val="002F3E4C"/>
     <w:rsid w:val="002F4072"/>
     <w:rsid w:val="002F6A5C"/>
     <w:rsid w:val="0030074C"/>
     <w:rsid w:val="00303C7A"/>
     <w:rsid w:val="00304376"/>
     <w:rsid w:val="0030467D"/>
     <w:rsid w:val="00304769"/>
     <w:rsid w:val="00305033"/>
     <w:rsid w:val="003053CB"/>
     <w:rsid w:val="00306724"/>
     <w:rsid w:val="003073E2"/>
     <w:rsid w:val="00310E94"/>
     <w:rsid w:val="0031131A"/>
+    <w:rsid w:val="00311563"/>
     <w:rsid w:val="00312080"/>
     <w:rsid w:val="00312976"/>
     <w:rsid w:val="00312FA5"/>
     <w:rsid w:val="0031422E"/>
     <w:rsid w:val="00314A5E"/>
     <w:rsid w:val="00314BA1"/>
     <w:rsid w:val="003157FB"/>
     <w:rsid w:val="00315AB2"/>
     <w:rsid w:val="00316C60"/>
     <w:rsid w:val="00320309"/>
     <w:rsid w:val="0032119B"/>
     <w:rsid w:val="00321448"/>
     <w:rsid w:val="00321D5C"/>
     <w:rsid w:val="00322859"/>
     <w:rsid w:val="003229AE"/>
     <w:rsid w:val="00322B91"/>
     <w:rsid w:val="0032459C"/>
     <w:rsid w:val="00324984"/>
     <w:rsid w:val="003258F3"/>
     <w:rsid w:val="00325AF7"/>
     <w:rsid w:val="00325DC2"/>
     <w:rsid w:val="00327BA6"/>
     <w:rsid w:val="00327FAD"/>
     <w:rsid w:val="00331B9C"/>
     <w:rsid w:val="0033384E"/>
     <w:rsid w:val="00333EAD"/>
     <w:rsid w:val="00333F9D"/>
     <w:rsid w:val="00335590"/>
     <w:rsid w:val="003361A8"/>
     <w:rsid w:val="003361B6"/>
     <w:rsid w:val="00336493"/>
     <w:rsid w:val="0033668C"/>
     <w:rsid w:val="00337D79"/>
     <w:rsid w:val="00337ED4"/>
+    <w:rsid w:val="003400A1"/>
     <w:rsid w:val="00340817"/>
     <w:rsid w:val="00345981"/>
     <w:rsid w:val="0034598D"/>
     <w:rsid w:val="003468A3"/>
+    <w:rsid w:val="00346CFB"/>
     <w:rsid w:val="0035033D"/>
     <w:rsid w:val="003509B4"/>
     <w:rsid w:val="00350A06"/>
     <w:rsid w:val="00350E11"/>
     <w:rsid w:val="00352520"/>
     <w:rsid w:val="00355815"/>
     <w:rsid w:val="00357420"/>
     <w:rsid w:val="00357721"/>
     <w:rsid w:val="00357D86"/>
     <w:rsid w:val="00361F1C"/>
     <w:rsid w:val="00362FB7"/>
     <w:rsid w:val="003652E9"/>
     <w:rsid w:val="003655B2"/>
     <w:rsid w:val="0036568C"/>
     <w:rsid w:val="00365729"/>
     <w:rsid w:val="00365750"/>
     <w:rsid w:val="0036657C"/>
     <w:rsid w:val="00366FF5"/>
     <w:rsid w:val="0036713E"/>
     <w:rsid w:val="003747C4"/>
     <w:rsid w:val="00374CE8"/>
     <w:rsid w:val="00375246"/>
     <w:rsid w:val="00375FF6"/>
     <w:rsid w:val="0037623C"/>
     <w:rsid w:val="0037665D"/>
     <w:rsid w:val="00376BAE"/>
     <w:rsid w:val="0038109A"/>
     <w:rsid w:val="0038295F"/>
     <w:rsid w:val="00382A52"/>
+    <w:rsid w:val="0038388E"/>
     <w:rsid w:val="00386745"/>
     <w:rsid w:val="00387B8E"/>
     <w:rsid w:val="00387F46"/>
     <w:rsid w:val="00390F9F"/>
     <w:rsid w:val="003911AF"/>
     <w:rsid w:val="00391BD1"/>
+    <w:rsid w:val="003931AD"/>
     <w:rsid w:val="0039320B"/>
     <w:rsid w:val="003954E9"/>
     <w:rsid w:val="00395EA6"/>
     <w:rsid w:val="0039663F"/>
     <w:rsid w:val="00397BF6"/>
     <w:rsid w:val="003A0136"/>
     <w:rsid w:val="003A0F6B"/>
     <w:rsid w:val="003A11C8"/>
     <w:rsid w:val="003A13D3"/>
     <w:rsid w:val="003A3E29"/>
     <w:rsid w:val="003A4161"/>
     <w:rsid w:val="003A464A"/>
     <w:rsid w:val="003A595D"/>
     <w:rsid w:val="003A6E58"/>
     <w:rsid w:val="003A705E"/>
     <w:rsid w:val="003B067B"/>
     <w:rsid w:val="003B1962"/>
     <w:rsid w:val="003B1D94"/>
     <w:rsid w:val="003B3061"/>
     <w:rsid w:val="003B367E"/>
     <w:rsid w:val="003B3EF6"/>
     <w:rsid w:val="003B4E45"/>
     <w:rsid w:val="003B4F3A"/>
     <w:rsid w:val="003B59DD"/>
     <w:rsid w:val="003B74AA"/>
@@ -23513,95 +23701,98 @@
     <w:rsid w:val="003D5C91"/>
     <w:rsid w:val="003E035F"/>
     <w:rsid w:val="003E18AF"/>
     <w:rsid w:val="003E2199"/>
     <w:rsid w:val="003E3F9E"/>
     <w:rsid w:val="003E3FD2"/>
     <w:rsid w:val="003E567C"/>
     <w:rsid w:val="003E5868"/>
     <w:rsid w:val="003E5CF0"/>
     <w:rsid w:val="003E6947"/>
     <w:rsid w:val="003E6FD8"/>
     <w:rsid w:val="003E72FF"/>
     <w:rsid w:val="003E754D"/>
     <w:rsid w:val="003F0043"/>
     <w:rsid w:val="003F0B3D"/>
     <w:rsid w:val="003F1367"/>
     <w:rsid w:val="003F14E2"/>
     <w:rsid w:val="003F3E08"/>
     <w:rsid w:val="003F4228"/>
     <w:rsid w:val="003F464F"/>
     <w:rsid w:val="00400AB3"/>
     <w:rsid w:val="004023EE"/>
     <w:rsid w:val="00402419"/>
     <w:rsid w:val="00403DDC"/>
     <w:rsid w:val="00404E3B"/>
+    <w:rsid w:val="00405417"/>
     <w:rsid w:val="00405F90"/>
     <w:rsid w:val="00406A29"/>
     <w:rsid w:val="0040775C"/>
     <w:rsid w:val="00412146"/>
     <w:rsid w:val="004124D7"/>
     <w:rsid w:val="0041296E"/>
     <w:rsid w:val="00412B33"/>
     <w:rsid w:val="00412C69"/>
     <w:rsid w:val="00412DB7"/>
     <w:rsid w:val="004138EE"/>
     <w:rsid w:val="00413E87"/>
+    <w:rsid w:val="00416497"/>
     <w:rsid w:val="004177DA"/>
     <w:rsid w:val="00421397"/>
     <w:rsid w:val="0042193E"/>
     <w:rsid w:val="00421EAB"/>
     <w:rsid w:val="00421FE7"/>
     <w:rsid w:val="00422313"/>
     <w:rsid w:val="00423F4D"/>
     <w:rsid w:val="004259BB"/>
     <w:rsid w:val="00425A2E"/>
     <w:rsid w:val="0042603D"/>
     <w:rsid w:val="00426246"/>
     <w:rsid w:val="00426729"/>
     <w:rsid w:val="00427122"/>
     <w:rsid w:val="00427A09"/>
     <w:rsid w:val="004318E8"/>
     <w:rsid w:val="00431975"/>
     <w:rsid w:val="0043282F"/>
     <w:rsid w:val="00432943"/>
     <w:rsid w:val="00433E09"/>
     <w:rsid w:val="00434261"/>
     <w:rsid w:val="00434AC7"/>
     <w:rsid w:val="004357A4"/>
     <w:rsid w:val="004357B4"/>
     <w:rsid w:val="00436969"/>
     <w:rsid w:val="0044078C"/>
     <w:rsid w:val="004410E8"/>
     <w:rsid w:val="004440D9"/>
     <w:rsid w:val="00447DB6"/>
     <w:rsid w:val="0045072F"/>
     <w:rsid w:val="00453E00"/>
     <w:rsid w:val="00453ED0"/>
     <w:rsid w:val="00453F82"/>
     <w:rsid w:val="004573B1"/>
     <w:rsid w:val="0045759E"/>
+    <w:rsid w:val="004575F7"/>
     <w:rsid w:val="00457F35"/>
     <w:rsid w:val="004601B5"/>
     <w:rsid w:val="004603F9"/>
     <w:rsid w:val="00460913"/>
     <w:rsid w:val="00461D97"/>
     <w:rsid w:val="00461F72"/>
     <w:rsid w:val="0046203A"/>
     <w:rsid w:val="00464401"/>
     <w:rsid w:val="00464568"/>
     <w:rsid w:val="00464752"/>
     <w:rsid w:val="00465D57"/>
     <w:rsid w:val="004661CB"/>
     <w:rsid w:val="00466C62"/>
     <w:rsid w:val="004674D5"/>
     <w:rsid w:val="00467782"/>
     <w:rsid w:val="00470D32"/>
     <w:rsid w:val="00470ED5"/>
     <w:rsid w:val="004713C9"/>
     <w:rsid w:val="0047255D"/>
     <w:rsid w:val="004729B3"/>
     <w:rsid w:val="00473F11"/>
     <w:rsid w:val="00474296"/>
     <w:rsid w:val="00474521"/>
     <w:rsid w:val="004749EC"/>
     <w:rsid w:val="00477077"/>
@@ -23612,159 +23803,163 @@
     <w:rsid w:val="00481FAA"/>
     <w:rsid w:val="004823AE"/>
     <w:rsid w:val="00482686"/>
     <w:rsid w:val="00483996"/>
     <w:rsid w:val="0048425B"/>
     <w:rsid w:val="0048690C"/>
     <w:rsid w:val="00487A28"/>
     <w:rsid w:val="00487BB7"/>
     <w:rsid w:val="00487C37"/>
     <w:rsid w:val="00487FE5"/>
     <w:rsid w:val="00490772"/>
     <w:rsid w:val="0049206F"/>
     <w:rsid w:val="004939BA"/>
     <w:rsid w:val="00494597"/>
     <w:rsid w:val="004945AE"/>
     <w:rsid w:val="00495CBC"/>
     <w:rsid w:val="00497E1B"/>
     <w:rsid w:val="004A080E"/>
     <w:rsid w:val="004A13B2"/>
     <w:rsid w:val="004A21C4"/>
     <w:rsid w:val="004A2819"/>
     <w:rsid w:val="004A2B90"/>
     <w:rsid w:val="004A3175"/>
     <w:rsid w:val="004A34CF"/>
     <w:rsid w:val="004A3D1C"/>
+    <w:rsid w:val="004A4204"/>
     <w:rsid w:val="004A44CA"/>
     <w:rsid w:val="004A595A"/>
     <w:rsid w:val="004A79A1"/>
     <w:rsid w:val="004A7BC4"/>
     <w:rsid w:val="004A7D10"/>
     <w:rsid w:val="004B04DC"/>
     <w:rsid w:val="004B0907"/>
     <w:rsid w:val="004B0F82"/>
     <w:rsid w:val="004B2B54"/>
     <w:rsid w:val="004B5C64"/>
     <w:rsid w:val="004B6004"/>
     <w:rsid w:val="004B656A"/>
+    <w:rsid w:val="004B70CB"/>
     <w:rsid w:val="004B7E72"/>
     <w:rsid w:val="004C0820"/>
     <w:rsid w:val="004C0CEE"/>
     <w:rsid w:val="004C2908"/>
     <w:rsid w:val="004C3BE2"/>
     <w:rsid w:val="004C4131"/>
     <w:rsid w:val="004C5F09"/>
     <w:rsid w:val="004C6313"/>
+    <w:rsid w:val="004C697C"/>
     <w:rsid w:val="004C6DE3"/>
     <w:rsid w:val="004C70E1"/>
     <w:rsid w:val="004C7248"/>
     <w:rsid w:val="004D139B"/>
     <w:rsid w:val="004D171C"/>
     <w:rsid w:val="004D18D0"/>
     <w:rsid w:val="004D1A1B"/>
     <w:rsid w:val="004D2A06"/>
     <w:rsid w:val="004D32CD"/>
     <w:rsid w:val="004D4109"/>
     <w:rsid w:val="004D47F5"/>
     <w:rsid w:val="004D4C27"/>
     <w:rsid w:val="004D4E17"/>
     <w:rsid w:val="004D4EF0"/>
     <w:rsid w:val="004D52A0"/>
     <w:rsid w:val="004D5849"/>
     <w:rsid w:val="004D5CA8"/>
     <w:rsid w:val="004D6A75"/>
     <w:rsid w:val="004D6C6E"/>
     <w:rsid w:val="004D743A"/>
     <w:rsid w:val="004D7F60"/>
     <w:rsid w:val="004E0993"/>
     <w:rsid w:val="004E233E"/>
     <w:rsid w:val="004E3EE7"/>
     <w:rsid w:val="004E4861"/>
     <w:rsid w:val="004E71BC"/>
     <w:rsid w:val="004E76F7"/>
+    <w:rsid w:val="004F061C"/>
     <w:rsid w:val="004F0E1C"/>
     <w:rsid w:val="004F11F1"/>
     <w:rsid w:val="004F1CF9"/>
     <w:rsid w:val="004F3BAC"/>
     <w:rsid w:val="004F47A3"/>
     <w:rsid w:val="004F49EB"/>
     <w:rsid w:val="004F57ED"/>
     <w:rsid w:val="004F6B49"/>
     <w:rsid w:val="004F785D"/>
     <w:rsid w:val="00500263"/>
     <w:rsid w:val="00500BD1"/>
     <w:rsid w:val="00501798"/>
     <w:rsid w:val="00502BDB"/>
     <w:rsid w:val="00503105"/>
     <w:rsid w:val="005042AA"/>
-    <w:rsid w:val="0050582A"/>
     <w:rsid w:val="00505C78"/>
     <w:rsid w:val="00505FCA"/>
     <w:rsid w:val="00506371"/>
     <w:rsid w:val="00506925"/>
     <w:rsid w:val="00506994"/>
     <w:rsid w:val="00506DAE"/>
     <w:rsid w:val="005071BA"/>
     <w:rsid w:val="00507641"/>
     <w:rsid w:val="005077BF"/>
     <w:rsid w:val="005077C2"/>
     <w:rsid w:val="005105A6"/>
     <w:rsid w:val="005106DF"/>
     <w:rsid w:val="00511990"/>
     <w:rsid w:val="00511A32"/>
     <w:rsid w:val="00513020"/>
     <w:rsid w:val="00513026"/>
     <w:rsid w:val="005132D4"/>
     <w:rsid w:val="00515C9F"/>
     <w:rsid w:val="00516070"/>
     <w:rsid w:val="00516744"/>
     <w:rsid w:val="00516BC0"/>
     <w:rsid w:val="00517611"/>
     <w:rsid w:val="00517AE7"/>
     <w:rsid w:val="00520CC3"/>
     <w:rsid w:val="00520D5E"/>
     <w:rsid w:val="00521439"/>
     <w:rsid w:val="00521B94"/>
     <w:rsid w:val="00521D28"/>
     <w:rsid w:val="005231FA"/>
     <w:rsid w:val="005240FF"/>
     <w:rsid w:val="005258A4"/>
     <w:rsid w:val="00525CC9"/>
     <w:rsid w:val="00526005"/>
     <w:rsid w:val="00526C92"/>
     <w:rsid w:val="0052767C"/>
     <w:rsid w:val="005276A7"/>
     <w:rsid w:val="005276EA"/>
     <w:rsid w:val="0053097A"/>
     <w:rsid w:val="00531640"/>
     <w:rsid w:val="005334EA"/>
     <w:rsid w:val="00533581"/>
     <w:rsid w:val="00533F77"/>
     <w:rsid w:val="00535D39"/>
     <w:rsid w:val="005367C1"/>
     <w:rsid w:val="00537A09"/>
     <w:rsid w:val="00537AA4"/>
+    <w:rsid w:val="00540326"/>
     <w:rsid w:val="00540A70"/>
     <w:rsid w:val="00540D30"/>
     <w:rsid w:val="00541890"/>
     <w:rsid w:val="00541CF6"/>
     <w:rsid w:val="005426E5"/>
     <w:rsid w:val="0054274F"/>
     <w:rsid w:val="00543626"/>
     <w:rsid w:val="0054480C"/>
     <w:rsid w:val="00545AB8"/>
     <w:rsid w:val="005463CB"/>
     <w:rsid w:val="005464A4"/>
     <w:rsid w:val="00547132"/>
     <w:rsid w:val="005502A0"/>
     <w:rsid w:val="0055037E"/>
     <w:rsid w:val="00551CB7"/>
     <w:rsid w:val="00552988"/>
     <w:rsid w:val="00552B79"/>
     <w:rsid w:val="005535E4"/>
     <w:rsid w:val="00554EF3"/>
     <w:rsid w:val="00555D5C"/>
     <w:rsid w:val="00556E59"/>
     <w:rsid w:val="00557757"/>
     <w:rsid w:val="00557DCC"/>
     <w:rsid w:val="0056039B"/>
     <w:rsid w:val="005604D8"/>
@@ -23974,50 +24169,51 @@
     <w:rsid w:val="00676034"/>
     <w:rsid w:val="006761C4"/>
     <w:rsid w:val="006761D0"/>
     <w:rsid w:val="006772AF"/>
     <w:rsid w:val="00677528"/>
     <w:rsid w:val="00677612"/>
     <w:rsid w:val="006777ED"/>
     <w:rsid w:val="00677A0F"/>
     <w:rsid w:val="00677AEC"/>
     <w:rsid w:val="00680652"/>
     <w:rsid w:val="0068086D"/>
     <w:rsid w:val="0068194C"/>
     <w:rsid w:val="00681EF8"/>
     <w:rsid w:val="0068285A"/>
     <w:rsid w:val="00682A60"/>
     <w:rsid w:val="00682E05"/>
     <w:rsid w:val="006833E1"/>
     <w:rsid w:val="00683ABE"/>
     <w:rsid w:val="00683D37"/>
     <w:rsid w:val="00684130"/>
     <w:rsid w:val="0068470F"/>
     <w:rsid w:val="00684AA1"/>
     <w:rsid w:val="006852FE"/>
     <w:rsid w:val="00685D18"/>
     <w:rsid w:val="00686582"/>
+    <w:rsid w:val="00686589"/>
     <w:rsid w:val="00686FFE"/>
     <w:rsid w:val="00687435"/>
     <w:rsid w:val="00687C88"/>
     <w:rsid w:val="00687E93"/>
     <w:rsid w:val="006902FD"/>
     <w:rsid w:val="00690B77"/>
     <w:rsid w:val="0069103B"/>
     <w:rsid w:val="00691EAC"/>
     <w:rsid w:val="006923CC"/>
     <w:rsid w:val="00692506"/>
     <w:rsid w:val="00692F1B"/>
     <w:rsid w:val="0069350E"/>
     <w:rsid w:val="006947E5"/>
     <w:rsid w:val="006959FA"/>
     <w:rsid w:val="00695AAF"/>
     <w:rsid w:val="006969E3"/>
     <w:rsid w:val="006973A3"/>
     <w:rsid w:val="006979E6"/>
     <w:rsid w:val="006A0215"/>
     <w:rsid w:val="006A174D"/>
     <w:rsid w:val="006A1E22"/>
     <w:rsid w:val="006A22FD"/>
     <w:rsid w:val="006A26C4"/>
     <w:rsid w:val="006A2736"/>
     <w:rsid w:val="006A34CD"/>
@@ -24049,72 +24245,74 @@
     <w:rsid w:val="006D3B28"/>
     <w:rsid w:val="006D3BD9"/>
     <w:rsid w:val="006D3CB8"/>
     <w:rsid w:val="006D3F2D"/>
     <w:rsid w:val="006D4082"/>
     <w:rsid w:val="006D4AC4"/>
     <w:rsid w:val="006D5A76"/>
     <w:rsid w:val="006D5B78"/>
     <w:rsid w:val="006D7B87"/>
     <w:rsid w:val="006E08C3"/>
     <w:rsid w:val="006E0CE1"/>
     <w:rsid w:val="006E2697"/>
     <w:rsid w:val="006E2D6F"/>
     <w:rsid w:val="006E32B9"/>
     <w:rsid w:val="006E3B80"/>
     <w:rsid w:val="006E3D12"/>
     <w:rsid w:val="006E549A"/>
     <w:rsid w:val="006E5C0F"/>
     <w:rsid w:val="006E654B"/>
     <w:rsid w:val="006E7589"/>
     <w:rsid w:val="006E7784"/>
     <w:rsid w:val="006E7BBA"/>
     <w:rsid w:val="006E7FA8"/>
     <w:rsid w:val="006F0970"/>
     <w:rsid w:val="006F24C0"/>
+    <w:rsid w:val="006F2B9B"/>
     <w:rsid w:val="006F2F37"/>
     <w:rsid w:val="006F3C2B"/>
     <w:rsid w:val="006F4A05"/>
     <w:rsid w:val="006F5D11"/>
     <w:rsid w:val="006F6660"/>
     <w:rsid w:val="006F77EA"/>
     <w:rsid w:val="006F7B82"/>
     <w:rsid w:val="006F7EA3"/>
     <w:rsid w:val="00700EF5"/>
     <w:rsid w:val="00701FF1"/>
     <w:rsid w:val="00702548"/>
     <w:rsid w:val="007034B0"/>
     <w:rsid w:val="00703750"/>
     <w:rsid w:val="00703858"/>
     <w:rsid w:val="00703E0C"/>
     <w:rsid w:val="0070403A"/>
     <w:rsid w:val="00704B98"/>
     <w:rsid w:val="0070569D"/>
     <w:rsid w:val="00705E81"/>
     <w:rsid w:val="007068F3"/>
     <w:rsid w:val="00707370"/>
     <w:rsid w:val="00707FBB"/>
+    <w:rsid w:val="0071123A"/>
     <w:rsid w:val="007127CD"/>
     <w:rsid w:val="00712988"/>
     <w:rsid w:val="00712FCE"/>
     <w:rsid w:val="007130C5"/>
     <w:rsid w:val="007136FA"/>
     <w:rsid w:val="0071388F"/>
     <w:rsid w:val="00713895"/>
     <w:rsid w:val="00715305"/>
     <w:rsid w:val="007153AF"/>
     <w:rsid w:val="007159C9"/>
     <w:rsid w:val="00716DED"/>
     <w:rsid w:val="00717CA6"/>
     <w:rsid w:val="00720FC5"/>
     <w:rsid w:val="00723C82"/>
     <w:rsid w:val="007242B1"/>
     <w:rsid w:val="00724B86"/>
     <w:rsid w:val="007259FB"/>
     <w:rsid w:val="00726421"/>
     <w:rsid w:val="00727336"/>
     <w:rsid w:val="0072766E"/>
     <w:rsid w:val="007277FB"/>
     <w:rsid w:val="007302FE"/>
     <w:rsid w:val="00732082"/>
     <w:rsid w:val="007325A0"/>
     <w:rsid w:val="00732A10"/>
@@ -24204,61 +24402,61 @@
     <w:rsid w:val="007B2660"/>
     <w:rsid w:val="007B3DEB"/>
     <w:rsid w:val="007B4951"/>
     <w:rsid w:val="007B5021"/>
     <w:rsid w:val="007B6695"/>
     <w:rsid w:val="007B6732"/>
     <w:rsid w:val="007B6792"/>
     <w:rsid w:val="007B6BB5"/>
     <w:rsid w:val="007B6E37"/>
     <w:rsid w:val="007B73A0"/>
     <w:rsid w:val="007C1C07"/>
     <w:rsid w:val="007C23DE"/>
     <w:rsid w:val="007C3ED1"/>
     <w:rsid w:val="007C41E5"/>
     <w:rsid w:val="007C5547"/>
     <w:rsid w:val="007C6172"/>
     <w:rsid w:val="007C78A9"/>
     <w:rsid w:val="007D058E"/>
     <w:rsid w:val="007D0843"/>
     <w:rsid w:val="007D0DE1"/>
     <w:rsid w:val="007D1C53"/>
     <w:rsid w:val="007D3495"/>
     <w:rsid w:val="007D41B2"/>
     <w:rsid w:val="007D41CB"/>
     <w:rsid w:val="007D5C17"/>
+    <w:rsid w:val="007D626C"/>
     <w:rsid w:val="007D6C5D"/>
     <w:rsid w:val="007D6C7E"/>
     <w:rsid w:val="007D7844"/>
     <w:rsid w:val="007D7EBF"/>
     <w:rsid w:val="007D7F36"/>
     <w:rsid w:val="007E15FE"/>
     <w:rsid w:val="007E195A"/>
     <w:rsid w:val="007E2823"/>
     <w:rsid w:val="007E3411"/>
     <w:rsid w:val="007E529A"/>
-    <w:rsid w:val="007E536B"/>
     <w:rsid w:val="007E6241"/>
     <w:rsid w:val="007E6F64"/>
     <w:rsid w:val="007F0ABC"/>
     <w:rsid w:val="007F0D58"/>
     <w:rsid w:val="007F0FD5"/>
     <w:rsid w:val="007F15E5"/>
     <w:rsid w:val="007F16D1"/>
     <w:rsid w:val="007F1A1B"/>
     <w:rsid w:val="007F23BF"/>
     <w:rsid w:val="007F276F"/>
     <w:rsid w:val="007F2C86"/>
     <w:rsid w:val="007F37A5"/>
     <w:rsid w:val="007F4203"/>
     <w:rsid w:val="007F578D"/>
     <w:rsid w:val="007F63AE"/>
     <w:rsid w:val="007F76B3"/>
     <w:rsid w:val="00801E37"/>
     <w:rsid w:val="008025CC"/>
     <w:rsid w:val="008032FF"/>
     <w:rsid w:val="00804C08"/>
     <w:rsid w:val="00805365"/>
     <w:rsid w:val="0080575F"/>
     <w:rsid w:val="00805F2A"/>
     <w:rsid w:val="00806065"/>
     <w:rsid w:val="00806C7C"/>
@@ -24296,50 +24494,51 @@
     <w:rsid w:val="00834811"/>
     <w:rsid w:val="00835309"/>
     <w:rsid w:val="00835DE4"/>
     <w:rsid w:val="008362D3"/>
     <w:rsid w:val="00837279"/>
     <w:rsid w:val="0083768A"/>
     <w:rsid w:val="00840453"/>
     <w:rsid w:val="00841873"/>
     <w:rsid w:val="00841885"/>
     <w:rsid w:val="00842D17"/>
     <w:rsid w:val="00843301"/>
     <w:rsid w:val="00843957"/>
     <w:rsid w:val="008446C7"/>
     <w:rsid w:val="00847576"/>
     <w:rsid w:val="00847A75"/>
     <w:rsid w:val="008500F1"/>
     <w:rsid w:val="008522D0"/>
     <w:rsid w:val="00852548"/>
     <w:rsid w:val="0085290D"/>
     <w:rsid w:val="0085347A"/>
     <w:rsid w:val="0085357E"/>
     <w:rsid w:val="00853CBA"/>
     <w:rsid w:val="00855A76"/>
     <w:rsid w:val="00857074"/>
     <w:rsid w:val="0086093E"/>
+    <w:rsid w:val="00862851"/>
     <w:rsid w:val="00862D5B"/>
     <w:rsid w:val="008632C0"/>
     <w:rsid w:val="008632F3"/>
     <w:rsid w:val="00863B0A"/>
     <w:rsid w:val="00865508"/>
     <w:rsid w:val="00865D9B"/>
     <w:rsid w:val="00865DC8"/>
     <w:rsid w:val="00865FB1"/>
     <w:rsid w:val="00866292"/>
     <w:rsid w:val="00866B3D"/>
     <w:rsid w:val="00866F81"/>
     <w:rsid w:val="008704D9"/>
     <w:rsid w:val="00870CAB"/>
     <w:rsid w:val="00871E25"/>
     <w:rsid w:val="0087236F"/>
     <w:rsid w:val="00872A42"/>
     <w:rsid w:val="00872A8A"/>
     <w:rsid w:val="00873742"/>
     <w:rsid w:val="00873803"/>
     <w:rsid w:val="008761E7"/>
     <w:rsid w:val="008768F6"/>
     <w:rsid w:val="00876ED0"/>
     <w:rsid w:val="00877977"/>
     <w:rsid w:val="00877A7D"/>
     <w:rsid w:val="00877A84"/>
@@ -24548,56 +24747,58 @@
     <w:rsid w:val="009A2E91"/>
     <w:rsid w:val="009A334B"/>
     <w:rsid w:val="009A3D42"/>
     <w:rsid w:val="009A5DC9"/>
     <w:rsid w:val="009A5E2C"/>
     <w:rsid w:val="009A5EA5"/>
     <w:rsid w:val="009A6080"/>
     <w:rsid w:val="009A615D"/>
     <w:rsid w:val="009A61F4"/>
     <w:rsid w:val="009A658B"/>
     <w:rsid w:val="009A68D2"/>
     <w:rsid w:val="009A6A3E"/>
     <w:rsid w:val="009A6BE6"/>
     <w:rsid w:val="009B087D"/>
     <w:rsid w:val="009B0E64"/>
     <w:rsid w:val="009B145B"/>
     <w:rsid w:val="009B24F1"/>
     <w:rsid w:val="009B3E2C"/>
     <w:rsid w:val="009B4D78"/>
     <w:rsid w:val="009B500B"/>
     <w:rsid w:val="009B6DC7"/>
     <w:rsid w:val="009B70EC"/>
     <w:rsid w:val="009B7447"/>
     <w:rsid w:val="009C2560"/>
     <w:rsid w:val="009C3A51"/>
+    <w:rsid w:val="009C449B"/>
     <w:rsid w:val="009C6A43"/>
     <w:rsid w:val="009C6C1E"/>
     <w:rsid w:val="009C7667"/>
     <w:rsid w:val="009D0BBC"/>
     <w:rsid w:val="009D2ADE"/>
     <w:rsid w:val="009D318A"/>
+    <w:rsid w:val="009D47B3"/>
     <w:rsid w:val="009D4CFB"/>
     <w:rsid w:val="009D5033"/>
     <w:rsid w:val="009D5B46"/>
     <w:rsid w:val="009D60E1"/>
     <w:rsid w:val="009D6833"/>
     <w:rsid w:val="009D7267"/>
     <w:rsid w:val="009E0FDB"/>
     <w:rsid w:val="009E150F"/>
     <w:rsid w:val="009E1C2C"/>
     <w:rsid w:val="009E1C6E"/>
     <w:rsid w:val="009E1D30"/>
     <w:rsid w:val="009E1E2A"/>
     <w:rsid w:val="009E2293"/>
     <w:rsid w:val="009E271D"/>
     <w:rsid w:val="009E288D"/>
     <w:rsid w:val="009E2E67"/>
     <w:rsid w:val="009E3CD3"/>
     <w:rsid w:val="009E4AD4"/>
     <w:rsid w:val="009E4C8A"/>
     <w:rsid w:val="009E5176"/>
     <w:rsid w:val="009E5E40"/>
     <w:rsid w:val="009E608D"/>
     <w:rsid w:val="009E7079"/>
     <w:rsid w:val="009F0197"/>
     <w:rsid w:val="009F0230"/>
@@ -24715,57 +24916,59 @@
     <w:rsid w:val="00A868EE"/>
     <w:rsid w:val="00A86C59"/>
     <w:rsid w:val="00A86FAD"/>
     <w:rsid w:val="00A871FC"/>
     <w:rsid w:val="00A873EE"/>
     <w:rsid w:val="00A9004F"/>
     <w:rsid w:val="00A90C1E"/>
     <w:rsid w:val="00A9120C"/>
     <w:rsid w:val="00A92BCD"/>
     <w:rsid w:val="00A93136"/>
     <w:rsid w:val="00A937BD"/>
     <w:rsid w:val="00A93FA2"/>
     <w:rsid w:val="00A94344"/>
     <w:rsid w:val="00A94503"/>
     <w:rsid w:val="00A96A17"/>
     <w:rsid w:val="00AA0BE2"/>
     <w:rsid w:val="00AA2AE5"/>
     <w:rsid w:val="00AA3255"/>
     <w:rsid w:val="00AA33CB"/>
     <w:rsid w:val="00AA47D1"/>
     <w:rsid w:val="00AA4FC6"/>
     <w:rsid w:val="00AA555F"/>
     <w:rsid w:val="00AA6477"/>
     <w:rsid w:val="00AA6DDC"/>
     <w:rsid w:val="00AA7E54"/>
+    <w:rsid w:val="00AA7E8F"/>
     <w:rsid w:val="00AB0055"/>
     <w:rsid w:val="00AB166C"/>
     <w:rsid w:val="00AB2F9C"/>
     <w:rsid w:val="00AB3BF8"/>
     <w:rsid w:val="00AB4467"/>
     <w:rsid w:val="00AB49A8"/>
     <w:rsid w:val="00AB5B61"/>
+    <w:rsid w:val="00AB5EBC"/>
     <w:rsid w:val="00AB64B8"/>
     <w:rsid w:val="00AB7440"/>
     <w:rsid w:val="00AC0D5E"/>
     <w:rsid w:val="00AC291C"/>
     <w:rsid w:val="00AC2A13"/>
     <w:rsid w:val="00AC403D"/>
     <w:rsid w:val="00AC41A7"/>
     <w:rsid w:val="00AC42AE"/>
     <w:rsid w:val="00AC45BF"/>
     <w:rsid w:val="00AC467E"/>
     <w:rsid w:val="00AC6C0D"/>
     <w:rsid w:val="00AC6D4D"/>
     <w:rsid w:val="00AC6F8A"/>
     <w:rsid w:val="00AC7894"/>
     <w:rsid w:val="00AC78AE"/>
     <w:rsid w:val="00AD012B"/>
     <w:rsid w:val="00AD06C2"/>
     <w:rsid w:val="00AD091A"/>
     <w:rsid w:val="00AD1623"/>
     <w:rsid w:val="00AD1996"/>
     <w:rsid w:val="00AD24E5"/>
     <w:rsid w:val="00AD3511"/>
     <w:rsid w:val="00AD35E5"/>
     <w:rsid w:val="00AD3A8A"/>
     <w:rsid w:val="00AD3D41"/>
@@ -24815,50 +25018,51 @@
     <w:rsid w:val="00B12217"/>
     <w:rsid w:val="00B12271"/>
     <w:rsid w:val="00B12A58"/>
     <w:rsid w:val="00B130F3"/>
     <w:rsid w:val="00B132B7"/>
     <w:rsid w:val="00B135F9"/>
     <w:rsid w:val="00B138AC"/>
     <w:rsid w:val="00B13AF6"/>
     <w:rsid w:val="00B13DD9"/>
     <w:rsid w:val="00B145C1"/>
     <w:rsid w:val="00B14AAB"/>
     <w:rsid w:val="00B14C6D"/>
     <w:rsid w:val="00B14D75"/>
     <w:rsid w:val="00B14EBC"/>
     <w:rsid w:val="00B1591A"/>
     <w:rsid w:val="00B162F9"/>
     <w:rsid w:val="00B201A7"/>
     <w:rsid w:val="00B20858"/>
     <w:rsid w:val="00B20ACF"/>
     <w:rsid w:val="00B2140F"/>
     <w:rsid w:val="00B22E66"/>
     <w:rsid w:val="00B23583"/>
     <w:rsid w:val="00B23E51"/>
     <w:rsid w:val="00B25870"/>
     <w:rsid w:val="00B26273"/>
+    <w:rsid w:val="00B27B50"/>
     <w:rsid w:val="00B300B7"/>
     <w:rsid w:val="00B30234"/>
     <w:rsid w:val="00B30BCB"/>
     <w:rsid w:val="00B3118F"/>
     <w:rsid w:val="00B316C2"/>
     <w:rsid w:val="00B32000"/>
     <w:rsid w:val="00B32622"/>
     <w:rsid w:val="00B32FCA"/>
     <w:rsid w:val="00B33771"/>
     <w:rsid w:val="00B33D5C"/>
     <w:rsid w:val="00B34535"/>
     <w:rsid w:val="00B3697B"/>
     <w:rsid w:val="00B36ED4"/>
     <w:rsid w:val="00B404D6"/>
     <w:rsid w:val="00B4094E"/>
     <w:rsid w:val="00B41A64"/>
     <w:rsid w:val="00B41C9A"/>
     <w:rsid w:val="00B421EE"/>
     <w:rsid w:val="00B42F43"/>
     <w:rsid w:val="00B42F60"/>
     <w:rsid w:val="00B45038"/>
     <w:rsid w:val="00B4547D"/>
     <w:rsid w:val="00B45A54"/>
     <w:rsid w:val="00B45EC5"/>
     <w:rsid w:val="00B47692"/>
@@ -24975,50 +25179,51 @@
     <w:rsid w:val="00BE5228"/>
     <w:rsid w:val="00BE5923"/>
     <w:rsid w:val="00BE5A10"/>
     <w:rsid w:val="00BE6475"/>
     <w:rsid w:val="00BF2311"/>
     <w:rsid w:val="00BF3581"/>
     <w:rsid w:val="00BF43DF"/>
     <w:rsid w:val="00BF46DC"/>
     <w:rsid w:val="00BF5F29"/>
     <w:rsid w:val="00BF6E3A"/>
     <w:rsid w:val="00C0011A"/>
     <w:rsid w:val="00C00369"/>
     <w:rsid w:val="00C006C2"/>
     <w:rsid w:val="00C01546"/>
     <w:rsid w:val="00C01820"/>
     <w:rsid w:val="00C01863"/>
     <w:rsid w:val="00C018D0"/>
     <w:rsid w:val="00C01D5A"/>
     <w:rsid w:val="00C04602"/>
     <w:rsid w:val="00C04738"/>
     <w:rsid w:val="00C0530C"/>
     <w:rsid w:val="00C05809"/>
     <w:rsid w:val="00C05C61"/>
     <w:rsid w:val="00C075D8"/>
     <w:rsid w:val="00C078AD"/>
+    <w:rsid w:val="00C10330"/>
     <w:rsid w:val="00C10642"/>
     <w:rsid w:val="00C107ED"/>
     <w:rsid w:val="00C108A8"/>
     <w:rsid w:val="00C11015"/>
     <w:rsid w:val="00C112A4"/>
     <w:rsid w:val="00C112FC"/>
     <w:rsid w:val="00C12124"/>
     <w:rsid w:val="00C1225D"/>
     <w:rsid w:val="00C128BB"/>
     <w:rsid w:val="00C12C59"/>
     <w:rsid w:val="00C13880"/>
     <w:rsid w:val="00C1392D"/>
     <w:rsid w:val="00C13BD7"/>
     <w:rsid w:val="00C14452"/>
     <w:rsid w:val="00C1477A"/>
     <w:rsid w:val="00C15166"/>
     <w:rsid w:val="00C1715D"/>
     <w:rsid w:val="00C176BC"/>
     <w:rsid w:val="00C1777C"/>
     <w:rsid w:val="00C17991"/>
     <w:rsid w:val="00C20226"/>
     <w:rsid w:val="00C20C4F"/>
     <w:rsid w:val="00C212B1"/>
     <w:rsid w:val="00C215B8"/>
     <w:rsid w:val="00C22AE4"/>
@@ -25085,63 +25290,65 @@
     <w:rsid w:val="00C64375"/>
     <w:rsid w:val="00C65A25"/>
     <w:rsid w:val="00C65E70"/>
     <w:rsid w:val="00C674D4"/>
     <w:rsid w:val="00C70B71"/>
     <w:rsid w:val="00C729B1"/>
     <w:rsid w:val="00C732D3"/>
     <w:rsid w:val="00C73EDC"/>
     <w:rsid w:val="00C74CBA"/>
     <w:rsid w:val="00C74D78"/>
     <w:rsid w:val="00C77B76"/>
     <w:rsid w:val="00C801AE"/>
     <w:rsid w:val="00C810C5"/>
     <w:rsid w:val="00C81575"/>
     <w:rsid w:val="00C81CA4"/>
     <w:rsid w:val="00C853F1"/>
     <w:rsid w:val="00C860AA"/>
     <w:rsid w:val="00C87C61"/>
     <w:rsid w:val="00C92007"/>
     <w:rsid w:val="00C92459"/>
     <w:rsid w:val="00C954DB"/>
     <w:rsid w:val="00C959EC"/>
     <w:rsid w:val="00C962DA"/>
     <w:rsid w:val="00CA029D"/>
     <w:rsid w:val="00CA077F"/>
+    <w:rsid w:val="00CA0D0A"/>
     <w:rsid w:val="00CA15D2"/>
     <w:rsid w:val="00CA4088"/>
     <w:rsid w:val="00CA599D"/>
     <w:rsid w:val="00CA7314"/>
     <w:rsid w:val="00CA7EFE"/>
     <w:rsid w:val="00CB0C06"/>
     <w:rsid w:val="00CB118C"/>
     <w:rsid w:val="00CB120B"/>
     <w:rsid w:val="00CB22BD"/>
     <w:rsid w:val="00CB238C"/>
     <w:rsid w:val="00CB2EAB"/>
     <w:rsid w:val="00CB35B9"/>
     <w:rsid w:val="00CB37C8"/>
+    <w:rsid w:val="00CB3C21"/>
     <w:rsid w:val="00CB4CB7"/>
     <w:rsid w:val="00CB5925"/>
     <w:rsid w:val="00CB67F8"/>
     <w:rsid w:val="00CB7B43"/>
     <w:rsid w:val="00CC082A"/>
     <w:rsid w:val="00CC166E"/>
     <w:rsid w:val="00CC2E4E"/>
     <w:rsid w:val="00CC2F44"/>
     <w:rsid w:val="00CC39BC"/>
     <w:rsid w:val="00CC4753"/>
     <w:rsid w:val="00CC4A3C"/>
     <w:rsid w:val="00CC4BF4"/>
     <w:rsid w:val="00CC7246"/>
     <w:rsid w:val="00CC7258"/>
     <w:rsid w:val="00CD0037"/>
     <w:rsid w:val="00CD1793"/>
     <w:rsid w:val="00CD18C0"/>
     <w:rsid w:val="00CD269C"/>
     <w:rsid w:val="00CD2C64"/>
     <w:rsid w:val="00CD2DDC"/>
     <w:rsid w:val="00CD367A"/>
     <w:rsid w:val="00CD3BB5"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6CE6"/>
     <w:rsid w:val="00CD6D67"/>
@@ -25244,50 +25451,51 @@
     <w:rsid w:val="00D77C71"/>
     <w:rsid w:val="00D77EDC"/>
     <w:rsid w:val="00D8053A"/>
     <w:rsid w:val="00D82148"/>
     <w:rsid w:val="00D82CD2"/>
     <w:rsid w:val="00D8397F"/>
     <w:rsid w:val="00D83D5C"/>
     <w:rsid w:val="00D847EB"/>
     <w:rsid w:val="00D85519"/>
     <w:rsid w:val="00D86080"/>
     <w:rsid w:val="00D86F36"/>
     <w:rsid w:val="00D875DA"/>
     <w:rsid w:val="00D91438"/>
     <w:rsid w:val="00D91741"/>
     <w:rsid w:val="00D925B4"/>
     <w:rsid w:val="00D92CFD"/>
     <w:rsid w:val="00D932CA"/>
     <w:rsid w:val="00D93B25"/>
     <w:rsid w:val="00D93F8F"/>
     <w:rsid w:val="00D9440D"/>
     <w:rsid w:val="00D94E36"/>
     <w:rsid w:val="00D95076"/>
     <w:rsid w:val="00D9544F"/>
     <w:rsid w:val="00D961B9"/>
     <w:rsid w:val="00D9672E"/>
+    <w:rsid w:val="00D97310"/>
     <w:rsid w:val="00D97441"/>
     <w:rsid w:val="00D97E99"/>
     <w:rsid w:val="00DA057D"/>
     <w:rsid w:val="00DA08D2"/>
     <w:rsid w:val="00DA22DA"/>
     <w:rsid w:val="00DA25ED"/>
     <w:rsid w:val="00DA3CA8"/>
     <w:rsid w:val="00DA4CE4"/>
     <w:rsid w:val="00DA53B2"/>
     <w:rsid w:val="00DA60B7"/>
     <w:rsid w:val="00DA6413"/>
     <w:rsid w:val="00DA701C"/>
     <w:rsid w:val="00DA7786"/>
     <w:rsid w:val="00DA7A10"/>
     <w:rsid w:val="00DB00E2"/>
     <w:rsid w:val="00DB13DA"/>
     <w:rsid w:val="00DB2443"/>
     <w:rsid w:val="00DB272F"/>
     <w:rsid w:val="00DB37FA"/>
     <w:rsid w:val="00DB4068"/>
     <w:rsid w:val="00DB534B"/>
     <w:rsid w:val="00DB61A6"/>
     <w:rsid w:val="00DB63B2"/>
     <w:rsid w:val="00DB672D"/>
     <w:rsid w:val="00DB73AB"/>
@@ -25325,190 +25533,198 @@
     <w:rsid w:val="00DF4943"/>
     <w:rsid w:val="00DF4AC8"/>
     <w:rsid w:val="00DF4F6E"/>
     <w:rsid w:val="00DF5354"/>
     <w:rsid w:val="00DF6479"/>
     <w:rsid w:val="00DF64ED"/>
     <w:rsid w:val="00DF7660"/>
     <w:rsid w:val="00E013DD"/>
     <w:rsid w:val="00E024A0"/>
     <w:rsid w:val="00E03EBB"/>
     <w:rsid w:val="00E04125"/>
     <w:rsid w:val="00E04271"/>
     <w:rsid w:val="00E04387"/>
     <w:rsid w:val="00E04C92"/>
     <w:rsid w:val="00E051EA"/>
     <w:rsid w:val="00E0579B"/>
     <w:rsid w:val="00E05DE3"/>
     <w:rsid w:val="00E062B5"/>
     <w:rsid w:val="00E064A5"/>
     <w:rsid w:val="00E06869"/>
     <w:rsid w:val="00E06998"/>
     <w:rsid w:val="00E07490"/>
     <w:rsid w:val="00E07650"/>
     <w:rsid w:val="00E076AC"/>
     <w:rsid w:val="00E10C42"/>
+    <w:rsid w:val="00E1130C"/>
     <w:rsid w:val="00E11844"/>
     <w:rsid w:val="00E11CA9"/>
     <w:rsid w:val="00E12A8D"/>
     <w:rsid w:val="00E139B0"/>
     <w:rsid w:val="00E14184"/>
     <w:rsid w:val="00E14D2C"/>
     <w:rsid w:val="00E151E7"/>
     <w:rsid w:val="00E1690F"/>
     <w:rsid w:val="00E1719A"/>
     <w:rsid w:val="00E178EB"/>
     <w:rsid w:val="00E21C08"/>
     <w:rsid w:val="00E223B2"/>
     <w:rsid w:val="00E22C39"/>
     <w:rsid w:val="00E23C28"/>
     <w:rsid w:val="00E24379"/>
     <w:rsid w:val="00E26263"/>
     <w:rsid w:val="00E267F0"/>
     <w:rsid w:val="00E26A09"/>
     <w:rsid w:val="00E26D98"/>
     <w:rsid w:val="00E303D2"/>
     <w:rsid w:val="00E31594"/>
     <w:rsid w:val="00E31EC3"/>
     <w:rsid w:val="00E3250C"/>
     <w:rsid w:val="00E34630"/>
     <w:rsid w:val="00E34D91"/>
     <w:rsid w:val="00E36086"/>
     <w:rsid w:val="00E362BE"/>
     <w:rsid w:val="00E36E25"/>
     <w:rsid w:val="00E376A5"/>
     <w:rsid w:val="00E40659"/>
     <w:rsid w:val="00E40CB9"/>
     <w:rsid w:val="00E41C47"/>
     <w:rsid w:val="00E431DC"/>
     <w:rsid w:val="00E44823"/>
     <w:rsid w:val="00E4491E"/>
     <w:rsid w:val="00E454DA"/>
     <w:rsid w:val="00E45D16"/>
     <w:rsid w:val="00E45F7F"/>
     <w:rsid w:val="00E4674F"/>
     <w:rsid w:val="00E46C4A"/>
     <w:rsid w:val="00E472D8"/>
     <w:rsid w:val="00E50C4E"/>
+    <w:rsid w:val="00E5100A"/>
     <w:rsid w:val="00E5101B"/>
     <w:rsid w:val="00E52DC8"/>
     <w:rsid w:val="00E52F41"/>
     <w:rsid w:val="00E53480"/>
     <w:rsid w:val="00E5348F"/>
     <w:rsid w:val="00E53F71"/>
     <w:rsid w:val="00E5419F"/>
     <w:rsid w:val="00E54AC1"/>
     <w:rsid w:val="00E55923"/>
     <w:rsid w:val="00E55CD1"/>
     <w:rsid w:val="00E60822"/>
     <w:rsid w:val="00E617FB"/>
+    <w:rsid w:val="00E620BB"/>
     <w:rsid w:val="00E62B0C"/>
     <w:rsid w:val="00E62D04"/>
     <w:rsid w:val="00E62D66"/>
     <w:rsid w:val="00E63023"/>
     <w:rsid w:val="00E63CF2"/>
     <w:rsid w:val="00E6471A"/>
     <w:rsid w:val="00E65BDC"/>
     <w:rsid w:val="00E65DF1"/>
     <w:rsid w:val="00E661C1"/>
     <w:rsid w:val="00E66E12"/>
     <w:rsid w:val="00E675BA"/>
     <w:rsid w:val="00E67ECB"/>
     <w:rsid w:val="00E701AE"/>
+    <w:rsid w:val="00E702DB"/>
     <w:rsid w:val="00E70467"/>
     <w:rsid w:val="00E73FA4"/>
     <w:rsid w:val="00E7459E"/>
     <w:rsid w:val="00E74C14"/>
     <w:rsid w:val="00E75740"/>
     <w:rsid w:val="00E75CD0"/>
     <w:rsid w:val="00E76B19"/>
     <w:rsid w:val="00E76E35"/>
     <w:rsid w:val="00E77216"/>
     <w:rsid w:val="00E778CB"/>
     <w:rsid w:val="00E77928"/>
     <w:rsid w:val="00E77CFE"/>
     <w:rsid w:val="00E8046F"/>
     <w:rsid w:val="00E809A4"/>
     <w:rsid w:val="00E83C07"/>
     <w:rsid w:val="00E854C4"/>
+    <w:rsid w:val="00E86C5F"/>
     <w:rsid w:val="00E8748B"/>
     <w:rsid w:val="00E9107A"/>
     <w:rsid w:val="00E916D7"/>
     <w:rsid w:val="00E91FD5"/>
     <w:rsid w:val="00E9356D"/>
     <w:rsid w:val="00E936D4"/>
     <w:rsid w:val="00E937C0"/>
     <w:rsid w:val="00E93903"/>
     <w:rsid w:val="00E95102"/>
+    <w:rsid w:val="00E95581"/>
     <w:rsid w:val="00E957D0"/>
     <w:rsid w:val="00E969B4"/>
     <w:rsid w:val="00EA0445"/>
     <w:rsid w:val="00EA1FCD"/>
     <w:rsid w:val="00EA3034"/>
     <w:rsid w:val="00EA3A56"/>
     <w:rsid w:val="00EA3E06"/>
     <w:rsid w:val="00EA65B4"/>
     <w:rsid w:val="00EA6F58"/>
     <w:rsid w:val="00EA783A"/>
     <w:rsid w:val="00EB0C35"/>
     <w:rsid w:val="00EB0CE7"/>
     <w:rsid w:val="00EB10B2"/>
     <w:rsid w:val="00EB1A74"/>
     <w:rsid w:val="00EB1CF2"/>
     <w:rsid w:val="00EB1E7A"/>
     <w:rsid w:val="00EB203B"/>
     <w:rsid w:val="00EB291D"/>
     <w:rsid w:val="00EB2B2B"/>
     <w:rsid w:val="00EB4285"/>
     <w:rsid w:val="00EB552B"/>
     <w:rsid w:val="00EB67BF"/>
     <w:rsid w:val="00EB75D9"/>
     <w:rsid w:val="00EC0D31"/>
     <w:rsid w:val="00EC14AF"/>
     <w:rsid w:val="00EC2605"/>
     <w:rsid w:val="00EC3ACF"/>
     <w:rsid w:val="00EC438F"/>
     <w:rsid w:val="00EC51A0"/>
     <w:rsid w:val="00EC5245"/>
     <w:rsid w:val="00EC552F"/>
     <w:rsid w:val="00EC5EEC"/>
     <w:rsid w:val="00EC65E8"/>
     <w:rsid w:val="00EC72A7"/>
     <w:rsid w:val="00EC747A"/>
     <w:rsid w:val="00EC7733"/>
     <w:rsid w:val="00EC78FE"/>
     <w:rsid w:val="00EC79ED"/>
     <w:rsid w:val="00EC7D10"/>
     <w:rsid w:val="00ED0126"/>
     <w:rsid w:val="00ED0295"/>
     <w:rsid w:val="00ED049D"/>
     <w:rsid w:val="00ED0F6F"/>
     <w:rsid w:val="00ED0FB3"/>
     <w:rsid w:val="00ED0FE8"/>
     <w:rsid w:val="00ED16A6"/>
     <w:rsid w:val="00ED3944"/>
     <w:rsid w:val="00ED3EE0"/>
+    <w:rsid w:val="00ED3EF1"/>
+    <w:rsid w:val="00ED4399"/>
     <w:rsid w:val="00ED4825"/>
     <w:rsid w:val="00ED522B"/>
     <w:rsid w:val="00ED52A6"/>
     <w:rsid w:val="00ED5866"/>
     <w:rsid w:val="00ED5B33"/>
     <w:rsid w:val="00ED5C1F"/>
     <w:rsid w:val="00EE0638"/>
     <w:rsid w:val="00EE0660"/>
     <w:rsid w:val="00EE1FBB"/>
     <w:rsid w:val="00EE247B"/>
     <w:rsid w:val="00EE27A0"/>
     <w:rsid w:val="00EE36F9"/>
     <w:rsid w:val="00EE3B90"/>
     <w:rsid w:val="00EE3FE1"/>
     <w:rsid w:val="00EE53C8"/>
     <w:rsid w:val="00EE5580"/>
     <w:rsid w:val="00EE5AC5"/>
     <w:rsid w:val="00EE5BF5"/>
     <w:rsid w:val="00EE6A61"/>
     <w:rsid w:val="00EE75F1"/>
     <w:rsid w:val="00EF1A0F"/>
     <w:rsid w:val="00EF21E5"/>
     <w:rsid w:val="00EF24F4"/>
     <w:rsid w:val="00EF28C7"/>
     <w:rsid w:val="00EF2F72"/>
@@ -25553,50 +25769,51 @@
     <w:rsid w:val="00F22BA1"/>
     <w:rsid w:val="00F22C55"/>
     <w:rsid w:val="00F22FB9"/>
     <w:rsid w:val="00F23283"/>
     <w:rsid w:val="00F23677"/>
     <w:rsid w:val="00F24683"/>
     <w:rsid w:val="00F25CC4"/>
     <w:rsid w:val="00F2649F"/>
     <w:rsid w:val="00F266EA"/>
     <w:rsid w:val="00F27224"/>
     <w:rsid w:val="00F2766C"/>
     <w:rsid w:val="00F27D37"/>
     <w:rsid w:val="00F30837"/>
     <w:rsid w:val="00F310CE"/>
     <w:rsid w:val="00F31B4E"/>
     <w:rsid w:val="00F3223C"/>
     <w:rsid w:val="00F32729"/>
     <w:rsid w:val="00F328E1"/>
     <w:rsid w:val="00F3341E"/>
     <w:rsid w:val="00F33496"/>
     <w:rsid w:val="00F336D1"/>
     <w:rsid w:val="00F33DE2"/>
     <w:rsid w:val="00F34C29"/>
     <w:rsid w:val="00F34C49"/>
     <w:rsid w:val="00F352AA"/>
+    <w:rsid w:val="00F36BD6"/>
     <w:rsid w:val="00F37231"/>
     <w:rsid w:val="00F401CE"/>
     <w:rsid w:val="00F40312"/>
     <w:rsid w:val="00F4031E"/>
     <w:rsid w:val="00F408B9"/>
     <w:rsid w:val="00F42B55"/>
     <w:rsid w:val="00F4430C"/>
     <w:rsid w:val="00F4600A"/>
     <w:rsid w:val="00F464BC"/>
     <w:rsid w:val="00F4659A"/>
     <w:rsid w:val="00F46754"/>
     <w:rsid w:val="00F47183"/>
     <w:rsid w:val="00F476B3"/>
     <w:rsid w:val="00F51DB8"/>
     <w:rsid w:val="00F52A19"/>
     <w:rsid w:val="00F53122"/>
     <w:rsid w:val="00F53A91"/>
     <w:rsid w:val="00F541D5"/>
     <w:rsid w:val="00F55374"/>
     <w:rsid w:val="00F556E2"/>
     <w:rsid w:val="00F55EA8"/>
     <w:rsid w:val="00F563D4"/>
     <w:rsid w:val="00F56659"/>
     <w:rsid w:val="00F60EA9"/>
     <w:rsid w:val="00F6296B"/>
@@ -25609,110 +25826,113 @@
     <w:rsid w:val="00F705AF"/>
     <w:rsid w:val="00F7143E"/>
     <w:rsid w:val="00F7200E"/>
     <w:rsid w:val="00F7580A"/>
     <w:rsid w:val="00F7591B"/>
     <w:rsid w:val="00F76AA4"/>
     <w:rsid w:val="00F7798A"/>
     <w:rsid w:val="00F803A6"/>
     <w:rsid w:val="00F815ED"/>
     <w:rsid w:val="00F81DD9"/>
     <w:rsid w:val="00F8316E"/>
     <w:rsid w:val="00F845D4"/>
     <w:rsid w:val="00F84D4B"/>
     <w:rsid w:val="00F85A99"/>
     <w:rsid w:val="00F85CB4"/>
     <w:rsid w:val="00F86C09"/>
     <w:rsid w:val="00F9122F"/>
     <w:rsid w:val="00F91E60"/>
     <w:rsid w:val="00F92EF5"/>
     <w:rsid w:val="00F94094"/>
     <w:rsid w:val="00F941F5"/>
     <w:rsid w:val="00F95710"/>
     <w:rsid w:val="00F95795"/>
     <w:rsid w:val="00F96821"/>
     <w:rsid w:val="00F96FBE"/>
+    <w:rsid w:val="00F97A37"/>
     <w:rsid w:val="00F97D5F"/>
     <w:rsid w:val="00FA0598"/>
     <w:rsid w:val="00FA0EA2"/>
     <w:rsid w:val="00FA0F03"/>
     <w:rsid w:val="00FA1588"/>
     <w:rsid w:val="00FA17CD"/>
     <w:rsid w:val="00FA3178"/>
     <w:rsid w:val="00FA4677"/>
     <w:rsid w:val="00FA4D4E"/>
     <w:rsid w:val="00FA60B8"/>
     <w:rsid w:val="00FA642E"/>
     <w:rsid w:val="00FA6973"/>
     <w:rsid w:val="00FA71D7"/>
     <w:rsid w:val="00FA7A02"/>
     <w:rsid w:val="00FA7D7B"/>
     <w:rsid w:val="00FB08EF"/>
     <w:rsid w:val="00FB0A55"/>
     <w:rsid w:val="00FB1BDC"/>
     <w:rsid w:val="00FB1FBA"/>
     <w:rsid w:val="00FB2319"/>
     <w:rsid w:val="00FB4788"/>
     <w:rsid w:val="00FC03E7"/>
     <w:rsid w:val="00FC0885"/>
     <w:rsid w:val="00FC0DAB"/>
     <w:rsid w:val="00FC3EFA"/>
     <w:rsid w:val="00FC41D7"/>
     <w:rsid w:val="00FC4680"/>
     <w:rsid w:val="00FC4E0F"/>
     <w:rsid w:val="00FC576A"/>
     <w:rsid w:val="00FC74AD"/>
     <w:rsid w:val="00FC7897"/>
     <w:rsid w:val="00FD1642"/>
     <w:rsid w:val="00FD217D"/>
     <w:rsid w:val="00FD2A05"/>
     <w:rsid w:val="00FD4EB8"/>
     <w:rsid w:val="00FD5821"/>
     <w:rsid w:val="00FD6912"/>
     <w:rsid w:val="00FD695A"/>
     <w:rsid w:val="00FD6BA1"/>
     <w:rsid w:val="00FD7E55"/>
     <w:rsid w:val="00FE0CBA"/>
     <w:rsid w:val="00FE16A6"/>
     <w:rsid w:val="00FE1B0B"/>
     <w:rsid w:val="00FE29A4"/>
     <w:rsid w:val="00FE2DFC"/>
     <w:rsid w:val="00FE32EB"/>
     <w:rsid w:val="00FE365A"/>
     <w:rsid w:val="00FE366E"/>
     <w:rsid w:val="00FE38F2"/>
     <w:rsid w:val="00FE4F43"/>
+    <w:rsid w:val="00FE6866"/>
     <w:rsid w:val="00FE6EF6"/>
     <w:rsid w:val="00FE7FEE"/>
     <w:rsid w:val="00FF03FA"/>
     <w:rsid w:val="00FF0AC5"/>
     <w:rsid w:val="00FF0EF5"/>
     <w:rsid w:val="00FF293D"/>
     <w:rsid w:val="00FF2B57"/>
     <w:rsid w:val="00FF2CB8"/>
     <w:rsid w:val="00FF3854"/>
     <w:rsid w:val="00FF3E46"/>
+    <w:rsid w:val="00FF3FCF"/>
     <w:rsid w:val="00FF40D1"/>
     <w:rsid w:val="00FF4975"/>
     <w:rsid w:val="00FF5EB2"/>
     <w:rsid w:val="00FF63D5"/>
     <w:rsid w:val="00FF7E81"/>
     <w:rsid w:val="00FF7F67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -26977,52 +27197,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cead6818-5283-4f0e-a29a-b5af075356e7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="bb7b9659-2707-443f-9730-830ab4d1fb8b" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="cead6818-5283-4f0e-a29a-b5af075356e7" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010018BD70F4AA74A948A7B304DA3234169E" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="381c5a4d35a93fbb8f827d5741df3883">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cead6818-5283-4f0e-a29a-b5af075356e7" xmlns:ns3="bb7b9659-2707-443f-9730-830ab4d1fb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8e53ef4f83c3f31d26e0d4c1004f598b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010018BD70F4AA74A948A7B304DA3234169E" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="92bd422c032c2106be3923b8838a9a19">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cead6818-5283-4f0e-a29a-b5af075356e7" xmlns:ns3="bb7b9659-2707-443f-9730-830ab4d1fb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7b81c48ded9671a6f7ac0112b545319" ns2:_="" ns3:_="">
     <xsd:import namespace="cead6818-5283-4f0e-a29a-b5af075356e7"/>
     <xsd:import namespace="bb7b9659-2707-443f-9730-830ab4d1fb8b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
@@ -27253,131 +27473,137 @@
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1860E80-3D13-4E23-ACE5-16D67307C252}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cead6818-5283-4f0e-a29a-b5af075356e7"/>
     <ds:schemaRef ds:uri="bb7b9659-2707-443f-9730-830ab4d1fb8b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{137E16FA-CE4E-4A35-9C76-B49C9E3FB80D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBBA88F2-DF8E-42E5-9715-B4FBB556ADF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D0D0683-D9F3-4854-8103-D3A58463CDBF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cead6818-5283-4f0e-a29a-b5af075356e7"/>
     <ds:schemaRef ds:uri="bb7b9659-2707-443f-9730-830ab4d1fb8b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B8CA741-2CA4-46A7-A6B2-9875E0D941A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{5417dbd3-c4e3-4426-ae5b-df4f8a048887}" enabled="0" method="" siteId="{5417dbd3-c4e3-4426-ae5b-df4f8a048887}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4216</Words>
-  <Characters>23194</Characters>
+  <Words>4272</Words>
+  <Characters>23497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>195</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="20" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Partie 0 : informations pour renseigner et retourner la demande</vt:lpstr>
       <vt:lpstr>Partie 1 : informations relatives au demandeur</vt:lpstr>
       <vt:lpstr>    1.1. L’entité juridique responsable des activités objets de la demande</vt:lpstr>
       <vt:lpstr>    1.2. L’organisme réalisant les activités objets de la demande </vt:lpstr>
       <vt:lpstr>    1.3. Représentant de l’organisme désigné pour les contacts ultérieurs avec le Co</vt:lpstr>
       <vt:lpstr>    1.4. Informations pour la facturation</vt:lpstr>
       <vt:lpstr>Partie 2 : portée d’accréditation demandée</vt:lpstr>
       <vt:lpstr>    2.1 Compétences revendiquées et implantations associées </vt:lpstr>
       <vt:lpstr>    2.2 Type d’indépendance revendiqué au regard de la norme NF EN ISO/IEC 17020</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    2.3 Informations relatives aux activités présentées à l’accréditation</vt:lpstr>
       <vt:lpstr>Partie 3 : fonctionnement de l’organisme</vt:lpstr>
       <vt:lpstr>    3.1 Organisation</vt:lpstr>
       <vt:lpstr>    3.2 Personnel impliqué dans les activités</vt:lpstr>
       <vt:lpstr>    3.3 Prise en compte des exigences d’accréditation par l’organisme</vt:lpstr>
       <vt:lpstr>    3.4 Accès à l’information</vt:lpstr>
       <vt:lpstr>    3.5 Autres accréditations éventuelles </vt:lpstr>
       <vt:lpstr>Partie 4 : engagement du demandeur</vt:lpstr>
       <vt:lpstr>Partie 5 : liste des pièces à joindre à la demande d’accréditation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>COFRAC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27356</CharactersWithSpaces>
+  <CharactersWithSpaces>27714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="216" baseType="variant">
       <vt:variant>
         <vt:i4>8519917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>255</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_2.1_Compétences_revendiquées</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>546635864</vt:i4>
       </vt:variant>
       <vt:variant>