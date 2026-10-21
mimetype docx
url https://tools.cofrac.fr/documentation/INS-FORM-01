--- v2 (2026-07-28)
+++ v3 (2026-10-21)
@@ -67,61 +67,61 @@
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17A035D8" w14:textId="77777777" w:rsidR="00EE5BF5" w:rsidRPr="00997DCC" w:rsidRDefault="00EE5BF5" w:rsidP="007E2823">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00997DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:object w:dxaOrig="1155" w:dyaOrig="1695" w14:anchorId="40BB2794">
                 <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:57.75pt;height:86.25pt" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1845707560" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1846651074" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7632" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783E60A7" w14:textId="77777777" w:rsidR="00EE5BF5" w:rsidRDefault="00EE5BF5" w:rsidP="007E2823">
+          <w:p w14:paraId="783E60A7" w14:textId="686C9442" w:rsidR="00EE5BF5" w:rsidRDefault="00EE5BF5" w:rsidP="007E2823">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
             </w:pPr>
             <w:r>
               <w:t>Demande d’accréditation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C0EE7EC" w14:textId="77777777" w:rsidR="00EE5BF5" w:rsidRPr="00997DCC" w:rsidRDefault="00EE5BF5" w:rsidP="007E2823">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
@@ -225,51 +225,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973E52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Le demandeur soumet :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5211"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2300"/>
       </w:tblGrid>
       <w:tr w:rsidR="00833426" w:rsidRPr="00DE7FAF" w14:paraId="3024740E" w14:textId="77777777" w:rsidTr="00517611">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F80D561" w14:textId="77777777" w:rsidR="00833426" w:rsidRPr="00DE7FAF" w:rsidRDefault="001B2F38" w:rsidP="00DE7FAF">
+          <w:p w14:paraId="7F80D561" w14:textId="24EFD17E" w:rsidR="00833426" w:rsidRPr="00DE7FAF" w:rsidRDefault="001B2F38" w:rsidP="00DE7FAF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00833426" w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -277,50 +277,56 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00833426" w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  une demande d’accréditation initiale</w:t>
             </w:r>
+            <w:r w:rsidR="0050720C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C86F2FC" w14:textId="77777777" w:rsidR="00833426" w:rsidRPr="00DE7FAF" w:rsidRDefault="00833426" w:rsidP="00DE7FAF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00833426" w:rsidRPr="00DE7FAF" w14:paraId="38596439" w14:textId="77777777" w:rsidTr="00517611">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -387,51 +393,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="695D38D0" w14:textId="77777777" w:rsidR="00833426" w:rsidRPr="00DE7FAF" w:rsidRDefault="00833426" w:rsidP="00772AB7">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00772AB7" w:rsidRPr="00DE7FAF" w14:paraId="72067E63" w14:textId="77777777" w:rsidTr="00772AB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5866A9C9" w14:textId="77777777" w:rsidR="00772AB7" w:rsidRPr="00DE7FAF" w:rsidRDefault="001B2F38" w:rsidP="003B067B">
+          <w:p w14:paraId="5866A9C9" w14:textId="2E91AA2F" w:rsidR="00772AB7" w:rsidRPr="00DE7FAF" w:rsidRDefault="001B2F38" w:rsidP="003B067B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00772AB7" w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -559,181 +565,297 @@
     <w:p w14:paraId="67469948" w14:textId="77777777" w:rsidR="00133B28" w:rsidRDefault="0003765C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0034598D" w:rsidRPr="0034598D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>our des activités</w:t>
       </w:r>
       <w:r w:rsidR="00133B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326B9808" w14:textId="77777777" w:rsidR="00FE6866" w:rsidRDefault="00133B28">
+    <w:p w14:paraId="71C709AE" w14:textId="06516662" w:rsidR="007A0140" w:rsidRDefault="007A0140" w:rsidP="007A0140">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F23283">
-[...11 lines deleted...]
-      <w:r w:rsidR="00186CDE" w:rsidRPr="00F23283">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’inspection suivant la norme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F23283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>NF EN ISO/</w:t>
       </w:r>
-      <w:r w:rsidR="00186CDE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>IEC</w:t>
       </w:r>
-      <w:r w:rsidR="00186CDE" w:rsidRPr="00FE6866">
+      <w:r w:rsidRPr="00F23283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17020</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE6866" w:rsidRPr="00FE6866">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t> : 2012</w:t>
+        <w:t>17020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D026B2" w14:textId="1AB5257B" w:rsidR="0034598D" w:rsidRPr="0034598D" w:rsidRDefault="00133B28">
+    <w:p w14:paraId="79B0EB0E" w14:textId="0018D718" w:rsidR="00133B28" w:rsidRDefault="00133B28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DE7FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="00F23283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’inspection </w:t>
+      </w:r>
+      <w:r w:rsidR="00186CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suivant la norme </w:t>
+      </w:r>
+      <w:r w:rsidR="00186CDE" w:rsidRPr="00F23283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>NF EN ISO/</w:t>
+      </w:r>
+      <w:r w:rsidR="00186CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>IEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00186CDE" w:rsidRPr="00F23283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00186CDE" w:rsidRPr="00192A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>17020</w:t>
+      </w:r>
+      <w:r w:rsidR="00192A7A" w:rsidRPr="00677456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00E702DB" w:rsidRPr="00677456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42CD5" w:rsidRPr="00677456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D026B2" w14:textId="5E3B12FB" w:rsidR="0034598D" w:rsidRPr="0034598D" w:rsidRDefault="00133B28" w:rsidP="00192A7A">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00DE7FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00DE7FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00DE7FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE7FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F23283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="004F57ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>validation</w:t>
       </w:r>
       <w:r w:rsidR="007B3DEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/vérification</w:t>
       </w:r>
       <w:r w:rsidR="00F23283">
@@ -746,88 +868,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00F23283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> norme </w:t>
       </w:r>
       <w:r w:rsidR="003A0136">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NF EN </w:t>
       </w:r>
       <w:r w:rsidR="004F57ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ISO/IEC 17029</w:t>
       </w:r>
-      <w:r w:rsidR="00CB3C21">
+      <w:r w:rsidR="00BD5B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t> : 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046928C0" w14:textId="77777777" w:rsidR="003B367E" w:rsidRDefault="003B367E" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="39094DD5" w14:textId="77777777" w:rsidR="00E90616" w:rsidRPr="00BA523C" w:rsidRDefault="00E90616" w:rsidP="00E90616">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
-        <w:rPr>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA523C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A partir du 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA523C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA523C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> octobre 2026, les demandes d’accréditation initiale suivant la norme NF EN ISO/IEC 17020 ne peuvent être formulées qu’en référence à la version 2026. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="627CB3B4" w14:textId="77777777" w:rsidR="005334EA" w:rsidRDefault="005334EA" w:rsidP="009F4917">
       <w:pPr>
         <w:ind w:right="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6506E385" w14:textId="77777777" w:rsidR="009F4917" w:rsidRPr="009F4917" w:rsidRDefault="009F4917" w:rsidP="009F4917">
       <w:pPr>
         <w:ind w:right="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2490,73 +2626,73 @@
       <w:r w:rsidR="007F63AE" w:rsidRPr="00CC7246">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">75012 Paris, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BB8F87" w14:textId="77777777" w:rsidR="0034598D" w:rsidRPr="00CC7246" w:rsidRDefault="007F63AE" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="567" w:right="-142"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7246">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7DD800" w14:textId="684C6D30" w:rsidR="007F63AE" w:rsidRPr="005D1145" w:rsidRDefault="007F63AE" w:rsidP="00CC7246">
+    <w:p w14:paraId="7B7DD800" w14:textId="6E794A7B" w:rsidR="007F63AE" w:rsidRPr="005D1145" w:rsidRDefault="007F63AE" w:rsidP="00CC7246">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:right="-142" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7246">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>au  format digital (dossier au form</w:t>
+        <w:t>au format digital (dossier au form</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>at zip</w:t>
       </w:r>
       <w:r w:rsidR="00C0530C" w:rsidRPr="005D1145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> de taille inférieure à </w:t>
       </w:r>
       <w:r w:rsidR="00D4348D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00C0530C" w:rsidRPr="005D1145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mo</w:t>
       </w:r>
@@ -4585,81 +4721,81 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1255CD6E" w14:textId="77777777" w:rsidR="00FD695A" w:rsidRDefault="00FD695A" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C025A90" w14:textId="77777777" w:rsidR="00FD695A" w:rsidRDefault="00FD695A" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B54B786" w14:textId="6A1691C8" w:rsidR="005B17C1" w:rsidRPr="00235EB3" w:rsidRDefault="005B17C1" w:rsidP="00235EB3">
+    <w:p w14:paraId="5B54B786" w14:textId="062D64B1" w:rsidR="005B17C1" w:rsidRPr="00235EB3" w:rsidRDefault="005B17C1" w:rsidP="00235EB3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc212215354"/>
       <w:r w:rsidRPr="00235EB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1A1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Représentant </w:t>
       </w:r>
-      <w:r w:rsidR="003931AD">
+      <w:r w:rsidR="00BD5B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">interne </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1A1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de l’organisme désigné</w:t>
       </w:r>
       <w:r w:rsidRPr="00235EB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour les contacts ultérieurs avec le Cofrac</w:t>
@@ -6840,88 +6976,88 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="665E7216" w14:textId="77777777" w:rsidR="005B484C" w:rsidRPr="000F50F2" w:rsidRDefault="005B484C" w:rsidP="00775D7C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03854EBF" w14:textId="7CE47929" w:rsidR="00BA64D4" w:rsidRPr="00BA64D4" w:rsidRDefault="00BA64D4" w:rsidP="00320309">
+    <w:p w14:paraId="03854EBF" w14:textId="1D2BBC8F" w:rsidR="00BA64D4" w:rsidRPr="00BA64D4" w:rsidRDefault="00BA64D4" w:rsidP="00320309">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA64D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">* Vous </w:t>
       </w:r>
       <w:r w:rsidR="009A2AD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dev</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA64D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ez vous référer au document </w:t>
       </w:r>
-      <w:r w:rsidR="001C146D">
+      <w:r w:rsidR="00413F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Cofrac </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA64D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INS INF 06 définissant la portée d’accréditation</w:t>
       </w:r>
       <w:r w:rsidR="00436969">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, document </w:t>
       </w:r>
       <w:r w:rsidR="00436969" w:rsidRPr="00436969">
         <w:rPr>
@@ -6998,157 +7134,178 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1EA927" w14:textId="77777777" w:rsidR="005B484C" w:rsidRDefault="005B484C" w:rsidP="00775D7C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25606E86" w14:textId="1A8AE520" w:rsidR="00186CDE" w:rsidRDefault="002C53FF" w:rsidP="00C92007">
+    <w:p w14:paraId="08248F29" w14:textId="77777777" w:rsidR="00B73F0C" w:rsidRDefault="002C53FF" w:rsidP="00C92007">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_2.2_Type_d’indépendance"/>
       <w:bookmarkStart w:id="14" w:name="_Toc212215358"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00C92007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2.2 Type d’indépendance revendiqué au regard de la norme NF EN ISO/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B3DEB">
+        <w:t>2.2 Type d’indépendance revendiqué</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25606E86" w14:textId="775465F6" w:rsidR="00186CDE" w:rsidRDefault="00B73F0C" w:rsidP="00C92007">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>IEC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C92007">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17020</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00405417">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002C53FF" w:rsidRPr="00C92007">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> : 2012</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001E57FE">
+        <w:t xml:space="preserve"> au regard de la norme </w:t>
+      </w:r>
+      <w:r w:rsidR="002C53FF" w:rsidRPr="00253061">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000C34BB">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>NF EN ISO/</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3DEB" w:rsidRPr="00253061">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>IEC</w:t>
+      </w:r>
+      <w:r w:rsidR="002C53FF" w:rsidRPr="00253061">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17020</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00BD5B00" w:rsidRPr="00253061">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> : 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (se référer à la réglementation applicable le cas échéant)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="62856CD9" w14:textId="77777777" w:rsidTr="00FB713F">
+      <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="62856CD9" w14:textId="77777777" w:rsidTr="00B73F0C">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B4FE15D" w14:textId="02447672" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00FB713F">
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4FE15D" w14:textId="134E28F7" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00FB713F">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A128EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7185,152 +7342,133 @@
               </w:rPr>
               <w:t>Type A</w:t>
             </w:r>
             <w:r w:rsidRPr="00D1375F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC2A13" w:rsidRPr="00D1375F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(cf chapitr</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00AC2A13" w:rsidRPr="00D1375F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4.1.6 </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00134809">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E00EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006712B1" w:rsidRPr="00C92007">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>de la norme NF EN ISO/</w:t>
             </w:r>
             <w:r w:rsidR="006712B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>IEC</w:t>
             </w:r>
             <w:r w:rsidR="006712B1" w:rsidRPr="00C92007">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17020</w:t>
             </w:r>
-            <w:r w:rsidR="00405417">
-[...3 lines deleted...]
-              <w:t> : 2012</w:t>
+            <w:r w:rsidR="00522A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> : 2026</w:t>
             </w:r>
             <w:r w:rsidR="006712B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> et annexe A</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> chapitre A</w:t>
             </w:r>
             <w:r w:rsidR="006712B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">.1) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="27D1161D" w14:textId="77777777" w:rsidTr="00FB713F">
-[...2 lines deleted...]
-            <w:tcW w:w="9496" w:type="dxa"/>
+      <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="27D1161D" w14:textId="77777777" w:rsidTr="00B73F0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33ADA649" w14:textId="6A64B5AC" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00FB713F">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...35 lines deleted...]
-          <w:p w14:paraId="4813F53A" w14:textId="7ACA789F" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00886173">
+      <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="40B38A30" w14:textId="77777777" w:rsidTr="00B73F0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4813F53A" w14:textId="5408B238" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00886173">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000E749E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7343,309 +7481,664 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000E749E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E749E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Type B</w:t>
+              <w:t xml:space="preserve">Type </w:t>
+            </w:r>
+            <w:r w:rsidR="00134809">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Non A</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C3670C" w:rsidRPr="0014397C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(cf chapitr</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C" w:rsidRPr="0014397C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4.1.6 </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00134809">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3670C" w:rsidRPr="0014397C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C3670C" w:rsidRPr="00C92007">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>de la norme NF EN ISO/</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>IEC</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C" w:rsidRPr="00C92007">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17020</w:t>
             </w:r>
-            <w:r w:rsidR="00405417">
-[...3 lines deleted...]
-              <w:t>: 2012</w:t>
+            <w:r w:rsidR="0028671C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00522A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> et annexe A chapitre A.</w:t>
             </w:r>
             <w:r w:rsidR="00933DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C3670C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="389BE855" w14:textId="77777777" w:rsidTr="00886173">
-[...2 lines deleted...]
-            <w:tcW w:w="9496" w:type="dxa"/>
+      <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="389BE855" w14:textId="77777777" w:rsidTr="00B73F0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42C91E4B" w14:textId="77737AA8" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00886173">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...112 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr w:rsidR="004B2B54" w:rsidRPr="000E749E" w14:paraId="4DB934A8" w14:textId="77777777" w:rsidTr="00B73F0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26ED8679" w14:textId="03C22F56" w:rsidR="00253061" w:rsidRDefault="00253061" w:rsidP="00B73F0C">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92007">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>au regard de la norme NF EN ISO/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IEC</w:t>
             </w:r>
-            <w:r w:rsidR="00933DAF" w:rsidRPr="00C92007">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C92007">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17020</w:t>
             </w:r>
-            <w:r w:rsidR="00405417">
-[...18 lines deleted...]
-          </w:tcPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> : 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4C1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(se référer à la réglementation applicable le cas échéant)</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Grilledutableau"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="9140"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00FF4C1B" w:rsidRPr="000E749E" w14:paraId="379F4DE2" w14:textId="77777777" w:rsidTr="00B73F0C">
+              <w:trPr>
+                <w:trHeight w:val="311"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9140" w:type="dxa"/>
+                </w:tcPr>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblStyle w:val="Grilledutableau"/>
+                    <w:tblW w:w="0" w:type="auto"/>
+                    <w:tblBorders>
+                      <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    </w:tblBorders>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="8924"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="00FF4C1B" w:rsidRPr="00EA00E3" w14:paraId="1346A1FD" w14:textId="77777777" w:rsidTr="002576B7">
+                    <w:trPr>
+                      <w:trHeight w:val="311"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9496" w:type="dxa"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="44CD4E6E" w14:textId="77777777" w:rsidR="00FF4C1B" w:rsidRPr="00EA00E3" w:rsidRDefault="00FF4C1B" w:rsidP="00FF4C1B">
+                        <w:pPr>
+                          <w:spacing w:before="60"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin">
+                            <w:ffData>
+                              <w:name w:val="CaseACocher1"/>
+                              <w:enabled/>
+                              <w:calcOnExit w:val="0"/>
+                              <w:checkBox>
+                                <w:sizeAuto/>
+                                <w:default w:val="0"/>
+                              </w:checkBox>
+                            </w:ffData>
+                          </w:fldChar>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Type A</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> (cf chapitre 4.1.6 de la norme NF EN ISO/IEC 17020 : 2012 et annexe A chapitre A.1) </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00FF4C1B" w:rsidRPr="00EA00E3" w14:paraId="69851273" w14:textId="77777777" w:rsidTr="002576B7">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9496" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="17C13118" w14:textId="77777777" w:rsidR="00FF4C1B" w:rsidRPr="00EA00E3" w:rsidRDefault="00FF4C1B" w:rsidP="00FF4C1B">
+                        <w:pPr>
+                          <w:spacing w:after="120"/>
+                          <w:jc w:val="both"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="72A824F9" w14:textId="01F23AFB" w:rsidR="00FF4C1B" w:rsidRPr="000E749E" w:rsidRDefault="00FF4C1B" w:rsidP="00FF4C1B">
+                  <w:pPr>
+                    <w:spacing w:before="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FF4C1B" w:rsidRPr="000E749E" w14:paraId="248227C3" w14:textId="77777777" w:rsidTr="00B73F0C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9140" w:type="dxa"/>
+                </w:tcPr>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblStyle w:val="Grilledutableau"/>
+                    <w:tblW w:w="0" w:type="auto"/>
+                    <w:tblBorders>
+                      <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    </w:tblBorders>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="8924"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="00FF4C1B" w:rsidRPr="00EA00E3" w14:paraId="747C04F8" w14:textId="77777777" w:rsidTr="002576B7">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9496" w:type="dxa"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="3121B07A" w14:textId="77777777" w:rsidR="00FF4C1B" w:rsidRPr="00EA00E3" w:rsidRDefault="00FF4C1B" w:rsidP="00FF4C1B">
+                        <w:pPr>
+                          <w:spacing w:before="60"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin">
+                            <w:ffData>
+                              <w:name w:val="CaseACocher1"/>
+                              <w:enabled/>
+                              <w:calcOnExit w:val="0"/>
+                              <w:checkBox>
+                                <w:sizeAuto/>
+                                <w:default w:val="0"/>
+                              </w:checkBox>
+                            </w:ffData>
+                          </w:fldChar>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Type B </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:t>(cf chapitre 4.1.6 de la norme NF EN ISO/IEC 17020: 2012 et annexe A chapitre A.2)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00FF4C1B" w:rsidRPr="00EA00E3" w14:paraId="6DD54775" w14:textId="77777777" w:rsidTr="002576B7">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9496" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="54D79754" w14:textId="77777777" w:rsidR="00FF4C1B" w:rsidRPr="00EA00E3" w:rsidRDefault="00FF4C1B" w:rsidP="00FF4C1B">
+                        <w:pPr>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:spacing w:after="120"/>
+                          <w:jc w:val="both"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="757BABFE" w14:textId="77777777" w:rsidR="00FF4C1B" w:rsidRPr="000E749E" w:rsidRDefault="00FF4C1B" w:rsidP="00FF4C1B">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FF4C1B" w:rsidRPr="000E749E" w14:paraId="47A93419" w14:textId="77777777" w:rsidTr="00356FE2">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9140" w:type="dxa"/>
+                </w:tcPr>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblStyle w:val="Grilledutableau"/>
+                    <w:tblW w:w="0" w:type="auto"/>
+                    <w:tblBorders>
+                      <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    </w:tblBorders>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="8924"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="00FF4C1B" w:rsidRPr="00EA00E3" w14:paraId="29F3F969" w14:textId="77777777" w:rsidTr="002576B7">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9496" w:type="dxa"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="677260AF" w14:textId="77777777" w:rsidR="00FF4C1B" w:rsidRPr="00EA00E3" w:rsidRDefault="00FF4C1B" w:rsidP="00FF4C1B">
+                        <w:pPr>
+                          <w:spacing w:before="60"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin">
+                            <w:ffData>
+                              <w:name w:val="CaseACocher1"/>
+                              <w:enabled/>
+                              <w:calcOnExit w:val="0"/>
+                              <w:checkBox>
+                                <w:sizeAuto/>
+                                <w:default w:val="0"/>
+                              </w:checkBox>
+                            </w:ffData>
+                          </w:fldChar>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Type C </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00EA00E3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          </w:rPr>
+                          <w:t>(cf chapitre 4.1.6 de la norme NF EN ISO/IEC 17020: 2012 et annexe A chapitre A.3)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="0CCA4AEE" w14:textId="44616527" w:rsidR="00FF4C1B" w:rsidRPr="000E749E" w:rsidRDefault="00FF4C1B" w:rsidP="00FF4C1B">
+                  <w:pPr>
+                    <w:spacing w:before="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00253061" w:rsidRPr="000E749E" w14:paraId="62869596" w14:textId="77777777" w:rsidTr="003C095F">
+              <w:trPr>
+                <w:trHeight w:val="66"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9140" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4140804B" w14:textId="77777777" w:rsidR="00253061" w:rsidRPr="000E749E" w:rsidRDefault="00253061" w:rsidP="00253061">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:after="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
           <w:p w14:paraId="4B53177F" w14:textId="3EC106AF" w:rsidR="004B2B54" w:rsidRPr="000E749E" w:rsidRDefault="004B2B54" w:rsidP="00423601">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="202E85F0" w14:textId="77777777" w:rsidR="004B2B54" w:rsidRDefault="004B2B54" w:rsidP="002C53FF"/>
     <w:p w14:paraId="6946FE82" w14:textId="77777777" w:rsidR="004B2B54" w:rsidRDefault="004B2B54" w:rsidP="002C53FF"/>
-    <w:p w14:paraId="58DD1E6E" w14:textId="77777777" w:rsidR="004B2B54" w:rsidRDefault="004B2B54" w:rsidP="002C53FF"/>
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3192BE0D" w14:textId="77777777" w:rsidR="00316C60" w:rsidRPr="00001229" w:rsidRDefault="00316C60" w:rsidP="00316C60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9346"/>
@@ -8401,69 +8894,69 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6816FA08" w14:textId="77777777" w:rsidR="00D1375F" w:rsidRPr="007B4DD3" w:rsidRDefault="00D1375F" w:rsidP="00D1375F">
             <w:pPr>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7DD2BC3E" w14:textId="188C86FE" w:rsidR="00325AF7" w:rsidRDefault="00325AF7" w:rsidP="009A5EA5">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62238A79" w14:textId="77777777" w:rsidR="00325AF7" w:rsidRDefault="00325AF7" w:rsidP="009A5EA5">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="7230"/>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00841885" w:rsidRPr="007B4DD3" w14:paraId="2C2D2DB6" w14:textId="77777777" w:rsidTr="000170B4">
+      <w:tr w:rsidR="00841885" w:rsidRPr="007B4DD3" w14:paraId="2C2D2DB6" w14:textId="77777777" w:rsidTr="00CF666B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EA33B73" w14:textId="18BEF179" w:rsidR="00841885" w:rsidRPr="007B4DD3" w:rsidRDefault="00841885" w:rsidP="000170B4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
@@ -8715,51 +9208,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007B4DD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007B4DD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00841885" w:rsidRPr="007B4DD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00841885" w:rsidRPr="007B4DD3" w14:paraId="498CE89B" w14:textId="77777777" w:rsidTr="00333F9D">
+      <w:tr w:rsidR="00841885" w:rsidRPr="007B4DD3" w14:paraId="498CE89B" w14:textId="77777777" w:rsidTr="00CF666B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C3F6C5E" w14:textId="77777777" w:rsidR="00841885" w:rsidRPr="007B4DD3" w:rsidRDefault="00841885" w:rsidP="00841885">
             <w:pPr>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8897" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
@@ -8774,82 +9267,443 @@
             </w:pPr>
             <w:r w:rsidRPr="007B4DD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Commentaires</w:t>
             </w:r>
             <w:r w:rsidRPr="007B4DD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B4DD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00841885" w:rsidRPr="007B4DD3" w14:paraId="495CF38A" w14:textId="77777777" w:rsidTr="00333F9D">
+      <w:tr w:rsidR="00841885" w:rsidRPr="007B4DD3" w14:paraId="495CF38A" w14:textId="77777777" w:rsidTr="00CF666B">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DC45E52" w14:textId="77777777" w:rsidR="00841885" w:rsidRPr="007B4DD3" w:rsidRDefault="00841885" w:rsidP="00841885">
             <w:pPr>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8897" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31634BBA" w14:textId="77777777" w:rsidR="00841885" w:rsidRPr="007B4DD3" w:rsidRDefault="00841885" w:rsidP="00841885">
+            <w:pPr>
+              <w:ind w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w14:paraId="4D98D902" w14:textId="77777777" w:rsidTr="00CF666B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76505E55" w14:textId="77777777" w:rsidR="00CF666B" w:rsidRDefault="00CF666B" w:rsidP="00DE3902">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65684CB5" w14:textId="014C1EE5" w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w:rsidRDefault="00CF666B" w:rsidP="00DE3902">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204E0185" w14:textId="77777777" w:rsidR="00CF666B" w:rsidRDefault="00CF666B" w:rsidP="00DE3902">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D539C09" w14:textId="6D1FA28A" w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w:rsidRDefault="00172CE9" w:rsidP="00172CE9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>’organisme d’inspection utilise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-t-il</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dans le cadre des inspections des technologies (par exemple,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ordinateurs ou équipements automatisés, traitement des données, intelligence artificielle, réalité augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ou techniques d’inspection à distance)</w:t>
+            </w:r>
+            <w:r w:rsidR="001F17D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ? </w:t>
+            </w:r>
+            <w:r w:rsidR="001F17D1" w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Si oui, préciser.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B95EEC5" w14:textId="77777777" w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w:rsidRDefault="00CF666B" w:rsidP="00DE3902">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F5CBD2" w14:textId="77777777" w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w:rsidRDefault="00CF666B" w:rsidP="00DE3902">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Non</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w14:paraId="76EB29BE" w14:textId="77777777" w:rsidTr="00CF666B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BC9F186" w14:textId="77777777" w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w:rsidRDefault="00CF666B" w:rsidP="00DE3902">
+            <w:pPr>
+              <w:ind w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8897" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D43A3AF" w14:textId="77777777" w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w:rsidRDefault="00CF666B" w:rsidP="00DE3902">
+            <w:pPr>
+              <w:ind w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Commentaires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w14:paraId="2A53A702" w14:textId="77777777" w:rsidTr="00CF666B">
+        <w:trPr>
+          <w:trHeight w:val="978"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36AD4E91" w14:textId="77777777" w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w:rsidRDefault="00CF666B" w:rsidP="00DE3902">
+            <w:pPr>
+              <w:ind w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8897" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31ABE3EC" w14:textId="77777777" w:rsidR="00CF666B" w:rsidRPr="007B4DD3" w:rsidRDefault="00CF666B" w:rsidP="00DE3902">
             <w:pPr>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="484B3A5A" w14:textId="77777777" w:rsidR="00841885" w:rsidRDefault="00841885" w:rsidP="00A049D8">
       <w:pPr>
         <w:sectPr w:rsidR="00841885" w:rsidSect="00EE0660">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1247" w:right="1133" w:bottom="1135" w:left="1417" w:header="708" w:footer="450" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="090A5D39" w14:textId="77777777" w:rsidR="009A5EA5" w:rsidRPr="00A435DC" w:rsidRDefault="009A5EA5" w:rsidP="0022192A">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="240"/>
@@ -12374,107 +13228,115 @@
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2941" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47C02066" w14:textId="77777777" w:rsidR="002A3AE6" w:rsidRDefault="002A3AE6" w:rsidP="00427A09">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08E8513A" w14:textId="62C27598" w:rsidR="002A3AE6" w:rsidRDefault="002A3AE6" w:rsidP="002A3AE6">
+    <w:p w14:paraId="08E8513A" w14:textId="2C9CFBAD" w:rsidR="002A3AE6" w:rsidRDefault="002A3AE6" w:rsidP="002A3AE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427A09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>* Fonctions impliquées dans les activités d’inspection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF085D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ou vérification/validation</w:t>
       </w:r>
       <w:r w:rsidRPr="00427A09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ex :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00427A09">
+      <w:r w:rsidR="005127D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">responsable technique, </w:t>
+        <w:t xml:space="preserve">direction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">technique, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">chargé de </w:t>
       </w:r>
       <w:r w:rsidRPr="00427A09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>planificat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ion</w:t>
       </w:r>
@@ -12588,244 +13450,226 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.3 Prise en compte des exigences d’accréditation par l’organisme</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="0F57AD77" w14:textId="77777777" w:rsidR="00046911" w:rsidRDefault="00046911"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4667"/>
         <w:gridCol w:w="4679"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00163776" w14:paraId="044FBD59" w14:textId="77777777" w:rsidTr="00772AB7">
-[...2 lines deleted...]
-            <w:tcW w:w="4748" w:type="dxa"/>
+      <w:tr w:rsidR="00163776" w14:paraId="044FBD59" w14:textId="77777777" w:rsidTr="001962B1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4667" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31A67A22" w14:textId="173CCFC5" w:rsidR="00163776" w:rsidRPr="00C65E70" w:rsidRDefault="00163776" w:rsidP="00DD6BDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pour une demande initiale suivant la norme :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcW w:w="4679" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AA84444" w14:textId="77777777" w:rsidR="00163776" w:rsidRPr="00C65E70" w:rsidRDefault="00163776" w:rsidP="00772AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Joindre, dûment renseigné, le formulaire :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00163776" w14:paraId="14648913" w14:textId="77777777" w:rsidTr="00C65E70">
-[...4 lines deleted...]
-          <w:p w14:paraId="021FAE3E" w14:textId="68E0B140" w:rsidR="00163776" w:rsidRPr="00C65E70" w:rsidRDefault="00163776" w:rsidP="00E14184">
+      <w:tr w:rsidR="001962B1" w14:paraId="14648913" w14:textId="77777777" w:rsidTr="001962B1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="021FAE3E" w14:textId="356F2113" w:rsidR="001962B1" w:rsidRPr="00C65E70" w:rsidRDefault="001962B1" w:rsidP="001962B1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>NF EN ISO/</w:t>
             </w:r>
-            <w:r w:rsidR="00CF090D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>IEC</w:t>
             </w:r>
             <w:r w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1702</w:t>
             </w:r>
-            <w:r w:rsidR="00427A09">
-[...11 lines deleted...]
-            <w:r w:rsidR="008D53D6" w:rsidRPr="00C65E70">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>0 : 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="146C28C3" w14:textId="276B3139" w:rsidR="00163776" w:rsidRPr="00C65E70" w:rsidRDefault="00427A09" w:rsidP="003B3061">
+            <w:tcW w:w="4679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="146C28C3" w14:textId="1E5058A6" w:rsidR="001962B1" w:rsidRPr="00C65E70" w:rsidRDefault="001962B1" w:rsidP="001962B1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">INS FORM </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="009D47B3">
+              <w:t>INS FORM 86</w:t>
+            </w:r>
+            <w:r w:rsidR="00356FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F36BD6" w:rsidRPr="00F36BD6">
+            <w:r w:rsidRPr="00F36BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Formulaire relatif au traitement des exigences d’accréditation selon la norme NF EN ISO/IEC 17020</w:t>
             </w:r>
-            <w:r w:rsidR="009C449B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
-            <w:r w:rsidR="00F36BD6" w:rsidRPr="00F36BD6">
-[...3 lines deleted...]
-              <w:t>2012</w:t>
+            <w:r w:rsidRPr="00F36BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F57ED" w14:paraId="67379E67" w14:textId="77777777" w:rsidTr="00C65E70">
-[...4 lines deleted...]
-          <w:p w14:paraId="1DCCC4A8" w14:textId="1BB1BE83" w:rsidR="004F57ED" w:rsidRPr="00C65E70" w:rsidRDefault="00E31EC3" w:rsidP="00E14184">
+      <w:tr w:rsidR="001962B1" w14:paraId="67379E67" w14:textId="77777777" w:rsidTr="001962B1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCCC4A8" w14:textId="5DEE6703" w:rsidR="001962B1" w:rsidRPr="00C65E70" w:rsidRDefault="001962B1" w:rsidP="001962B1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">NF EN </w:t>
-[...19 lines deleted...]
-          <w:p w14:paraId="53A11F39" w14:textId="723A1B40" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="003B3061">
+              <w:t>NF EN ISO/IEC 17029 : 2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A11F39" w14:textId="723A1B40" w:rsidR="001962B1" w:rsidRDefault="001962B1" w:rsidP="001962B1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">INS FORM </w:t>
-[...5 lines deleted...]
-              <w:t>90</w:t>
+              <w:t>INS FORM 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FEB6C46" w14:textId="5AB03D28" w:rsidR="00163776" w:rsidRDefault="00163776" w:rsidP="000C4C8B">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc212215364"/>
       <w:r w:rsidRPr="00C00369">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.4 Accès à l’information</w:t>
@@ -16711,78 +17555,72 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_2.1_Compétences_revendiquées" w:history="1">
               <w:r w:rsidRPr="00ED049D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA3A56" w14:paraId="45570630" w14:textId="77777777" w:rsidTr="00EA3A56">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="300D0333" w14:textId="40E40CD2" w:rsidR="00EA3A56" w:rsidRPr="00E024A0" w:rsidRDefault="00EA3A56" w:rsidP="00EA3A56">
+          <w:p w14:paraId="300D0333" w14:textId="16B25419" w:rsidR="00EA3A56" w:rsidRPr="00E024A0" w:rsidRDefault="00EA3A56" w:rsidP="00EA3A56">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E024A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Pour les organismes qui postulent en tant qu’organisme de type A au sens de la norme NF EN ISO/IEC 17020</w:t>
             </w:r>
-            <w:r w:rsidR="00405417">
+            <w:r w:rsidR="00267DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>: 2012</w:t>
+              <w:t> : 2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4ACFAF" w14:textId="7E4085B4" w:rsidR="00EA3A56" w:rsidRDefault="00EA3A56" w:rsidP="00EA3A56">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E024A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Fournir les dispositions visant à démontrer la bonne compréhension et le respect des exigences, à savoir qu’aucune activité incompatible avec les activités d’inspection n’est réalisée par l’entité juridique ou son personnel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -18058,93 +18896,88 @@
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>- le système de management</w:t>
             </w:r>
             <w:r w:rsidR="00A54160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> de l’entité accrédité</w:t>
             </w:r>
             <w:r w:rsidRPr="00177BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0295C5D6" w14:textId="07BDB34D" w:rsidR="006D2919" w:rsidRPr="00177BC5" w:rsidRDefault="006D2919" w:rsidP="005F6B3B">
+          <w:p w14:paraId="0295C5D6" w14:textId="3B7568B7" w:rsidR="006D2919" w:rsidRPr="00177BC5" w:rsidRDefault="006D2919" w:rsidP="005F6B3B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00091799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A11014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">respect des exigences d’indépendance </w:t>
             </w:r>
             <w:r w:rsidR="00A004DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>de la norme NF EN ISO/IEC 17020</w:t>
             </w:r>
-            <w:r w:rsidR="00405417">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00267DF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00FB2319">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>par</w:t>
             </w:r>
             <w:r w:rsidR="00A11014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> l’entité </w:t>
             </w:r>
             <w:r w:rsidR="00FB2319">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">juridique </w:t>
             </w:r>
             <w:r w:rsidR="00A11014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>accrédité</w:t>
             </w:r>
@@ -19664,81 +20497,76 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse d’impact du transfert d’accréditation sur : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15AB8FFE" w14:textId="77777777" w:rsidR="00470D32" w:rsidRDefault="00470D32" w:rsidP="00F9122F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">- le système de management, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41A3BB20" w14:textId="4BE79882" w:rsidR="00E63023" w:rsidRPr="00177BC5" w:rsidRDefault="00E63023" w:rsidP="00F9122F">
+          <w:p w14:paraId="41A3BB20" w14:textId="68CA4950" w:rsidR="00E63023" w:rsidRPr="00177BC5" w:rsidRDefault="00E63023" w:rsidP="00F9122F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">- le respect des exigences d’indépendance </w:t>
             </w:r>
             <w:r w:rsidR="00A004DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>de la norme NF EN ISO/IEC 17020</w:t>
             </w:r>
-            <w:r w:rsidR="00ED3EF1">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="007C1C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00FB2319">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">pour l’entité </w:t>
             </w:r>
             <w:r w:rsidR="00FB2319" w:rsidRPr="008032FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>juridique formulant la demande</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71BFC775" w14:textId="1982E955" w:rsidR="00470D32" w:rsidRPr="00177BC5" w:rsidRDefault="00470D32" w:rsidP="00F9122F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20156,65 +20984,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="368FABB6" w14:textId="33CD859D" w:rsidR="00C006C2" w:rsidRPr="00235930" w:rsidRDefault="00C006C2" w:rsidP="00C92007">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C006C2" w:rsidRPr="00235930" w:rsidSect="00D92CFD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FC8F1D8" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="34F9AA1C" w14:textId="77777777" w:rsidR="005F2BED" w:rsidRDefault="005F2BED" w:rsidP="00EB1E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D3DB3BF" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="380AE0B6" w14:textId="77777777" w:rsidR="005F2BED" w:rsidRDefault="005F2BED" w:rsidP="00EB1E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5F2294D9" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A"/>
+    <w:p w14:paraId="14E13056" w14:textId="77777777" w:rsidR="005F2BED" w:rsidRDefault="005F2BED"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -20232,59 +21060,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32E38AAF" w14:textId="39F6E4F0" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00EE5BF5">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18898C86" wp14:editId="1E643726">
@@ -20311,142 +21130,126 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm flipV="1">
                     <a:off x="0" y="0"/>
                     <a:ext cx="6583277" cy="77450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5E4C2048" w14:textId="1E8BF0E1" w:rsidR="004F57ED" w:rsidRPr="00EE5BF5" w:rsidRDefault="004F57ED" w:rsidP="00EE5BF5">
+  <w:p w14:paraId="5E4C2048" w14:textId="35B69D57" w:rsidR="004F57ED" w:rsidRPr="00EE5BF5" w:rsidRDefault="004F57ED" w:rsidP="00EE5BF5">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>INS FORM 01 rév.</w:t>
     </w:r>
     <w:r w:rsidR="00CB22BD">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00F97A37">
+    <w:r w:rsidR="00A42CD5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00CB22BD" w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="00D1375F">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00CA0D0A">
-[...14 lines deleted...]
-    </w:r>
     <w:r w:rsidR="00421FE7">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t>01/</w:t>
     </w:r>
-    <w:r w:rsidR="00F97A37">
+    <w:r w:rsidR="00A735D8">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>07</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00CB22BD" w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00CB22BD">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
@@ -20550,65 +21353,65 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5BF5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="672946F4" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="6F75104C" w14:textId="77777777" w:rsidR="005F2BED" w:rsidRDefault="005F2BED" w:rsidP="00EB1E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0896424D" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="6F06A03E" w14:textId="77777777" w:rsidR="005F2BED" w:rsidRDefault="005F2BED" w:rsidP="00EB1E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="772C82C1" w14:textId="77777777" w:rsidR="0071123A" w:rsidRDefault="0071123A"/>
+    <w:p w14:paraId="2DF95CB4" w14:textId="77777777" w:rsidR="005F2BED" w:rsidRDefault="005F2BED"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6DFFDB1B" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Cela correspond à un changement de responsabilité juridique pour les activités concernées par l’accréditation octroyée</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="1F5956AF" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00E76B19">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF21E5">
@@ -20673,51 +21476,51 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="05A1F97D" w14:textId="77777777" w:rsidR="00CB22BD" w:rsidRPr="008624A4" w:rsidRDefault="00CB22BD" w:rsidP="00CB22BD">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008624A4">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D48F1">
+      <w:r w:rsidRPr="00927D44">
         <w:t>Il appartient au Demandeur de désigner une personne dûment habilitée ayant la qualité ou les pouvoirs nécessaires pour l’engager juridiquement</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="12C3C25D" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00E76B19">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF21E5">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Il s’agit de vérifier l’existence légale du demandeur et des établissements concernés par la demande, et de les identifier de manière unique : extrait Kbis ou Lbis, ou avis d’enregistrement au répertoire SIRENE, ou publication de l’association au JO et n° d’enregistrement au registre des associations (RNA), ou autres justificatifs officiels répondant à cet objectif.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="7B041AC9" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="00E76B19">
@@ -20819,83 +21622,86 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="5BE0CE1C" w14:textId="77777777" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="004D1A1B">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1A1B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2649F">
         <w:t>Par exemple : Conception, fabrication, distribution ou maintenance de produits, formation, conseil, etc.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="5A4FF052" w14:textId="6281FC5D" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="004D1A1B">
+    <w:p w14:paraId="5A4FF052" w14:textId="5A706C15" w:rsidR="004F57ED" w:rsidRDefault="004F57ED" w:rsidP="004D1A1B">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1A1B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004D1A1B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ce point de contact sera </w:t>
       </w:r>
-      <w:r w:rsidR="00346CFB">
+      <w:r w:rsidR="00DF2D3F">
         <w:t xml:space="preserve">notamment </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">utilisé pour les échanges ultérieurs relatifs à l’examen de la demande, aux évaluations et aux décisions d’accréditation </w:t>
-[...2 lines deleted...]
-        <w:t>par conséquent il</w:t>
+        <w:t xml:space="preserve">utilisé pour les échanges ultérieurs relatifs à l’examen de la demande, aux évaluations et aux décisions </w:t>
+      </w:r>
+      <w:r w:rsidR="0054688B">
+        <w:t>d’accréditation par</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2D3F">
+        <w:t xml:space="preserve"> conséquent il </w:t>
       </w:r>
       <w:r w:rsidR="00033037">
-        <w:t xml:space="preserve"> doit être interne à l’organisme.</w:t>
+        <w:t>doit être interne à l’organisme.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="151FC8F5" w14:textId="2BEFFAF6" w:rsidR="00744216" w:rsidRDefault="00744216">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA3034">
         <w:t>Une adresse e-mail ne peut être affecté</w:t>
       </w:r>
       <w:r w:rsidR="0093169D">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00EA3034">
         <w:t xml:space="preserve"> à plusieurs personnes</w:t>
@@ -23081,71 +23887,73 @@
     <w:rsid w:val="00030100"/>
     <w:rsid w:val="00030909"/>
     <w:rsid w:val="00030DCB"/>
     <w:rsid w:val="000322D2"/>
     <w:rsid w:val="00033037"/>
     <w:rsid w:val="00033BE1"/>
     <w:rsid w:val="00033E12"/>
     <w:rsid w:val="0003414D"/>
     <w:rsid w:val="0003492C"/>
     <w:rsid w:val="00036EBF"/>
     <w:rsid w:val="0003765C"/>
     <w:rsid w:val="00037B63"/>
     <w:rsid w:val="00040D57"/>
     <w:rsid w:val="00040D9C"/>
     <w:rsid w:val="00041192"/>
     <w:rsid w:val="000412CE"/>
     <w:rsid w:val="00042CAB"/>
     <w:rsid w:val="00043839"/>
     <w:rsid w:val="00043C16"/>
     <w:rsid w:val="000447B2"/>
     <w:rsid w:val="00044A88"/>
     <w:rsid w:val="00045EDA"/>
     <w:rsid w:val="00046911"/>
     <w:rsid w:val="00046F00"/>
     <w:rsid w:val="00050766"/>
+    <w:rsid w:val="00051394"/>
     <w:rsid w:val="00051C15"/>
     <w:rsid w:val="0005382D"/>
     <w:rsid w:val="00054824"/>
     <w:rsid w:val="00054B91"/>
     <w:rsid w:val="00056161"/>
     <w:rsid w:val="0005700D"/>
     <w:rsid w:val="000573FA"/>
     <w:rsid w:val="0005779C"/>
     <w:rsid w:val="0006043A"/>
     <w:rsid w:val="000617E0"/>
     <w:rsid w:val="000626AC"/>
     <w:rsid w:val="000645DB"/>
     <w:rsid w:val="00064B46"/>
     <w:rsid w:val="00067E10"/>
     <w:rsid w:val="00070054"/>
     <w:rsid w:val="00070C71"/>
     <w:rsid w:val="000717F9"/>
     <w:rsid w:val="00072E58"/>
     <w:rsid w:val="00072EDE"/>
     <w:rsid w:val="000756A7"/>
     <w:rsid w:val="00075944"/>
+    <w:rsid w:val="000767D9"/>
     <w:rsid w:val="00076914"/>
     <w:rsid w:val="0007796C"/>
     <w:rsid w:val="00080614"/>
     <w:rsid w:val="00082AD7"/>
     <w:rsid w:val="00082B9C"/>
     <w:rsid w:val="000832D8"/>
     <w:rsid w:val="00083C19"/>
     <w:rsid w:val="00084424"/>
     <w:rsid w:val="000849B1"/>
     <w:rsid w:val="00084F50"/>
     <w:rsid w:val="000858B9"/>
     <w:rsid w:val="00085A0A"/>
     <w:rsid w:val="0008644E"/>
     <w:rsid w:val="00087493"/>
     <w:rsid w:val="000878C9"/>
     <w:rsid w:val="00087914"/>
     <w:rsid w:val="0009094A"/>
     <w:rsid w:val="00090CDC"/>
     <w:rsid w:val="00090CFC"/>
     <w:rsid w:val="00090F19"/>
     <w:rsid w:val="00091470"/>
     <w:rsid w:val="00091799"/>
     <w:rsid w:val="00091E05"/>
     <w:rsid w:val="00091F25"/>
     <w:rsid w:val="0009233A"/>
@@ -23154,67 +23962,65 @@
     <w:rsid w:val="00094244"/>
     <w:rsid w:val="0009722D"/>
     <w:rsid w:val="00097FDD"/>
     <w:rsid w:val="000A0521"/>
     <w:rsid w:val="000A091E"/>
     <w:rsid w:val="000A2E03"/>
     <w:rsid w:val="000A3004"/>
     <w:rsid w:val="000A32C7"/>
     <w:rsid w:val="000A3A3D"/>
     <w:rsid w:val="000A3E0A"/>
     <w:rsid w:val="000A40E1"/>
     <w:rsid w:val="000A45FE"/>
     <w:rsid w:val="000A4EA7"/>
     <w:rsid w:val="000A64A3"/>
     <w:rsid w:val="000A7BBB"/>
     <w:rsid w:val="000B2913"/>
     <w:rsid w:val="000B2B98"/>
     <w:rsid w:val="000B38A6"/>
     <w:rsid w:val="000B4F93"/>
     <w:rsid w:val="000B653E"/>
     <w:rsid w:val="000C0120"/>
     <w:rsid w:val="000C0515"/>
     <w:rsid w:val="000C1F67"/>
     <w:rsid w:val="000C22A7"/>
     <w:rsid w:val="000C320C"/>
-    <w:rsid w:val="000C34BB"/>
     <w:rsid w:val="000C3E93"/>
     <w:rsid w:val="000C4C8B"/>
     <w:rsid w:val="000C666A"/>
     <w:rsid w:val="000C6AE9"/>
     <w:rsid w:val="000C70C1"/>
     <w:rsid w:val="000C7802"/>
     <w:rsid w:val="000C785A"/>
     <w:rsid w:val="000D1C8A"/>
+    <w:rsid w:val="000D284E"/>
     <w:rsid w:val="000D34B1"/>
     <w:rsid w:val="000D34B3"/>
     <w:rsid w:val="000D3FBF"/>
-    <w:rsid w:val="000D48F1"/>
     <w:rsid w:val="000D4C15"/>
     <w:rsid w:val="000D5D8F"/>
     <w:rsid w:val="000D6128"/>
-    <w:rsid w:val="000D7321"/>
     <w:rsid w:val="000D7CE0"/>
     <w:rsid w:val="000E04B8"/>
     <w:rsid w:val="000E07BE"/>
     <w:rsid w:val="000E11E0"/>
     <w:rsid w:val="000E230C"/>
     <w:rsid w:val="000E23DB"/>
     <w:rsid w:val="000E27F7"/>
     <w:rsid w:val="000E35FA"/>
     <w:rsid w:val="000E3833"/>
     <w:rsid w:val="000E3B43"/>
     <w:rsid w:val="000E3F6A"/>
     <w:rsid w:val="000E5B7B"/>
     <w:rsid w:val="000E5C6C"/>
     <w:rsid w:val="000E61F9"/>
     <w:rsid w:val="000E6CB5"/>
     <w:rsid w:val="000E6E73"/>
     <w:rsid w:val="000E749E"/>
     <w:rsid w:val="000E7AA5"/>
     <w:rsid w:val="000F139E"/>
     <w:rsid w:val="000F22CB"/>
     <w:rsid w:val="000F305A"/>
     <w:rsid w:val="000F48B9"/>
     <w:rsid w:val="000F50F2"/>
     <w:rsid w:val="000F5A61"/>
     <w:rsid w:val="000F5E35"/>
@@ -23238,778 +24044,790 @@
     <w:rsid w:val="00115944"/>
     <w:rsid w:val="001169C5"/>
     <w:rsid w:val="00117187"/>
     <w:rsid w:val="00117793"/>
     <w:rsid w:val="00117D34"/>
     <w:rsid w:val="001205AC"/>
     <w:rsid w:val="00121763"/>
     <w:rsid w:val="00121FD5"/>
     <w:rsid w:val="00122C22"/>
     <w:rsid w:val="00123301"/>
     <w:rsid w:val="00123A5A"/>
     <w:rsid w:val="001248C5"/>
     <w:rsid w:val="00125895"/>
     <w:rsid w:val="00126EC5"/>
     <w:rsid w:val="00126EEC"/>
     <w:rsid w:val="0012772E"/>
     <w:rsid w:val="00127FFE"/>
     <w:rsid w:val="00130826"/>
     <w:rsid w:val="001312FE"/>
     <w:rsid w:val="001314F2"/>
     <w:rsid w:val="00131A79"/>
     <w:rsid w:val="00132324"/>
     <w:rsid w:val="00133809"/>
     <w:rsid w:val="00133A0A"/>
     <w:rsid w:val="00133B28"/>
-    <w:rsid w:val="00133E50"/>
     <w:rsid w:val="00134393"/>
+    <w:rsid w:val="00134809"/>
     <w:rsid w:val="0013494D"/>
     <w:rsid w:val="00134B2A"/>
     <w:rsid w:val="00134FED"/>
     <w:rsid w:val="00135477"/>
     <w:rsid w:val="001355AA"/>
     <w:rsid w:val="00135926"/>
     <w:rsid w:val="00136C73"/>
     <w:rsid w:val="0013722D"/>
     <w:rsid w:val="00137263"/>
     <w:rsid w:val="0014165C"/>
     <w:rsid w:val="00141C15"/>
     <w:rsid w:val="00141E11"/>
     <w:rsid w:val="001423A1"/>
     <w:rsid w:val="00142AE3"/>
     <w:rsid w:val="00143568"/>
     <w:rsid w:val="00144B6C"/>
     <w:rsid w:val="001463AE"/>
     <w:rsid w:val="00146751"/>
     <w:rsid w:val="00146960"/>
     <w:rsid w:val="00147ACE"/>
     <w:rsid w:val="00150067"/>
     <w:rsid w:val="00150F15"/>
     <w:rsid w:val="001525E6"/>
     <w:rsid w:val="00152976"/>
     <w:rsid w:val="00152C68"/>
     <w:rsid w:val="00153697"/>
     <w:rsid w:val="0015411C"/>
     <w:rsid w:val="001542C1"/>
     <w:rsid w:val="00155F5E"/>
     <w:rsid w:val="00156AB1"/>
     <w:rsid w:val="00156EA9"/>
     <w:rsid w:val="00157108"/>
     <w:rsid w:val="00160330"/>
     <w:rsid w:val="00160A9B"/>
     <w:rsid w:val="0016115B"/>
     <w:rsid w:val="001626A2"/>
     <w:rsid w:val="00162863"/>
     <w:rsid w:val="001633DF"/>
     <w:rsid w:val="00163776"/>
     <w:rsid w:val="0016433D"/>
     <w:rsid w:val="001648B4"/>
     <w:rsid w:val="00164EA9"/>
     <w:rsid w:val="00165661"/>
     <w:rsid w:val="00170E15"/>
     <w:rsid w:val="00171338"/>
     <w:rsid w:val="00172065"/>
     <w:rsid w:val="0017255C"/>
+    <w:rsid w:val="00172CE9"/>
     <w:rsid w:val="001737C0"/>
     <w:rsid w:val="00173BF7"/>
     <w:rsid w:val="00173DCC"/>
     <w:rsid w:val="0017433C"/>
     <w:rsid w:val="00175635"/>
     <w:rsid w:val="00175CBE"/>
     <w:rsid w:val="00176A57"/>
     <w:rsid w:val="00177BC5"/>
     <w:rsid w:val="001803C8"/>
     <w:rsid w:val="00180CDE"/>
     <w:rsid w:val="00181E1D"/>
     <w:rsid w:val="00182312"/>
     <w:rsid w:val="0018254F"/>
     <w:rsid w:val="00182D7F"/>
     <w:rsid w:val="00183903"/>
     <w:rsid w:val="00184BE6"/>
     <w:rsid w:val="001854CE"/>
     <w:rsid w:val="00185544"/>
     <w:rsid w:val="0018655C"/>
     <w:rsid w:val="00186CDE"/>
     <w:rsid w:val="0018788B"/>
     <w:rsid w:val="001908B2"/>
     <w:rsid w:val="00190989"/>
     <w:rsid w:val="00190A67"/>
     <w:rsid w:val="00191007"/>
     <w:rsid w:val="00191032"/>
     <w:rsid w:val="001924EC"/>
     <w:rsid w:val="001927E2"/>
+    <w:rsid w:val="00192A7A"/>
     <w:rsid w:val="00193A0D"/>
     <w:rsid w:val="00194C0D"/>
     <w:rsid w:val="00194E9F"/>
     <w:rsid w:val="00195C8F"/>
+    <w:rsid w:val="001962B1"/>
     <w:rsid w:val="00196A57"/>
     <w:rsid w:val="00196DD5"/>
     <w:rsid w:val="001A0451"/>
     <w:rsid w:val="001A051B"/>
     <w:rsid w:val="001A1806"/>
     <w:rsid w:val="001A3301"/>
     <w:rsid w:val="001A3EFC"/>
     <w:rsid w:val="001A4098"/>
     <w:rsid w:val="001A4C5E"/>
     <w:rsid w:val="001A5414"/>
     <w:rsid w:val="001A6453"/>
     <w:rsid w:val="001A6674"/>
     <w:rsid w:val="001A6CC8"/>
     <w:rsid w:val="001A7FF5"/>
     <w:rsid w:val="001B0E2F"/>
     <w:rsid w:val="001B2BB2"/>
     <w:rsid w:val="001B2F38"/>
     <w:rsid w:val="001B2F4F"/>
     <w:rsid w:val="001B37F7"/>
     <w:rsid w:val="001B5147"/>
     <w:rsid w:val="001B5C82"/>
     <w:rsid w:val="001B702A"/>
     <w:rsid w:val="001B7CE1"/>
-    <w:rsid w:val="001C146D"/>
     <w:rsid w:val="001C250C"/>
     <w:rsid w:val="001C30E7"/>
     <w:rsid w:val="001C4578"/>
     <w:rsid w:val="001C66B6"/>
     <w:rsid w:val="001C6CB0"/>
     <w:rsid w:val="001C6CBD"/>
     <w:rsid w:val="001C718B"/>
     <w:rsid w:val="001C777C"/>
     <w:rsid w:val="001C77AD"/>
     <w:rsid w:val="001D0FE3"/>
     <w:rsid w:val="001D1535"/>
     <w:rsid w:val="001D4929"/>
     <w:rsid w:val="001D4D1D"/>
     <w:rsid w:val="001D5FAE"/>
     <w:rsid w:val="001D6341"/>
     <w:rsid w:val="001D73C9"/>
     <w:rsid w:val="001D7EAB"/>
     <w:rsid w:val="001E0405"/>
     <w:rsid w:val="001E0713"/>
     <w:rsid w:val="001E20C1"/>
     <w:rsid w:val="001E31B5"/>
     <w:rsid w:val="001E33C2"/>
     <w:rsid w:val="001E3459"/>
     <w:rsid w:val="001E376A"/>
+    <w:rsid w:val="001E39EA"/>
     <w:rsid w:val="001E450C"/>
     <w:rsid w:val="001E4B26"/>
     <w:rsid w:val="001E4CE8"/>
     <w:rsid w:val="001E4D0F"/>
     <w:rsid w:val="001E562B"/>
     <w:rsid w:val="001E5694"/>
-    <w:rsid w:val="001E57FE"/>
     <w:rsid w:val="001E59AE"/>
     <w:rsid w:val="001E5BA8"/>
     <w:rsid w:val="001E6AAA"/>
     <w:rsid w:val="001E77EE"/>
     <w:rsid w:val="001E7E17"/>
+    <w:rsid w:val="001F17D1"/>
     <w:rsid w:val="001F1B12"/>
     <w:rsid w:val="001F2CE4"/>
     <w:rsid w:val="001F3165"/>
     <w:rsid w:val="001F4057"/>
     <w:rsid w:val="001F425F"/>
     <w:rsid w:val="001F50C0"/>
     <w:rsid w:val="001F5447"/>
     <w:rsid w:val="001F617B"/>
     <w:rsid w:val="001F6813"/>
     <w:rsid w:val="0020091A"/>
     <w:rsid w:val="00200CFC"/>
     <w:rsid w:val="002014A8"/>
     <w:rsid w:val="00202789"/>
     <w:rsid w:val="00203819"/>
     <w:rsid w:val="002073B4"/>
     <w:rsid w:val="002076E2"/>
+    <w:rsid w:val="00207A07"/>
     <w:rsid w:val="002112B4"/>
     <w:rsid w:val="00211FC8"/>
     <w:rsid w:val="002133A2"/>
     <w:rsid w:val="0021601B"/>
     <w:rsid w:val="00216ED7"/>
     <w:rsid w:val="002177A9"/>
     <w:rsid w:val="002178A9"/>
     <w:rsid w:val="00220CFC"/>
     <w:rsid w:val="0022192A"/>
     <w:rsid w:val="0022361D"/>
     <w:rsid w:val="00223974"/>
     <w:rsid w:val="00225328"/>
     <w:rsid w:val="002262FB"/>
     <w:rsid w:val="002302DA"/>
     <w:rsid w:val="00230F9C"/>
     <w:rsid w:val="002315A3"/>
     <w:rsid w:val="00231D31"/>
     <w:rsid w:val="00232237"/>
     <w:rsid w:val="00232925"/>
     <w:rsid w:val="00232AEF"/>
     <w:rsid w:val="00234479"/>
     <w:rsid w:val="0023456E"/>
     <w:rsid w:val="00235930"/>
     <w:rsid w:val="00235A60"/>
     <w:rsid w:val="00235A80"/>
     <w:rsid w:val="00235EB3"/>
     <w:rsid w:val="00236956"/>
+    <w:rsid w:val="00237305"/>
     <w:rsid w:val="00237727"/>
     <w:rsid w:val="00237AC8"/>
     <w:rsid w:val="00241E96"/>
     <w:rsid w:val="002446A4"/>
     <w:rsid w:val="00244BCE"/>
     <w:rsid w:val="00244FE9"/>
     <w:rsid w:val="00246F01"/>
     <w:rsid w:val="00247808"/>
     <w:rsid w:val="002505D7"/>
     <w:rsid w:val="00250A4F"/>
     <w:rsid w:val="0025141B"/>
-    <w:rsid w:val="0025177F"/>
     <w:rsid w:val="00251A23"/>
+    <w:rsid w:val="00253061"/>
     <w:rsid w:val="002545A9"/>
     <w:rsid w:val="00254CF9"/>
     <w:rsid w:val="00260CF6"/>
     <w:rsid w:val="002616C8"/>
     <w:rsid w:val="00262C4D"/>
     <w:rsid w:val="0026302E"/>
     <w:rsid w:val="00263A1D"/>
     <w:rsid w:val="00263FB5"/>
     <w:rsid w:val="00264473"/>
     <w:rsid w:val="00264666"/>
     <w:rsid w:val="00264AB5"/>
     <w:rsid w:val="00265226"/>
     <w:rsid w:val="002654C3"/>
     <w:rsid w:val="00265794"/>
     <w:rsid w:val="002659F9"/>
     <w:rsid w:val="00267032"/>
     <w:rsid w:val="00267907"/>
+    <w:rsid w:val="00267DF7"/>
     <w:rsid w:val="00270870"/>
     <w:rsid w:val="002716B5"/>
     <w:rsid w:val="00271992"/>
     <w:rsid w:val="00271D9E"/>
     <w:rsid w:val="00273127"/>
     <w:rsid w:val="002739DA"/>
     <w:rsid w:val="002742DB"/>
     <w:rsid w:val="00274BAB"/>
     <w:rsid w:val="00274C51"/>
     <w:rsid w:val="00276015"/>
     <w:rsid w:val="00276F03"/>
     <w:rsid w:val="00277AA8"/>
     <w:rsid w:val="002800B9"/>
     <w:rsid w:val="0028015D"/>
     <w:rsid w:val="00280D75"/>
     <w:rsid w:val="00280E45"/>
     <w:rsid w:val="00280FFE"/>
     <w:rsid w:val="00281E93"/>
     <w:rsid w:val="00282DE6"/>
     <w:rsid w:val="00283DFC"/>
     <w:rsid w:val="00283E39"/>
     <w:rsid w:val="002845EF"/>
     <w:rsid w:val="00284E3C"/>
     <w:rsid w:val="00284E52"/>
+    <w:rsid w:val="0028671C"/>
     <w:rsid w:val="00286AA5"/>
     <w:rsid w:val="00287EC3"/>
     <w:rsid w:val="002908FD"/>
     <w:rsid w:val="00291147"/>
     <w:rsid w:val="0029140C"/>
     <w:rsid w:val="002920AC"/>
     <w:rsid w:val="002920BF"/>
     <w:rsid w:val="002925AD"/>
     <w:rsid w:val="002950C5"/>
     <w:rsid w:val="00295A8C"/>
     <w:rsid w:val="00297120"/>
     <w:rsid w:val="00297366"/>
     <w:rsid w:val="002974F6"/>
     <w:rsid w:val="00297C17"/>
     <w:rsid w:val="002A17C3"/>
     <w:rsid w:val="002A295C"/>
     <w:rsid w:val="002A3246"/>
     <w:rsid w:val="002A36A9"/>
     <w:rsid w:val="002A3AE6"/>
     <w:rsid w:val="002A627D"/>
     <w:rsid w:val="002B0882"/>
+    <w:rsid w:val="002B0E6E"/>
     <w:rsid w:val="002B1DD6"/>
     <w:rsid w:val="002B227C"/>
     <w:rsid w:val="002B336F"/>
     <w:rsid w:val="002B46D4"/>
     <w:rsid w:val="002B5A5F"/>
     <w:rsid w:val="002B6287"/>
     <w:rsid w:val="002B7279"/>
     <w:rsid w:val="002C0133"/>
     <w:rsid w:val="002C0277"/>
     <w:rsid w:val="002C1E8B"/>
     <w:rsid w:val="002C2407"/>
     <w:rsid w:val="002C2AD4"/>
     <w:rsid w:val="002C371F"/>
     <w:rsid w:val="002C4B4B"/>
     <w:rsid w:val="002C4C86"/>
     <w:rsid w:val="002C53FF"/>
+    <w:rsid w:val="002C5D47"/>
     <w:rsid w:val="002C6982"/>
-    <w:rsid w:val="002C69ED"/>
     <w:rsid w:val="002C7587"/>
     <w:rsid w:val="002C7947"/>
     <w:rsid w:val="002C7E16"/>
     <w:rsid w:val="002D0E84"/>
     <w:rsid w:val="002D2572"/>
     <w:rsid w:val="002D2A96"/>
     <w:rsid w:val="002D4F7A"/>
     <w:rsid w:val="002D53C0"/>
     <w:rsid w:val="002D5C81"/>
     <w:rsid w:val="002D6985"/>
     <w:rsid w:val="002D6F6E"/>
     <w:rsid w:val="002D7D93"/>
     <w:rsid w:val="002E1084"/>
     <w:rsid w:val="002E1272"/>
     <w:rsid w:val="002E19ED"/>
     <w:rsid w:val="002E240C"/>
     <w:rsid w:val="002E3095"/>
     <w:rsid w:val="002E3A23"/>
     <w:rsid w:val="002E5961"/>
+    <w:rsid w:val="002E5C6C"/>
     <w:rsid w:val="002E5D0F"/>
     <w:rsid w:val="002E6F69"/>
     <w:rsid w:val="002E7C01"/>
     <w:rsid w:val="002F0771"/>
     <w:rsid w:val="002F1487"/>
     <w:rsid w:val="002F2853"/>
     <w:rsid w:val="002F2D50"/>
     <w:rsid w:val="002F3077"/>
     <w:rsid w:val="002F3E4C"/>
     <w:rsid w:val="002F4072"/>
     <w:rsid w:val="002F6A5C"/>
     <w:rsid w:val="0030074C"/>
     <w:rsid w:val="00303C7A"/>
     <w:rsid w:val="00304376"/>
     <w:rsid w:val="0030467D"/>
     <w:rsid w:val="00304769"/>
     <w:rsid w:val="00305033"/>
     <w:rsid w:val="003053CB"/>
     <w:rsid w:val="00306724"/>
     <w:rsid w:val="003073E2"/>
     <w:rsid w:val="00310E94"/>
     <w:rsid w:val="0031131A"/>
-    <w:rsid w:val="00311563"/>
     <w:rsid w:val="00312080"/>
     <w:rsid w:val="00312976"/>
     <w:rsid w:val="00312FA5"/>
     <w:rsid w:val="0031422E"/>
     <w:rsid w:val="00314A5E"/>
     <w:rsid w:val="00314BA1"/>
     <w:rsid w:val="003157FB"/>
     <w:rsid w:val="00315AB2"/>
     <w:rsid w:val="00316C60"/>
     <w:rsid w:val="00320309"/>
     <w:rsid w:val="0032119B"/>
     <w:rsid w:val="00321448"/>
     <w:rsid w:val="00321D5C"/>
     <w:rsid w:val="00322859"/>
     <w:rsid w:val="003229AE"/>
     <w:rsid w:val="00322B91"/>
     <w:rsid w:val="0032459C"/>
     <w:rsid w:val="00324984"/>
     <w:rsid w:val="003258F3"/>
     <w:rsid w:val="00325AF7"/>
     <w:rsid w:val="00325DC2"/>
     <w:rsid w:val="00327BA6"/>
     <w:rsid w:val="00327FAD"/>
     <w:rsid w:val="00331B9C"/>
     <w:rsid w:val="0033384E"/>
     <w:rsid w:val="00333EAD"/>
     <w:rsid w:val="00333F9D"/>
+    <w:rsid w:val="00334862"/>
     <w:rsid w:val="00335590"/>
     <w:rsid w:val="003361A8"/>
     <w:rsid w:val="003361B6"/>
     <w:rsid w:val="00336493"/>
     <w:rsid w:val="0033668C"/>
     <w:rsid w:val="00337D79"/>
     <w:rsid w:val="00337ED4"/>
     <w:rsid w:val="003400A1"/>
     <w:rsid w:val="00340817"/>
     <w:rsid w:val="00345981"/>
     <w:rsid w:val="0034598D"/>
     <w:rsid w:val="003468A3"/>
-    <w:rsid w:val="00346CFB"/>
     <w:rsid w:val="0035033D"/>
     <w:rsid w:val="003509B4"/>
     <w:rsid w:val="00350A06"/>
     <w:rsid w:val="00350E11"/>
     <w:rsid w:val="00352520"/>
     <w:rsid w:val="00355815"/>
+    <w:rsid w:val="00356FE2"/>
     <w:rsid w:val="00357420"/>
     <w:rsid w:val="00357721"/>
     <w:rsid w:val="00357D86"/>
     <w:rsid w:val="00361F1C"/>
     <w:rsid w:val="00362FB7"/>
     <w:rsid w:val="003652E9"/>
     <w:rsid w:val="003655B2"/>
     <w:rsid w:val="0036568C"/>
     <w:rsid w:val="00365729"/>
     <w:rsid w:val="00365750"/>
     <w:rsid w:val="0036657C"/>
     <w:rsid w:val="00366FF5"/>
     <w:rsid w:val="0036713E"/>
     <w:rsid w:val="003747C4"/>
     <w:rsid w:val="00374CE8"/>
     <w:rsid w:val="00375246"/>
     <w:rsid w:val="00375FF6"/>
     <w:rsid w:val="0037623C"/>
     <w:rsid w:val="0037665D"/>
     <w:rsid w:val="00376BAE"/>
     <w:rsid w:val="0038109A"/>
     <w:rsid w:val="0038295F"/>
     <w:rsid w:val="00382A52"/>
-    <w:rsid w:val="0038388E"/>
     <w:rsid w:val="00386745"/>
     <w:rsid w:val="00387B8E"/>
     <w:rsid w:val="00387F46"/>
     <w:rsid w:val="00390F9F"/>
     <w:rsid w:val="003911AF"/>
     <w:rsid w:val="00391BD1"/>
-    <w:rsid w:val="003931AD"/>
     <w:rsid w:val="0039320B"/>
     <w:rsid w:val="003954E9"/>
     <w:rsid w:val="00395EA6"/>
     <w:rsid w:val="0039663F"/>
     <w:rsid w:val="00397BF6"/>
     <w:rsid w:val="003A0136"/>
     <w:rsid w:val="003A0F6B"/>
     <w:rsid w:val="003A11C8"/>
     <w:rsid w:val="003A13D3"/>
     <w:rsid w:val="003A3E29"/>
     <w:rsid w:val="003A4161"/>
     <w:rsid w:val="003A464A"/>
     <w:rsid w:val="003A595D"/>
     <w:rsid w:val="003A6E58"/>
     <w:rsid w:val="003A705E"/>
     <w:rsid w:val="003B067B"/>
     <w:rsid w:val="003B1962"/>
     <w:rsid w:val="003B1D94"/>
     <w:rsid w:val="003B3061"/>
     <w:rsid w:val="003B367E"/>
     <w:rsid w:val="003B3EF6"/>
     <w:rsid w:val="003B4E45"/>
     <w:rsid w:val="003B4F3A"/>
     <w:rsid w:val="003B59DD"/>
     <w:rsid w:val="003B74AA"/>
     <w:rsid w:val="003B78D9"/>
     <w:rsid w:val="003B7C48"/>
     <w:rsid w:val="003C07A6"/>
     <w:rsid w:val="003C091F"/>
+    <w:rsid w:val="003C095F"/>
     <w:rsid w:val="003C0F3A"/>
     <w:rsid w:val="003C29D9"/>
     <w:rsid w:val="003C3366"/>
     <w:rsid w:val="003C35E2"/>
     <w:rsid w:val="003C3D29"/>
     <w:rsid w:val="003C761E"/>
     <w:rsid w:val="003D029A"/>
     <w:rsid w:val="003D05AA"/>
     <w:rsid w:val="003D0778"/>
     <w:rsid w:val="003D0F0A"/>
     <w:rsid w:val="003D118B"/>
     <w:rsid w:val="003D1353"/>
     <w:rsid w:val="003D1598"/>
     <w:rsid w:val="003D5C91"/>
+    <w:rsid w:val="003D75D5"/>
     <w:rsid w:val="003E035F"/>
     <w:rsid w:val="003E18AF"/>
     <w:rsid w:val="003E2199"/>
     <w:rsid w:val="003E3F9E"/>
     <w:rsid w:val="003E3FD2"/>
     <w:rsid w:val="003E567C"/>
     <w:rsid w:val="003E5868"/>
     <w:rsid w:val="003E5CF0"/>
     <w:rsid w:val="003E6947"/>
     <w:rsid w:val="003E6FD8"/>
     <w:rsid w:val="003E72FF"/>
     <w:rsid w:val="003E754D"/>
     <w:rsid w:val="003F0043"/>
     <w:rsid w:val="003F0B3D"/>
     <w:rsid w:val="003F1367"/>
     <w:rsid w:val="003F14E2"/>
     <w:rsid w:val="003F3E08"/>
     <w:rsid w:val="003F4228"/>
     <w:rsid w:val="003F464F"/>
     <w:rsid w:val="00400AB3"/>
     <w:rsid w:val="004023EE"/>
     <w:rsid w:val="00402419"/>
     <w:rsid w:val="00403DDC"/>
     <w:rsid w:val="00404E3B"/>
-    <w:rsid w:val="00405417"/>
     <w:rsid w:val="00405F90"/>
     <w:rsid w:val="00406A29"/>
     <w:rsid w:val="0040775C"/>
     <w:rsid w:val="00412146"/>
     <w:rsid w:val="004124D7"/>
     <w:rsid w:val="0041296E"/>
     <w:rsid w:val="00412B33"/>
     <w:rsid w:val="00412C69"/>
     <w:rsid w:val="00412DB7"/>
     <w:rsid w:val="004138EE"/>
     <w:rsid w:val="00413E87"/>
-    <w:rsid w:val="00416497"/>
+    <w:rsid w:val="00413F31"/>
     <w:rsid w:val="004177DA"/>
     <w:rsid w:val="00421397"/>
     <w:rsid w:val="0042193E"/>
     <w:rsid w:val="00421EAB"/>
     <w:rsid w:val="00421FE7"/>
     <w:rsid w:val="00422313"/>
     <w:rsid w:val="00423F4D"/>
     <w:rsid w:val="004259BB"/>
     <w:rsid w:val="00425A2E"/>
     <w:rsid w:val="0042603D"/>
     <w:rsid w:val="00426246"/>
     <w:rsid w:val="00426729"/>
     <w:rsid w:val="00427122"/>
     <w:rsid w:val="00427A09"/>
     <w:rsid w:val="004318E8"/>
     <w:rsid w:val="00431975"/>
     <w:rsid w:val="0043282F"/>
     <w:rsid w:val="00432943"/>
     <w:rsid w:val="00433E09"/>
     <w:rsid w:val="00434261"/>
     <w:rsid w:val="00434AC7"/>
     <w:rsid w:val="004357A4"/>
     <w:rsid w:val="004357B4"/>
     <w:rsid w:val="00436969"/>
     <w:rsid w:val="0044078C"/>
     <w:rsid w:val="004410E8"/>
     <w:rsid w:val="004440D9"/>
+    <w:rsid w:val="00444512"/>
     <w:rsid w:val="00447DB6"/>
     <w:rsid w:val="0045072F"/>
     <w:rsid w:val="00453E00"/>
     <w:rsid w:val="00453ED0"/>
     <w:rsid w:val="00453F82"/>
     <w:rsid w:val="004573B1"/>
     <w:rsid w:val="0045759E"/>
     <w:rsid w:val="004575F7"/>
     <w:rsid w:val="00457F35"/>
     <w:rsid w:val="004601B5"/>
     <w:rsid w:val="004603F9"/>
     <w:rsid w:val="00460913"/>
     <w:rsid w:val="00461D97"/>
     <w:rsid w:val="00461F72"/>
     <w:rsid w:val="0046203A"/>
     <w:rsid w:val="00464401"/>
     <w:rsid w:val="00464568"/>
     <w:rsid w:val="00464752"/>
     <w:rsid w:val="00465D57"/>
     <w:rsid w:val="004661CB"/>
     <w:rsid w:val="00466C62"/>
     <w:rsid w:val="004674D5"/>
     <w:rsid w:val="00467782"/>
     <w:rsid w:val="00470D32"/>
     <w:rsid w:val="00470ED5"/>
     <w:rsid w:val="004713C9"/>
+    <w:rsid w:val="00471CD4"/>
     <w:rsid w:val="0047255D"/>
     <w:rsid w:val="004729B3"/>
     <w:rsid w:val="00473F11"/>
     <w:rsid w:val="00474296"/>
     <w:rsid w:val="00474521"/>
     <w:rsid w:val="004749EC"/>
     <w:rsid w:val="00477077"/>
     <w:rsid w:val="0047772D"/>
     <w:rsid w:val="004801C5"/>
     <w:rsid w:val="0048160B"/>
     <w:rsid w:val="00481A7A"/>
     <w:rsid w:val="00481FAA"/>
     <w:rsid w:val="004823AE"/>
     <w:rsid w:val="00482686"/>
     <w:rsid w:val="00483996"/>
     <w:rsid w:val="0048425B"/>
     <w:rsid w:val="0048690C"/>
     <w:rsid w:val="00487A28"/>
     <w:rsid w:val="00487BB7"/>
     <w:rsid w:val="00487C37"/>
     <w:rsid w:val="00487FE5"/>
     <w:rsid w:val="00490772"/>
     <w:rsid w:val="0049206F"/>
     <w:rsid w:val="004939BA"/>
     <w:rsid w:val="00494597"/>
     <w:rsid w:val="004945AE"/>
     <w:rsid w:val="00495CBC"/>
     <w:rsid w:val="00497E1B"/>
     <w:rsid w:val="004A080E"/>
     <w:rsid w:val="004A13B2"/>
     <w:rsid w:val="004A21C4"/>
     <w:rsid w:val="004A2819"/>
     <w:rsid w:val="004A2B90"/>
     <w:rsid w:val="004A3175"/>
     <w:rsid w:val="004A34CF"/>
     <w:rsid w:val="004A3D1C"/>
     <w:rsid w:val="004A4204"/>
     <w:rsid w:val="004A44CA"/>
     <w:rsid w:val="004A595A"/>
     <w:rsid w:val="004A79A1"/>
     <w:rsid w:val="004A7BC4"/>
     <w:rsid w:val="004A7D10"/>
     <w:rsid w:val="004B04DC"/>
     <w:rsid w:val="004B0907"/>
     <w:rsid w:val="004B0F82"/>
     <w:rsid w:val="004B2B54"/>
     <w:rsid w:val="004B5C64"/>
     <w:rsid w:val="004B6004"/>
     <w:rsid w:val="004B656A"/>
-    <w:rsid w:val="004B70CB"/>
     <w:rsid w:val="004B7E72"/>
     <w:rsid w:val="004C0820"/>
     <w:rsid w:val="004C0CEE"/>
     <w:rsid w:val="004C2908"/>
     <w:rsid w:val="004C3BE2"/>
     <w:rsid w:val="004C4131"/>
     <w:rsid w:val="004C5F09"/>
     <w:rsid w:val="004C6313"/>
-    <w:rsid w:val="004C697C"/>
     <w:rsid w:val="004C6DE3"/>
     <w:rsid w:val="004C70E1"/>
     <w:rsid w:val="004C7248"/>
     <w:rsid w:val="004D139B"/>
     <w:rsid w:val="004D171C"/>
     <w:rsid w:val="004D18D0"/>
     <w:rsid w:val="004D1A1B"/>
     <w:rsid w:val="004D2A06"/>
     <w:rsid w:val="004D32CD"/>
     <w:rsid w:val="004D4109"/>
     <w:rsid w:val="004D47F5"/>
     <w:rsid w:val="004D4C27"/>
     <w:rsid w:val="004D4E17"/>
     <w:rsid w:val="004D4EF0"/>
     <w:rsid w:val="004D52A0"/>
     <w:rsid w:val="004D5849"/>
     <w:rsid w:val="004D5CA8"/>
     <w:rsid w:val="004D6A75"/>
     <w:rsid w:val="004D6C6E"/>
     <w:rsid w:val="004D743A"/>
     <w:rsid w:val="004D7F60"/>
     <w:rsid w:val="004E0993"/>
     <w:rsid w:val="004E233E"/>
     <w:rsid w:val="004E3EE7"/>
     <w:rsid w:val="004E4861"/>
     <w:rsid w:val="004E71BC"/>
     <w:rsid w:val="004E76F7"/>
-    <w:rsid w:val="004F061C"/>
     <w:rsid w:val="004F0E1C"/>
     <w:rsid w:val="004F11F1"/>
     <w:rsid w:val="004F1CF9"/>
     <w:rsid w:val="004F3BAC"/>
     <w:rsid w:val="004F47A3"/>
     <w:rsid w:val="004F49EB"/>
     <w:rsid w:val="004F57ED"/>
     <w:rsid w:val="004F6B49"/>
     <w:rsid w:val="004F785D"/>
     <w:rsid w:val="00500263"/>
     <w:rsid w:val="00500BD1"/>
     <w:rsid w:val="00501798"/>
     <w:rsid w:val="00502BDB"/>
     <w:rsid w:val="00503105"/>
     <w:rsid w:val="005042AA"/>
     <w:rsid w:val="00505C78"/>
     <w:rsid w:val="00505FCA"/>
     <w:rsid w:val="00506371"/>
     <w:rsid w:val="00506925"/>
     <w:rsid w:val="00506994"/>
     <w:rsid w:val="00506DAE"/>
     <w:rsid w:val="005071BA"/>
+    <w:rsid w:val="0050720C"/>
     <w:rsid w:val="00507641"/>
     <w:rsid w:val="005077BF"/>
     <w:rsid w:val="005077C2"/>
     <w:rsid w:val="005105A6"/>
     <w:rsid w:val="005106DF"/>
     <w:rsid w:val="00511990"/>
     <w:rsid w:val="00511A32"/>
+    <w:rsid w:val="005127D7"/>
     <w:rsid w:val="00513020"/>
     <w:rsid w:val="00513026"/>
     <w:rsid w:val="005132D4"/>
     <w:rsid w:val="00515C9F"/>
     <w:rsid w:val="00516070"/>
     <w:rsid w:val="00516744"/>
     <w:rsid w:val="00516BC0"/>
     <w:rsid w:val="00517611"/>
     <w:rsid w:val="00517AE7"/>
     <w:rsid w:val="00520CC3"/>
     <w:rsid w:val="00520D5E"/>
     <w:rsid w:val="00521439"/>
     <w:rsid w:val="00521B94"/>
     <w:rsid w:val="00521D28"/>
+    <w:rsid w:val="00522A2D"/>
     <w:rsid w:val="005231FA"/>
     <w:rsid w:val="005240FF"/>
     <w:rsid w:val="005258A4"/>
     <w:rsid w:val="00525CC9"/>
     <w:rsid w:val="00526005"/>
     <w:rsid w:val="00526C92"/>
     <w:rsid w:val="0052767C"/>
     <w:rsid w:val="005276A7"/>
     <w:rsid w:val="005276EA"/>
     <w:rsid w:val="0053097A"/>
     <w:rsid w:val="00531640"/>
     <w:rsid w:val="005334EA"/>
     <w:rsid w:val="00533581"/>
     <w:rsid w:val="00533F77"/>
     <w:rsid w:val="00535D39"/>
     <w:rsid w:val="005367C1"/>
     <w:rsid w:val="00537A09"/>
     <w:rsid w:val="00537AA4"/>
     <w:rsid w:val="00540326"/>
     <w:rsid w:val="00540A70"/>
     <w:rsid w:val="00540D30"/>
     <w:rsid w:val="00541890"/>
     <w:rsid w:val="00541CF6"/>
     <w:rsid w:val="005426E5"/>
     <w:rsid w:val="0054274F"/>
     <w:rsid w:val="00543626"/>
     <w:rsid w:val="0054480C"/>
     <w:rsid w:val="00545AB8"/>
     <w:rsid w:val="005463CB"/>
     <w:rsid w:val="005464A4"/>
+    <w:rsid w:val="0054688B"/>
     <w:rsid w:val="00547132"/>
     <w:rsid w:val="005502A0"/>
     <w:rsid w:val="0055037E"/>
     <w:rsid w:val="00551CB7"/>
     <w:rsid w:val="00552988"/>
     <w:rsid w:val="00552B79"/>
     <w:rsid w:val="005535E4"/>
     <w:rsid w:val="00554EF3"/>
     <w:rsid w:val="00555D5C"/>
     <w:rsid w:val="00556E59"/>
     <w:rsid w:val="00557757"/>
     <w:rsid w:val="00557DCC"/>
     <w:rsid w:val="0056039B"/>
     <w:rsid w:val="005604D8"/>
     <w:rsid w:val="00560630"/>
     <w:rsid w:val="00561091"/>
     <w:rsid w:val="00562593"/>
     <w:rsid w:val="005634AC"/>
     <w:rsid w:val="00563FF6"/>
     <w:rsid w:val="00564CD8"/>
     <w:rsid w:val="005656D2"/>
     <w:rsid w:val="00565BBF"/>
     <w:rsid w:val="00565BCF"/>
     <w:rsid w:val="00565C30"/>
     <w:rsid w:val="0056641B"/>
     <w:rsid w:val="005672A9"/>
     <w:rsid w:val="00567A2E"/>
     <w:rsid w:val="00570408"/>
     <w:rsid w:val="0057043D"/>
     <w:rsid w:val="0057173B"/>
     <w:rsid w:val="00571849"/>
     <w:rsid w:val="005720F9"/>
     <w:rsid w:val="00572D16"/>
     <w:rsid w:val="00573137"/>
     <w:rsid w:val="00573992"/>
     <w:rsid w:val="0057579D"/>
     <w:rsid w:val="00576A34"/>
     <w:rsid w:val="0057707C"/>
     <w:rsid w:val="00577A6F"/>
+    <w:rsid w:val="00577EE7"/>
     <w:rsid w:val="0058016C"/>
     <w:rsid w:val="00580B40"/>
     <w:rsid w:val="005815C9"/>
     <w:rsid w:val="00581C5E"/>
     <w:rsid w:val="00582F1C"/>
     <w:rsid w:val="005848EE"/>
     <w:rsid w:val="0058521C"/>
     <w:rsid w:val="00585C86"/>
     <w:rsid w:val="00585F51"/>
     <w:rsid w:val="005863FA"/>
     <w:rsid w:val="00586AA9"/>
     <w:rsid w:val="00586C1D"/>
     <w:rsid w:val="0058729D"/>
     <w:rsid w:val="0059173A"/>
     <w:rsid w:val="00591D39"/>
     <w:rsid w:val="0059252C"/>
     <w:rsid w:val="00592C5B"/>
     <w:rsid w:val="00593058"/>
     <w:rsid w:val="005934DC"/>
     <w:rsid w:val="00593503"/>
     <w:rsid w:val="00595FD4"/>
     <w:rsid w:val="005A0A0D"/>
     <w:rsid w:val="005A0FD3"/>
     <w:rsid w:val="005A16B4"/>
     <w:rsid w:val="005A20AE"/>
@@ -24021,196 +24839,203 @@
     <w:rsid w:val="005A5087"/>
     <w:rsid w:val="005A5ABC"/>
     <w:rsid w:val="005A5C80"/>
     <w:rsid w:val="005A6752"/>
     <w:rsid w:val="005A6AD9"/>
     <w:rsid w:val="005B0326"/>
     <w:rsid w:val="005B15CD"/>
     <w:rsid w:val="005B1778"/>
     <w:rsid w:val="005B17C1"/>
     <w:rsid w:val="005B1DE3"/>
     <w:rsid w:val="005B3AB1"/>
     <w:rsid w:val="005B3F39"/>
     <w:rsid w:val="005B484C"/>
     <w:rsid w:val="005B4CB2"/>
     <w:rsid w:val="005B59D5"/>
     <w:rsid w:val="005B5D5F"/>
     <w:rsid w:val="005B6D87"/>
     <w:rsid w:val="005B730E"/>
     <w:rsid w:val="005C050B"/>
     <w:rsid w:val="005C0C61"/>
     <w:rsid w:val="005C2599"/>
     <w:rsid w:val="005C2665"/>
     <w:rsid w:val="005C2768"/>
     <w:rsid w:val="005C298F"/>
     <w:rsid w:val="005C3178"/>
+    <w:rsid w:val="005C388C"/>
     <w:rsid w:val="005C3A01"/>
     <w:rsid w:val="005C3A58"/>
     <w:rsid w:val="005C3F5A"/>
     <w:rsid w:val="005C5374"/>
     <w:rsid w:val="005C58B2"/>
     <w:rsid w:val="005C6619"/>
     <w:rsid w:val="005C7242"/>
     <w:rsid w:val="005C76BF"/>
     <w:rsid w:val="005D05E9"/>
     <w:rsid w:val="005D1145"/>
     <w:rsid w:val="005D22E0"/>
     <w:rsid w:val="005D2565"/>
     <w:rsid w:val="005D3C23"/>
     <w:rsid w:val="005D478B"/>
     <w:rsid w:val="005D578F"/>
     <w:rsid w:val="005D5BE4"/>
     <w:rsid w:val="005D5D05"/>
     <w:rsid w:val="005D5EF3"/>
     <w:rsid w:val="005D741E"/>
     <w:rsid w:val="005E0AE5"/>
     <w:rsid w:val="005E0B52"/>
     <w:rsid w:val="005E15BA"/>
     <w:rsid w:val="005E1C2E"/>
     <w:rsid w:val="005E2F7B"/>
     <w:rsid w:val="005E4CE7"/>
     <w:rsid w:val="005E57F8"/>
     <w:rsid w:val="005E6AED"/>
     <w:rsid w:val="005E6D79"/>
     <w:rsid w:val="005E7082"/>
     <w:rsid w:val="005E7149"/>
     <w:rsid w:val="005E7CCE"/>
     <w:rsid w:val="005F0394"/>
     <w:rsid w:val="005F1C28"/>
     <w:rsid w:val="005F20B1"/>
     <w:rsid w:val="005F257C"/>
     <w:rsid w:val="005F2792"/>
+    <w:rsid w:val="005F2BED"/>
     <w:rsid w:val="005F41FA"/>
     <w:rsid w:val="005F4237"/>
     <w:rsid w:val="005F52AC"/>
     <w:rsid w:val="005F54C7"/>
     <w:rsid w:val="005F558A"/>
     <w:rsid w:val="005F56C6"/>
     <w:rsid w:val="005F6AA5"/>
     <w:rsid w:val="005F6B3B"/>
     <w:rsid w:val="005F6E8D"/>
     <w:rsid w:val="005F721F"/>
     <w:rsid w:val="005F7D80"/>
     <w:rsid w:val="00600108"/>
     <w:rsid w:val="006009DD"/>
     <w:rsid w:val="006014CB"/>
     <w:rsid w:val="00602175"/>
     <w:rsid w:val="0060221F"/>
     <w:rsid w:val="00603DD0"/>
     <w:rsid w:val="00604367"/>
     <w:rsid w:val="00605415"/>
     <w:rsid w:val="00605F40"/>
     <w:rsid w:val="00606AB8"/>
     <w:rsid w:val="00607D94"/>
     <w:rsid w:val="006106CA"/>
     <w:rsid w:val="006106CE"/>
     <w:rsid w:val="006115B8"/>
     <w:rsid w:val="00611609"/>
+    <w:rsid w:val="006131EF"/>
     <w:rsid w:val="0061480C"/>
     <w:rsid w:val="00615036"/>
     <w:rsid w:val="006160FB"/>
     <w:rsid w:val="00616C0D"/>
     <w:rsid w:val="00617867"/>
     <w:rsid w:val="00620A8B"/>
     <w:rsid w:val="006216B0"/>
     <w:rsid w:val="0062174F"/>
     <w:rsid w:val="006235A3"/>
     <w:rsid w:val="00623746"/>
     <w:rsid w:val="00625C01"/>
     <w:rsid w:val="0062650E"/>
     <w:rsid w:val="00626D55"/>
     <w:rsid w:val="006273DB"/>
     <w:rsid w:val="0062755C"/>
     <w:rsid w:val="00630AE4"/>
     <w:rsid w:val="006323D8"/>
     <w:rsid w:val="00633858"/>
     <w:rsid w:val="006344E5"/>
     <w:rsid w:val="0063497B"/>
     <w:rsid w:val="00634F4F"/>
     <w:rsid w:val="00636CDC"/>
     <w:rsid w:val="00637E85"/>
     <w:rsid w:val="00637EC6"/>
     <w:rsid w:val="00640368"/>
     <w:rsid w:val="0064185A"/>
     <w:rsid w:val="00641916"/>
     <w:rsid w:val="006422F3"/>
     <w:rsid w:val="00642CFB"/>
     <w:rsid w:val="00643976"/>
     <w:rsid w:val="0064559A"/>
     <w:rsid w:val="00645721"/>
     <w:rsid w:val="00645912"/>
     <w:rsid w:val="006469A5"/>
     <w:rsid w:val="00646D2E"/>
     <w:rsid w:val="00646F7B"/>
     <w:rsid w:val="00650A63"/>
     <w:rsid w:val="0065177C"/>
     <w:rsid w:val="00652356"/>
     <w:rsid w:val="00652916"/>
+    <w:rsid w:val="006533BB"/>
     <w:rsid w:val="006538C8"/>
     <w:rsid w:val="00653910"/>
     <w:rsid w:val="0065462C"/>
+    <w:rsid w:val="006553A2"/>
     <w:rsid w:val="00656469"/>
     <w:rsid w:val="00656A90"/>
     <w:rsid w:val="00660950"/>
     <w:rsid w:val="00660E6E"/>
     <w:rsid w:val="00664579"/>
     <w:rsid w:val="00664EBB"/>
     <w:rsid w:val="006656F5"/>
     <w:rsid w:val="006664E0"/>
     <w:rsid w:val="00666836"/>
     <w:rsid w:val="006712B1"/>
     <w:rsid w:val="0067287B"/>
     <w:rsid w:val="00672D8D"/>
     <w:rsid w:val="0067344B"/>
     <w:rsid w:val="00674AC0"/>
     <w:rsid w:val="0067582B"/>
     <w:rsid w:val="00675844"/>
     <w:rsid w:val="0067585E"/>
     <w:rsid w:val="00675A2C"/>
     <w:rsid w:val="00676034"/>
     <w:rsid w:val="006761C4"/>
     <w:rsid w:val="006761D0"/>
     <w:rsid w:val="006772AF"/>
+    <w:rsid w:val="00677456"/>
     <w:rsid w:val="00677528"/>
     <w:rsid w:val="00677612"/>
     <w:rsid w:val="006777ED"/>
     <w:rsid w:val="00677A0F"/>
     <w:rsid w:val="00677AEC"/>
     <w:rsid w:val="00680652"/>
     <w:rsid w:val="0068086D"/>
     <w:rsid w:val="0068194C"/>
     <w:rsid w:val="00681EF8"/>
     <w:rsid w:val="0068285A"/>
     <w:rsid w:val="00682A60"/>
     <w:rsid w:val="00682E05"/>
     <w:rsid w:val="006833E1"/>
     <w:rsid w:val="00683ABE"/>
     <w:rsid w:val="00683D37"/>
     <w:rsid w:val="00684130"/>
     <w:rsid w:val="0068470F"/>
     <w:rsid w:val="00684AA1"/>
     <w:rsid w:val="006852FE"/>
+    <w:rsid w:val="006859A5"/>
     <w:rsid w:val="00685D18"/>
     <w:rsid w:val="00686582"/>
     <w:rsid w:val="00686589"/>
     <w:rsid w:val="00686FFE"/>
     <w:rsid w:val="00687435"/>
     <w:rsid w:val="00687C88"/>
     <w:rsid w:val="00687E93"/>
     <w:rsid w:val="006902FD"/>
     <w:rsid w:val="00690B77"/>
     <w:rsid w:val="0069103B"/>
     <w:rsid w:val="00691EAC"/>
     <w:rsid w:val="006923CC"/>
     <w:rsid w:val="00692506"/>
     <w:rsid w:val="00692F1B"/>
     <w:rsid w:val="0069350E"/>
     <w:rsid w:val="006947E5"/>
     <w:rsid w:val="006959FA"/>
     <w:rsid w:val="00695AAF"/>
     <w:rsid w:val="006969E3"/>
     <w:rsid w:val="006973A3"/>
     <w:rsid w:val="006979E6"/>
     <w:rsid w:val="006A0215"/>
     <w:rsid w:val="006A174D"/>
     <w:rsid w:val="006A1E22"/>
     <w:rsid w:val="006A22FD"/>
@@ -24238,200 +25063,205 @@
     <w:rsid w:val="006D063C"/>
     <w:rsid w:val="006D16D2"/>
     <w:rsid w:val="006D1C83"/>
     <w:rsid w:val="006D27E5"/>
     <w:rsid w:val="006D2919"/>
     <w:rsid w:val="006D3360"/>
     <w:rsid w:val="006D37F4"/>
     <w:rsid w:val="006D3B28"/>
     <w:rsid w:val="006D3BD9"/>
     <w:rsid w:val="006D3CB8"/>
     <w:rsid w:val="006D3F2D"/>
     <w:rsid w:val="006D4082"/>
     <w:rsid w:val="006D4AC4"/>
     <w:rsid w:val="006D5A76"/>
     <w:rsid w:val="006D5B78"/>
     <w:rsid w:val="006D7B87"/>
     <w:rsid w:val="006E08C3"/>
     <w:rsid w:val="006E0CE1"/>
     <w:rsid w:val="006E2697"/>
     <w:rsid w:val="006E2D6F"/>
     <w:rsid w:val="006E32B9"/>
     <w:rsid w:val="006E3B80"/>
     <w:rsid w:val="006E3D12"/>
     <w:rsid w:val="006E549A"/>
     <w:rsid w:val="006E5C0F"/>
+    <w:rsid w:val="006E5DA4"/>
     <w:rsid w:val="006E654B"/>
     <w:rsid w:val="006E7589"/>
     <w:rsid w:val="006E7784"/>
     <w:rsid w:val="006E7BBA"/>
     <w:rsid w:val="006E7FA8"/>
     <w:rsid w:val="006F0970"/>
     <w:rsid w:val="006F24C0"/>
     <w:rsid w:val="006F2B9B"/>
     <w:rsid w:val="006F2F37"/>
     <w:rsid w:val="006F3C2B"/>
     <w:rsid w:val="006F4A05"/>
     <w:rsid w:val="006F5D11"/>
     <w:rsid w:val="006F6660"/>
     <w:rsid w:val="006F77EA"/>
     <w:rsid w:val="006F7B82"/>
     <w:rsid w:val="006F7EA3"/>
     <w:rsid w:val="00700EF5"/>
     <w:rsid w:val="00701FF1"/>
     <w:rsid w:val="00702548"/>
     <w:rsid w:val="007034B0"/>
     <w:rsid w:val="00703750"/>
     <w:rsid w:val="00703858"/>
     <w:rsid w:val="00703E0C"/>
     <w:rsid w:val="0070403A"/>
     <w:rsid w:val="00704B98"/>
     <w:rsid w:val="0070569D"/>
     <w:rsid w:val="00705E81"/>
     <w:rsid w:val="007068F3"/>
     <w:rsid w:val="00707370"/>
     <w:rsid w:val="00707FBB"/>
-    <w:rsid w:val="0071123A"/>
     <w:rsid w:val="007127CD"/>
     <w:rsid w:val="00712988"/>
     <w:rsid w:val="00712FCE"/>
     <w:rsid w:val="007130C5"/>
     <w:rsid w:val="007136FA"/>
     <w:rsid w:val="0071388F"/>
     <w:rsid w:val="00713895"/>
     <w:rsid w:val="00715305"/>
     <w:rsid w:val="007153AF"/>
     <w:rsid w:val="007159C9"/>
     <w:rsid w:val="00716DED"/>
     <w:rsid w:val="00717CA6"/>
     <w:rsid w:val="00720FC5"/>
+    <w:rsid w:val="0072244A"/>
     <w:rsid w:val="00723C82"/>
     <w:rsid w:val="007242B1"/>
     <w:rsid w:val="00724B86"/>
     <w:rsid w:val="007259FB"/>
     <w:rsid w:val="00726421"/>
     <w:rsid w:val="00727336"/>
     <w:rsid w:val="0072766E"/>
     <w:rsid w:val="007277FB"/>
     <w:rsid w:val="007302FE"/>
     <w:rsid w:val="00732082"/>
     <w:rsid w:val="007325A0"/>
     <w:rsid w:val="00732A10"/>
     <w:rsid w:val="00733FFF"/>
     <w:rsid w:val="007341F1"/>
     <w:rsid w:val="00735798"/>
     <w:rsid w:val="00737658"/>
     <w:rsid w:val="0073781C"/>
     <w:rsid w:val="00737B8A"/>
     <w:rsid w:val="0074093A"/>
     <w:rsid w:val="00740CC1"/>
     <w:rsid w:val="00740E42"/>
     <w:rsid w:val="00742690"/>
     <w:rsid w:val="00743015"/>
     <w:rsid w:val="007436A5"/>
     <w:rsid w:val="007440AA"/>
     <w:rsid w:val="00744216"/>
     <w:rsid w:val="00744C80"/>
     <w:rsid w:val="00745D69"/>
     <w:rsid w:val="00746195"/>
     <w:rsid w:val="00746569"/>
     <w:rsid w:val="007475DA"/>
     <w:rsid w:val="00747613"/>
     <w:rsid w:val="00751FC6"/>
     <w:rsid w:val="0075230F"/>
     <w:rsid w:val="00752790"/>
     <w:rsid w:val="00752DC6"/>
     <w:rsid w:val="00753217"/>
+    <w:rsid w:val="0075335E"/>
     <w:rsid w:val="00753986"/>
     <w:rsid w:val="00754A0F"/>
     <w:rsid w:val="00755B4C"/>
     <w:rsid w:val="007565E5"/>
     <w:rsid w:val="0075688A"/>
     <w:rsid w:val="00761CA5"/>
     <w:rsid w:val="00762BDC"/>
     <w:rsid w:val="0076335D"/>
     <w:rsid w:val="007633E4"/>
     <w:rsid w:val="007636A1"/>
     <w:rsid w:val="00763ED8"/>
     <w:rsid w:val="007643B0"/>
     <w:rsid w:val="00765225"/>
     <w:rsid w:val="00765CC8"/>
     <w:rsid w:val="007660E8"/>
     <w:rsid w:val="00766563"/>
     <w:rsid w:val="0076751D"/>
     <w:rsid w:val="007677EA"/>
     <w:rsid w:val="0076782C"/>
     <w:rsid w:val="00770ADD"/>
     <w:rsid w:val="0077232A"/>
     <w:rsid w:val="00772AB7"/>
     <w:rsid w:val="00774490"/>
     <w:rsid w:val="00775D7C"/>
     <w:rsid w:val="0077606B"/>
     <w:rsid w:val="0078111E"/>
     <w:rsid w:val="0078165D"/>
     <w:rsid w:val="00781CA5"/>
     <w:rsid w:val="00782490"/>
     <w:rsid w:val="00782B08"/>
     <w:rsid w:val="00783631"/>
     <w:rsid w:val="0078500D"/>
     <w:rsid w:val="00785E5D"/>
     <w:rsid w:val="007907D0"/>
     <w:rsid w:val="0079086C"/>
     <w:rsid w:val="00791233"/>
     <w:rsid w:val="00791B31"/>
     <w:rsid w:val="00793D90"/>
     <w:rsid w:val="007951F9"/>
     <w:rsid w:val="00795347"/>
     <w:rsid w:val="007974A1"/>
     <w:rsid w:val="007A0026"/>
+    <w:rsid w:val="007A0140"/>
     <w:rsid w:val="007A0848"/>
     <w:rsid w:val="007A0C1F"/>
     <w:rsid w:val="007A1508"/>
     <w:rsid w:val="007A22CC"/>
     <w:rsid w:val="007A24D2"/>
     <w:rsid w:val="007A35B2"/>
     <w:rsid w:val="007A4373"/>
     <w:rsid w:val="007A58DB"/>
     <w:rsid w:val="007A5BF2"/>
+    <w:rsid w:val="007A5DEC"/>
     <w:rsid w:val="007A7073"/>
     <w:rsid w:val="007A7E40"/>
     <w:rsid w:val="007A7FC0"/>
     <w:rsid w:val="007B0119"/>
     <w:rsid w:val="007B1040"/>
     <w:rsid w:val="007B17CE"/>
     <w:rsid w:val="007B1FB6"/>
     <w:rsid w:val="007B2660"/>
     <w:rsid w:val="007B3DEB"/>
     <w:rsid w:val="007B4951"/>
     <w:rsid w:val="007B5021"/>
     <w:rsid w:val="007B6695"/>
     <w:rsid w:val="007B6732"/>
     <w:rsid w:val="007B6792"/>
     <w:rsid w:val="007B6BB5"/>
     <w:rsid w:val="007B6E37"/>
     <w:rsid w:val="007B73A0"/>
     <w:rsid w:val="007C1C07"/>
+    <w:rsid w:val="007C1C7E"/>
     <w:rsid w:val="007C23DE"/>
     <w:rsid w:val="007C3ED1"/>
     <w:rsid w:val="007C41E5"/>
     <w:rsid w:val="007C5547"/>
     <w:rsid w:val="007C6172"/>
     <w:rsid w:val="007C78A9"/>
     <w:rsid w:val="007D058E"/>
     <w:rsid w:val="007D0843"/>
     <w:rsid w:val="007D0DE1"/>
     <w:rsid w:val="007D1C53"/>
     <w:rsid w:val="007D3495"/>
     <w:rsid w:val="007D41B2"/>
     <w:rsid w:val="007D41CB"/>
     <w:rsid w:val="007D5C17"/>
     <w:rsid w:val="007D626C"/>
     <w:rsid w:val="007D6C5D"/>
     <w:rsid w:val="007D6C7E"/>
     <w:rsid w:val="007D7844"/>
     <w:rsid w:val="007D7EBF"/>
     <w:rsid w:val="007D7F36"/>
     <w:rsid w:val="007E15FE"/>
     <w:rsid w:val="007E195A"/>
     <w:rsid w:val="007E2823"/>
     <w:rsid w:val="007E3411"/>
     <w:rsid w:val="007E529A"/>
@@ -24465,50 +25295,51 @@
     <w:rsid w:val="0081243F"/>
     <w:rsid w:val="00813982"/>
     <w:rsid w:val="00814498"/>
     <w:rsid w:val="00815BC3"/>
     <w:rsid w:val="00815FD7"/>
     <w:rsid w:val="008161CE"/>
     <w:rsid w:val="008165AD"/>
     <w:rsid w:val="008168DA"/>
     <w:rsid w:val="0081690A"/>
     <w:rsid w:val="0081753A"/>
     <w:rsid w:val="00817729"/>
     <w:rsid w:val="008206C2"/>
     <w:rsid w:val="00821586"/>
     <w:rsid w:val="00822196"/>
     <w:rsid w:val="008233F3"/>
     <w:rsid w:val="00824A17"/>
     <w:rsid w:val="00824AE3"/>
     <w:rsid w:val="00826458"/>
     <w:rsid w:val="00827B19"/>
     <w:rsid w:val="008302F8"/>
     <w:rsid w:val="0083054C"/>
     <w:rsid w:val="00830719"/>
     <w:rsid w:val="008315EC"/>
     <w:rsid w:val="008316D2"/>
     <w:rsid w:val="00832078"/>
+    <w:rsid w:val="00832659"/>
     <w:rsid w:val="00832EA1"/>
     <w:rsid w:val="00833426"/>
     <w:rsid w:val="00833F8B"/>
     <w:rsid w:val="00834023"/>
     <w:rsid w:val="00834811"/>
     <w:rsid w:val="00835309"/>
     <w:rsid w:val="00835DE4"/>
     <w:rsid w:val="008362D3"/>
     <w:rsid w:val="00837279"/>
     <w:rsid w:val="0083768A"/>
     <w:rsid w:val="00840453"/>
     <w:rsid w:val="00841873"/>
     <w:rsid w:val="00841885"/>
     <w:rsid w:val="00842D17"/>
     <w:rsid w:val="00843301"/>
     <w:rsid w:val="00843957"/>
     <w:rsid w:val="008446C7"/>
     <w:rsid w:val="00847576"/>
     <w:rsid w:val="00847A75"/>
     <w:rsid w:val="008500F1"/>
     <w:rsid w:val="008522D0"/>
     <w:rsid w:val="00852548"/>
     <w:rsid w:val="0085290D"/>
     <w:rsid w:val="0085347A"/>
     <w:rsid w:val="0085357E"/>
@@ -24579,50 +25410,51 @@
     <w:rsid w:val="008A7463"/>
     <w:rsid w:val="008A7777"/>
     <w:rsid w:val="008A7834"/>
     <w:rsid w:val="008B214E"/>
     <w:rsid w:val="008B2AE3"/>
     <w:rsid w:val="008B2EA7"/>
     <w:rsid w:val="008B3417"/>
     <w:rsid w:val="008B3C6B"/>
     <w:rsid w:val="008B3EE3"/>
     <w:rsid w:val="008B61E6"/>
     <w:rsid w:val="008B6344"/>
     <w:rsid w:val="008B6D19"/>
     <w:rsid w:val="008B70FA"/>
     <w:rsid w:val="008B7210"/>
     <w:rsid w:val="008C0176"/>
     <w:rsid w:val="008C09CB"/>
     <w:rsid w:val="008C0C6C"/>
     <w:rsid w:val="008C0D79"/>
     <w:rsid w:val="008C0EE0"/>
     <w:rsid w:val="008C125C"/>
     <w:rsid w:val="008C1385"/>
     <w:rsid w:val="008C2043"/>
     <w:rsid w:val="008C2174"/>
     <w:rsid w:val="008C2BC0"/>
     <w:rsid w:val="008C47AD"/>
+    <w:rsid w:val="008C4B63"/>
     <w:rsid w:val="008C6574"/>
     <w:rsid w:val="008C6B01"/>
     <w:rsid w:val="008D03F5"/>
     <w:rsid w:val="008D39EE"/>
     <w:rsid w:val="008D499C"/>
     <w:rsid w:val="008D53D6"/>
     <w:rsid w:val="008D6A45"/>
     <w:rsid w:val="008D6ABE"/>
     <w:rsid w:val="008D7523"/>
     <w:rsid w:val="008E09DF"/>
     <w:rsid w:val="008E0B83"/>
     <w:rsid w:val="008E18EB"/>
     <w:rsid w:val="008E21AF"/>
     <w:rsid w:val="008E28B8"/>
     <w:rsid w:val="008E31A2"/>
     <w:rsid w:val="008E3F4A"/>
     <w:rsid w:val="008E484F"/>
     <w:rsid w:val="008E4EEE"/>
     <w:rsid w:val="008E5D81"/>
     <w:rsid w:val="008E5E64"/>
     <w:rsid w:val="008E737A"/>
     <w:rsid w:val="008E7FE0"/>
     <w:rsid w:val="008F01FD"/>
     <w:rsid w:val="008F0A34"/>
     <w:rsid w:val="008F151C"/>
@@ -24644,58 +25476,61 @@
     <w:rsid w:val="0090319F"/>
     <w:rsid w:val="00903632"/>
     <w:rsid w:val="0090407F"/>
     <w:rsid w:val="0090518E"/>
     <w:rsid w:val="009059F6"/>
     <w:rsid w:val="00906117"/>
     <w:rsid w:val="009064C1"/>
     <w:rsid w:val="009064DF"/>
     <w:rsid w:val="00906A88"/>
     <w:rsid w:val="00907D08"/>
     <w:rsid w:val="009105F4"/>
     <w:rsid w:val="00910A3C"/>
     <w:rsid w:val="00911540"/>
     <w:rsid w:val="00912A0E"/>
     <w:rsid w:val="00912D35"/>
     <w:rsid w:val="009140DA"/>
     <w:rsid w:val="00915016"/>
     <w:rsid w:val="0091570C"/>
     <w:rsid w:val="00915AFE"/>
     <w:rsid w:val="00922011"/>
     <w:rsid w:val="00922BB4"/>
     <w:rsid w:val="00924452"/>
     <w:rsid w:val="00925FF5"/>
     <w:rsid w:val="009260E3"/>
     <w:rsid w:val="00926C02"/>
+    <w:rsid w:val="00926DA7"/>
+    <w:rsid w:val="00927D44"/>
     <w:rsid w:val="0093008F"/>
     <w:rsid w:val="009301E2"/>
     <w:rsid w:val="0093169D"/>
     <w:rsid w:val="00932DD0"/>
     <w:rsid w:val="00933469"/>
     <w:rsid w:val="00933652"/>
     <w:rsid w:val="00933DAF"/>
     <w:rsid w:val="009342DC"/>
+    <w:rsid w:val="00934AEA"/>
     <w:rsid w:val="00936FAB"/>
     <w:rsid w:val="00937426"/>
     <w:rsid w:val="00937865"/>
     <w:rsid w:val="00937CD8"/>
     <w:rsid w:val="0094165F"/>
     <w:rsid w:val="00943D56"/>
     <w:rsid w:val="00945B37"/>
     <w:rsid w:val="00945F00"/>
     <w:rsid w:val="00946120"/>
     <w:rsid w:val="00950748"/>
     <w:rsid w:val="009508CD"/>
     <w:rsid w:val="00950DFC"/>
     <w:rsid w:val="00950F19"/>
     <w:rsid w:val="00951428"/>
     <w:rsid w:val="0095190E"/>
     <w:rsid w:val="00952877"/>
     <w:rsid w:val="0095307D"/>
     <w:rsid w:val="00953B8D"/>
     <w:rsid w:val="00953BDE"/>
     <w:rsid w:val="0095433F"/>
     <w:rsid w:val="009566AE"/>
     <w:rsid w:val="00956E8C"/>
     <w:rsid w:val="00957BA4"/>
     <w:rsid w:val="00957E3E"/>
     <w:rsid w:val="00960328"/>
@@ -24747,51 +25582,50 @@
     <w:rsid w:val="009A2E91"/>
     <w:rsid w:val="009A334B"/>
     <w:rsid w:val="009A3D42"/>
     <w:rsid w:val="009A5DC9"/>
     <w:rsid w:val="009A5E2C"/>
     <w:rsid w:val="009A5EA5"/>
     <w:rsid w:val="009A6080"/>
     <w:rsid w:val="009A615D"/>
     <w:rsid w:val="009A61F4"/>
     <w:rsid w:val="009A658B"/>
     <w:rsid w:val="009A68D2"/>
     <w:rsid w:val="009A6A3E"/>
     <w:rsid w:val="009A6BE6"/>
     <w:rsid w:val="009B087D"/>
     <w:rsid w:val="009B0E64"/>
     <w:rsid w:val="009B145B"/>
     <w:rsid w:val="009B24F1"/>
     <w:rsid w:val="009B3E2C"/>
     <w:rsid w:val="009B4D78"/>
     <w:rsid w:val="009B500B"/>
     <w:rsid w:val="009B6DC7"/>
     <w:rsid w:val="009B70EC"/>
     <w:rsid w:val="009B7447"/>
     <w:rsid w:val="009C2560"/>
     <w:rsid w:val="009C3A51"/>
-    <w:rsid w:val="009C449B"/>
     <w:rsid w:val="009C6A43"/>
     <w:rsid w:val="009C6C1E"/>
     <w:rsid w:val="009C7667"/>
     <w:rsid w:val="009D0BBC"/>
     <w:rsid w:val="009D2ADE"/>
     <w:rsid w:val="009D318A"/>
     <w:rsid w:val="009D47B3"/>
     <w:rsid w:val="009D4CFB"/>
     <w:rsid w:val="009D5033"/>
     <w:rsid w:val="009D5B46"/>
     <w:rsid w:val="009D60E1"/>
     <w:rsid w:val="009D6833"/>
     <w:rsid w:val="009D7267"/>
     <w:rsid w:val="009E0FDB"/>
     <w:rsid w:val="009E150F"/>
     <w:rsid w:val="009E1C2C"/>
     <w:rsid w:val="009E1C6E"/>
     <w:rsid w:val="009E1D30"/>
     <w:rsid w:val="009E1E2A"/>
     <w:rsid w:val="009E2293"/>
     <w:rsid w:val="009E271D"/>
     <w:rsid w:val="009E288D"/>
     <w:rsid w:val="009E2E67"/>
     <w:rsid w:val="009E3CD3"/>
     <w:rsid w:val="009E4AD4"/>
@@ -24812,382 +25646,391 @@
     <w:rsid w:val="009F45B0"/>
     <w:rsid w:val="009F47CD"/>
     <w:rsid w:val="009F4917"/>
     <w:rsid w:val="009F4C7D"/>
     <w:rsid w:val="009F4DC4"/>
     <w:rsid w:val="009F54A3"/>
     <w:rsid w:val="009F5BC2"/>
     <w:rsid w:val="009F63B1"/>
     <w:rsid w:val="00A004DF"/>
     <w:rsid w:val="00A01266"/>
     <w:rsid w:val="00A0194E"/>
     <w:rsid w:val="00A01B60"/>
     <w:rsid w:val="00A0222F"/>
     <w:rsid w:val="00A02B48"/>
     <w:rsid w:val="00A02C28"/>
     <w:rsid w:val="00A049D8"/>
     <w:rsid w:val="00A05B03"/>
     <w:rsid w:val="00A05DA9"/>
     <w:rsid w:val="00A062FF"/>
     <w:rsid w:val="00A064E4"/>
     <w:rsid w:val="00A06C56"/>
     <w:rsid w:val="00A071AA"/>
     <w:rsid w:val="00A1055F"/>
     <w:rsid w:val="00A11014"/>
     <w:rsid w:val="00A128EA"/>
+    <w:rsid w:val="00A1309E"/>
     <w:rsid w:val="00A13F12"/>
     <w:rsid w:val="00A13F22"/>
     <w:rsid w:val="00A156AA"/>
     <w:rsid w:val="00A156F0"/>
     <w:rsid w:val="00A15960"/>
     <w:rsid w:val="00A15B03"/>
     <w:rsid w:val="00A15B96"/>
     <w:rsid w:val="00A15D5D"/>
     <w:rsid w:val="00A1675B"/>
     <w:rsid w:val="00A16D49"/>
     <w:rsid w:val="00A2021F"/>
     <w:rsid w:val="00A20BCD"/>
     <w:rsid w:val="00A20ED4"/>
     <w:rsid w:val="00A20F6D"/>
     <w:rsid w:val="00A22466"/>
     <w:rsid w:val="00A22AF4"/>
     <w:rsid w:val="00A2309F"/>
     <w:rsid w:val="00A241E9"/>
     <w:rsid w:val="00A254C8"/>
     <w:rsid w:val="00A25F64"/>
     <w:rsid w:val="00A275F1"/>
     <w:rsid w:val="00A2798F"/>
     <w:rsid w:val="00A27F5F"/>
     <w:rsid w:val="00A30ECC"/>
     <w:rsid w:val="00A3108B"/>
     <w:rsid w:val="00A3264C"/>
     <w:rsid w:val="00A32813"/>
     <w:rsid w:val="00A32CAA"/>
     <w:rsid w:val="00A34D37"/>
     <w:rsid w:val="00A35C90"/>
     <w:rsid w:val="00A35F55"/>
     <w:rsid w:val="00A360B5"/>
     <w:rsid w:val="00A36D45"/>
+    <w:rsid w:val="00A37547"/>
     <w:rsid w:val="00A376E7"/>
     <w:rsid w:val="00A40AB5"/>
     <w:rsid w:val="00A41013"/>
     <w:rsid w:val="00A411AB"/>
     <w:rsid w:val="00A418AB"/>
     <w:rsid w:val="00A428A4"/>
+    <w:rsid w:val="00A42CD5"/>
     <w:rsid w:val="00A43521"/>
     <w:rsid w:val="00A435DC"/>
     <w:rsid w:val="00A4453A"/>
     <w:rsid w:val="00A4506D"/>
     <w:rsid w:val="00A46A70"/>
     <w:rsid w:val="00A46C4A"/>
     <w:rsid w:val="00A50EA9"/>
     <w:rsid w:val="00A53170"/>
     <w:rsid w:val="00A54160"/>
     <w:rsid w:val="00A545C5"/>
     <w:rsid w:val="00A551DA"/>
     <w:rsid w:val="00A554A9"/>
     <w:rsid w:val="00A55719"/>
     <w:rsid w:val="00A5622E"/>
     <w:rsid w:val="00A56EEE"/>
     <w:rsid w:val="00A5720C"/>
     <w:rsid w:val="00A57420"/>
     <w:rsid w:val="00A60097"/>
     <w:rsid w:val="00A61F35"/>
     <w:rsid w:val="00A6239D"/>
     <w:rsid w:val="00A627E6"/>
     <w:rsid w:val="00A62A21"/>
     <w:rsid w:val="00A63EC5"/>
     <w:rsid w:val="00A64E57"/>
     <w:rsid w:val="00A65265"/>
     <w:rsid w:val="00A65267"/>
     <w:rsid w:val="00A661B8"/>
     <w:rsid w:val="00A667F7"/>
     <w:rsid w:val="00A66802"/>
     <w:rsid w:val="00A66CD0"/>
     <w:rsid w:val="00A70202"/>
     <w:rsid w:val="00A7147F"/>
+    <w:rsid w:val="00A735D8"/>
     <w:rsid w:val="00A747D1"/>
     <w:rsid w:val="00A75542"/>
     <w:rsid w:val="00A7700A"/>
     <w:rsid w:val="00A7705B"/>
     <w:rsid w:val="00A80914"/>
     <w:rsid w:val="00A813DE"/>
     <w:rsid w:val="00A83F54"/>
     <w:rsid w:val="00A84DCF"/>
     <w:rsid w:val="00A868EE"/>
     <w:rsid w:val="00A86C59"/>
     <w:rsid w:val="00A86FAD"/>
     <w:rsid w:val="00A871FC"/>
     <w:rsid w:val="00A873EE"/>
     <w:rsid w:val="00A9004F"/>
     <w:rsid w:val="00A90C1E"/>
     <w:rsid w:val="00A9120C"/>
     <w:rsid w:val="00A92BCD"/>
     <w:rsid w:val="00A93136"/>
     <w:rsid w:val="00A937BD"/>
+    <w:rsid w:val="00A9381C"/>
     <w:rsid w:val="00A93FA2"/>
     <w:rsid w:val="00A94344"/>
     <w:rsid w:val="00A94503"/>
     <w:rsid w:val="00A96A17"/>
     <w:rsid w:val="00AA0BE2"/>
     <w:rsid w:val="00AA2AE5"/>
     <w:rsid w:val="00AA3255"/>
     <w:rsid w:val="00AA33CB"/>
     <w:rsid w:val="00AA47D1"/>
     <w:rsid w:val="00AA4FC6"/>
     <w:rsid w:val="00AA555F"/>
     <w:rsid w:val="00AA6477"/>
     <w:rsid w:val="00AA6DDC"/>
     <w:rsid w:val="00AA7E54"/>
-    <w:rsid w:val="00AA7E8F"/>
     <w:rsid w:val="00AB0055"/>
     <w:rsid w:val="00AB166C"/>
     <w:rsid w:val="00AB2F9C"/>
     <w:rsid w:val="00AB3BF8"/>
     <w:rsid w:val="00AB4467"/>
     <w:rsid w:val="00AB49A8"/>
     <w:rsid w:val="00AB5B61"/>
-    <w:rsid w:val="00AB5EBC"/>
     <w:rsid w:val="00AB64B8"/>
     <w:rsid w:val="00AB7440"/>
     <w:rsid w:val="00AC0D5E"/>
     <w:rsid w:val="00AC291C"/>
     <w:rsid w:val="00AC2A13"/>
     <w:rsid w:val="00AC403D"/>
     <w:rsid w:val="00AC41A7"/>
     <w:rsid w:val="00AC42AE"/>
     <w:rsid w:val="00AC45BF"/>
     <w:rsid w:val="00AC467E"/>
     <w:rsid w:val="00AC6C0D"/>
     <w:rsid w:val="00AC6D4D"/>
     <w:rsid w:val="00AC6F8A"/>
     <w:rsid w:val="00AC7894"/>
     <w:rsid w:val="00AC78AE"/>
     <w:rsid w:val="00AD012B"/>
     <w:rsid w:val="00AD06C2"/>
     <w:rsid w:val="00AD091A"/>
     <w:rsid w:val="00AD1623"/>
     <w:rsid w:val="00AD1996"/>
     <w:rsid w:val="00AD24E5"/>
     <w:rsid w:val="00AD3511"/>
     <w:rsid w:val="00AD35E5"/>
     <w:rsid w:val="00AD3A8A"/>
     <w:rsid w:val="00AD3D41"/>
     <w:rsid w:val="00AD5002"/>
     <w:rsid w:val="00AD60A3"/>
     <w:rsid w:val="00AD6B7E"/>
     <w:rsid w:val="00AD73FA"/>
     <w:rsid w:val="00AD77D4"/>
     <w:rsid w:val="00AD7B81"/>
     <w:rsid w:val="00AE19B5"/>
     <w:rsid w:val="00AE1A95"/>
     <w:rsid w:val="00AE36A1"/>
     <w:rsid w:val="00AE3A66"/>
+    <w:rsid w:val="00AE3B06"/>
     <w:rsid w:val="00AE4357"/>
     <w:rsid w:val="00AE4E68"/>
     <w:rsid w:val="00AE5808"/>
     <w:rsid w:val="00AE66AA"/>
     <w:rsid w:val="00AE6C16"/>
     <w:rsid w:val="00AF085D"/>
     <w:rsid w:val="00AF113B"/>
     <w:rsid w:val="00AF16EC"/>
     <w:rsid w:val="00AF1A61"/>
     <w:rsid w:val="00AF1C8F"/>
     <w:rsid w:val="00AF2544"/>
     <w:rsid w:val="00AF278C"/>
     <w:rsid w:val="00AF3554"/>
     <w:rsid w:val="00AF3681"/>
     <w:rsid w:val="00AF50BE"/>
     <w:rsid w:val="00AF5252"/>
     <w:rsid w:val="00AF579D"/>
     <w:rsid w:val="00AF5A10"/>
+    <w:rsid w:val="00AF6449"/>
     <w:rsid w:val="00AF6A5E"/>
     <w:rsid w:val="00AF77BA"/>
     <w:rsid w:val="00AF7FD9"/>
     <w:rsid w:val="00B03400"/>
     <w:rsid w:val="00B038BA"/>
     <w:rsid w:val="00B03F23"/>
     <w:rsid w:val="00B04612"/>
     <w:rsid w:val="00B0490A"/>
     <w:rsid w:val="00B05C4C"/>
     <w:rsid w:val="00B06BFD"/>
     <w:rsid w:val="00B06FBA"/>
     <w:rsid w:val="00B0784C"/>
     <w:rsid w:val="00B07A88"/>
     <w:rsid w:val="00B10D8A"/>
     <w:rsid w:val="00B11137"/>
     <w:rsid w:val="00B12217"/>
     <w:rsid w:val="00B12271"/>
     <w:rsid w:val="00B12A58"/>
     <w:rsid w:val="00B130F3"/>
     <w:rsid w:val="00B132B7"/>
     <w:rsid w:val="00B135F9"/>
     <w:rsid w:val="00B138AC"/>
     <w:rsid w:val="00B13AF6"/>
     <w:rsid w:val="00B13DD9"/>
     <w:rsid w:val="00B145C1"/>
     <w:rsid w:val="00B14AAB"/>
     <w:rsid w:val="00B14C6D"/>
     <w:rsid w:val="00B14D75"/>
     <w:rsid w:val="00B14EBC"/>
     <w:rsid w:val="00B1591A"/>
     <w:rsid w:val="00B162F9"/>
     <w:rsid w:val="00B201A7"/>
     <w:rsid w:val="00B20858"/>
     <w:rsid w:val="00B20ACF"/>
     <w:rsid w:val="00B2140F"/>
     <w:rsid w:val="00B22E66"/>
     <w:rsid w:val="00B23583"/>
     <w:rsid w:val="00B23E51"/>
     <w:rsid w:val="00B25870"/>
     <w:rsid w:val="00B26273"/>
-    <w:rsid w:val="00B27B50"/>
     <w:rsid w:val="00B300B7"/>
     <w:rsid w:val="00B30234"/>
     <w:rsid w:val="00B30BCB"/>
     <w:rsid w:val="00B3118F"/>
     <w:rsid w:val="00B316C2"/>
     <w:rsid w:val="00B32000"/>
     <w:rsid w:val="00B32622"/>
     <w:rsid w:val="00B32FCA"/>
     <w:rsid w:val="00B33771"/>
     <w:rsid w:val="00B33D5C"/>
     <w:rsid w:val="00B34535"/>
     <w:rsid w:val="00B3697B"/>
     <w:rsid w:val="00B36ED4"/>
     <w:rsid w:val="00B404D6"/>
     <w:rsid w:val="00B4094E"/>
     <w:rsid w:val="00B41A64"/>
     <w:rsid w:val="00B41C9A"/>
     <w:rsid w:val="00B421EE"/>
     <w:rsid w:val="00B42F43"/>
     <w:rsid w:val="00B42F60"/>
     <w:rsid w:val="00B45038"/>
     <w:rsid w:val="00B4547D"/>
     <w:rsid w:val="00B45A54"/>
     <w:rsid w:val="00B45EC5"/>
     <w:rsid w:val="00B47692"/>
     <w:rsid w:val="00B5040E"/>
     <w:rsid w:val="00B50B0E"/>
     <w:rsid w:val="00B50DD2"/>
     <w:rsid w:val="00B519AE"/>
     <w:rsid w:val="00B51C51"/>
     <w:rsid w:val="00B52D76"/>
     <w:rsid w:val="00B53465"/>
     <w:rsid w:val="00B53F67"/>
     <w:rsid w:val="00B55637"/>
     <w:rsid w:val="00B55EA7"/>
     <w:rsid w:val="00B5731E"/>
+    <w:rsid w:val="00B601BE"/>
     <w:rsid w:val="00B605A8"/>
     <w:rsid w:val="00B60714"/>
     <w:rsid w:val="00B61CD3"/>
     <w:rsid w:val="00B6239B"/>
     <w:rsid w:val="00B63903"/>
     <w:rsid w:val="00B65A08"/>
     <w:rsid w:val="00B66FB6"/>
     <w:rsid w:val="00B67169"/>
     <w:rsid w:val="00B70089"/>
     <w:rsid w:val="00B72371"/>
+    <w:rsid w:val="00B724C2"/>
     <w:rsid w:val="00B73431"/>
+    <w:rsid w:val="00B73F0C"/>
     <w:rsid w:val="00B74071"/>
     <w:rsid w:val="00B7428B"/>
     <w:rsid w:val="00B75415"/>
     <w:rsid w:val="00B7565F"/>
     <w:rsid w:val="00B75C96"/>
     <w:rsid w:val="00B75D0F"/>
     <w:rsid w:val="00B762E6"/>
     <w:rsid w:val="00B77877"/>
     <w:rsid w:val="00B77936"/>
     <w:rsid w:val="00B77D1D"/>
     <w:rsid w:val="00B814C7"/>
     <w:rsid w:val="00B8181A"/>
     <w:rsid w:val="00B820D6"/>
     <w:rsid w:val="00B82949"/>
     <w:rsid w:val="00B83229"/>
     <w:rsid w:val="00B85CF6"/>
     <w:rsid w:val="00B902CA"/>
     <w:rsid w:val="00B910B5"/>
     <w:rsid w:val="00B92F50"/>
     <w:rsid w:val="00B9320D"/>
     <w:rsid w:val="00B93299"/>
     <w:rsid w:val="00B94FDD"/>
     <w:rsid w:val="00B96DA1"/>
     <w:rsid w:val="00B96ED5"/>
     <w:rsid w:val="00B9797E"/>
     <w:rsid w:val="00BA006A"/>
     <w:rsid w:val="00BA075C"/>
     <w:rsid w:val="00BA0F50"/>
     <w:rsid w:val="00BA10DF"/>
     <w:rsid w:val="00BA1440"/>
     <w:rsid w:val="00BA1A65"/>
     <w:rsid w:val="00BA2263"/>
     <w:rsid w:val="00BA23CA"/>
     <w:rsid w:val="00BA2BBA"/>
     <w:rsid w:val="00BA3521"/>
     <w:rsid w:val="00BA3C62"/>
     <w:rsid w:val="00BA3C63"/>
     <w:rsid w:val="00BA42C5"/>
     <w:rsid w:val="00BA5220"/>
     <w:rsid w:val="00BA55A6"/>
     <w:rsid w:val="00BA55C3"/>
     <w:rsid w:val="00BA5C2E"/>
     <w:rsid w:val="00BA64D4"/>
     <w:rsid w:val="00BA67DB"/>
     <w:rsid w:val="00BB0214"/>
     <w:rsid w:val="00BB044F"/>
+    <w:rsid w:val="00BB07F8"/>
     <w:rsid w:val="00BB12C3"/>
     <w:rsid w:val="00BB2C5B"/>
     <w:rsid w:val="00BB368C"/>
     <w:rsid w:val="00BB387F"/>
     <w:rsid w:val="00BB3EC5"/>
     <w:rsid w:val="00BB3ECD"/>
     <w:rsid w:val="00BB409C"/>
     <w:rsid w:val="00BB4320"/>
     <w:rsid w:val="00BB5397"/>
     <w:rsid w:val="00BB5C4F"/>
     <w:rsid w:val="00BB6192"/>
     <w:rsid w:val="00BB66D9"/>
     <w:rsid w:val="00BB71F2"/>
     <w:rsid w:val="00BB7335"/>
     <w:rsid w:val="00BC080B"/>
     <w:rsid w:val="00BC0CCF"/>
     <w:rsid w:val="00BC1E9A"/>
     <w:rsid w:val="00BC226D"/>
     <w:rsid w:val="00BC28D7"/>
     <w:rsid w:val="00BC34C3"/>
     <w:rsid w:val="00BC3D71"/>
     <w:rsid w:val="00BC3E24"/>
     <w:rsid w:val="00BC3E62"/>
     <w:rsid w:val="00BC4034"/>
     <w:rsid w:val="00BC721B"/>
     <w:rsid w:val="00BD1DF2"/>
     <w:rsid w:val="00BD2059"/>
     <w:rsid w:val="00BD36ED"/>
     <w:rsid w:val="00BD3CB2"/>
     <w:rsid w:val="00BD4431"/>
     <w:rsid w:val="00BD4CBF"/>
     <w:rsid w:val="00BD4DA9"/>
+    <w:rsid w:val="00BD5B00"/>
     <w:rsid w:val="00BD6089"/>
     <w:rsid w:val="00BD7450"/>
     <w:rsid w:val="00BD7E24"/>
     <w:rsid w:val="00BE06E1"/>
     <w:rsid w:val="00BE10D6"/>
     <w:rsid w:val="00BE1187"/>
     <w:rsid w:val="00BE1AE9"/>
     <w:rsid w:val="00BE2BBA"/>
     <w:rsid w:val="00BE2FAC"/>
     <w:rsid w:val="00BE37FF"/>
     <w:rsid w:val="00BE5228"/>
     <w:rsid w:val="00BE5923"/>
     <w:rsid w:val="00BE5A10"/>
     <w:rsid w:val="00BE6475"/>
     <w:rsid w:val="00BF2311"/>
     <w:rsid w:val="00BF3581"/>
     <w:rsid w:val="00BF43DF"/>
     <w:rsid w:val="00BF46DC"/>
     <w:rsid w:val="00BF5F29"/>
     <w:rsid w:val="00BF6E3A"/>
     <w:rsid w:val="00C0011A"/>
     <w:rsid w:val="00C00369"/>
     <w:rsid w:val="00C006C2"/>
     <w:rsid w:val="00C01546"/>
     <w:rsid w:val="00C01820"/>
@@ -25196,50 +26039,51 @@
     <w:rsid w:val="00C01D5A"/>
     <w:rsid w:val="00C04602"/>
     <w:rsid w:val="00C04738"/>
     <w:rsid w:val="00C0530C"/>
     <w:rsid w:val="00C05809"/>
     <w:rsid w:val="00C05C61"/>
     <w:rsid w:val="00C075D8"/>
     <w:rsid w:val="00C078AD"/>
     <w:rsid w:val="00C10330"/>
     <w:rsid w:val="00C10642"/>
     <w:rsid w:val="00C107ED"/>
     <w:rsid w:val="00C108A8"/>
     <w:rsid w:val="00C11015"/>
     <w:rsid w:val="00C112A4"/>
     <w:rsid w:val="00C112FC"/>
     <w:rsid w:val="00C12124"/>
     <w:rsid w:val="00C1225D"/>
     <w:rsid w:val="00C128BB"/>
     <w:rsid w:val="00C12C59"/>
     <w:rsid w:val="00C13880"/>
     <w:rsid w:val="00C1392D"/>
     <w:rsid w:val="00C13BD7"/>
     <w:rsid w:val="00C14452"/>
     <w:rsid w:val="00C1477A"/>
     <w:rsid w:val="00C15166"/>
+    <w:rsid w:val="00C15958"/>
     <w:rsid w:val="00C1715D"/>
     <w:rsid w:val="00C176BC"/>
     <w:rsid w:val="00C1777C"/>
     <w:rsid w:val="00C17991"/>
     <w:rsid w:val="00C20226"/>
     <w:rsid w:val="00C20C4F"/>
     <w:rsid w:val="00C212B1"/>
     <w:rsid w:val="00C215B8"/>
     <w:rsid w:val="00C22AE4"/>
     <w:rsid w:val="00C22D3E"/>
     <w:rsid w:val="00C236FF"/>
     <w:rsid w:val="00C23B63"/>
     <w:rsid w:val="00C24A84"/>
     <w:rsid w:val="00C25D1F"/>
     <w:rsid w:val="00C260CE"/>
     <w:rsid w:val="00C269CC"/>
     <w:rsid w:val="00C27211"/>
     <w:rsid w:val="00C27388"/>
     <w:rsid w:val="00C27FCF"/>
     <w:rsid w:val="00C30151"/>
     <w:rsid w:val="00C306CF"/>
     <w:rsid w:val="00C30E98"/>
     <w:rsid w:val="00C3148A"/>
     <w:rsid w:val="00C31BBD"/>
     <w:rsid w:val="00C35760"/>
@@ -25283,219 +26127,221 @@
     <w:rsid w:val="00C612E4"/>
     <w:rsid w:val="00C619BA"/>
     <w:rsid w:val="00C61D79"/>
     <w:rsid w:val="00C624A3"/>
     <w:rsid w:val="00C625B1"/>
     <w:rsid w:val="00C62780"/>
     <w:rsid w:val="00C62AF5"/>
     <w:rsid w:val="00C64375"/>
     <w:rsid w:val="00C65A25"/>
     <w:rsid w:val="00C65E70"/>
     <w:rsid w:val="00C674D4"/>
     <w:rsid w:val="00C70B71"/>
     <w:rsid w:val="00C729B1"/>
     <w:rsid w:val="00C732D3"/>
     <w:rsid w:val="00C73EDC"/>
     <w:rsid w:val="00C74CBA"/>
     <w:rsid w:val="00C74D78"/>
     <w:rsid w:val="00C77B76"/>
     <w:rsid w:val="00C801AE"/>
     <w:rsid w:val="00C810C5"/>
     <w:rsid w:val="00C81575"/>
     <w:rsid w:val="00C81CA4"/>
     <w:rsid w:val="00C853F1"/>
     <w:rsid w:val="00C860AA"/>
     <w:rsid w:val="00C87C61"/>
+    <w:rsid w:val="00C90E55"/>
     <w:rsid w:val="00C92007"/>
     <w:rsid w:val="00C92459"/>
     <w:rsid w:val="00C954DB"/>
     <w:rsid w:val="00C959EC"/>
     <w:rsid w:val="00C962DA"/>
     <w:rsid w:val="00CA029D"/>
     <w:rsid w:val="00CA077F"/>
-    <w:rsid w:val="00CA0D0A"/>
     <w:rsid w:val="00CA15D2"/>
     <w:rsid w:val="00CA4088"/>
     <w:rsid w:val="00CA599D"/>
     <w:rsid w:val="00CA7314"/>
     <w:rsid w:val="00CA7EFE"/>
     <w:rsid w:val="00CB0C06"/>
     <w:rsid w:val="00CB118C"/>
     <w:rsid w:val="00CB120B"/>
     <w:rsid w:val="00CB22BD"/>
     <w:rsid w:val="00CB238C"/>
     <w:rsid w:val="00CB2EAB"/>
     <w:rsid w:val="00CB35B9"/>
     <w:rsid w:val="00CB37C8"/>
-    <w:rsid w:val="00CB3C21"/>
     <w:rsid w:val="00CB4CB7"/>
     <w:rsid w:val="00CB5925"/>
     <w:rsid w:val="00CB67F8"/>
     <w:rsid w:val="00CB7B43"/>
     <w:rsid w:val="00CC082A"/>
     <w:rsid w:val="00CC166E"/>
     <w:rsid w:val="00CC2E4E"/>
     <w:rsid w:val="00CC2F44"/>
     <w:rsid w:val="00CC39BC"/>
     <w:rsid w:val="00CC4753"/>
     <w:rsid w:val="00CC4A3C"/>
     <w:rsid w:val="00CC4BF4"/>
+    <w:rsid w:val="00CC4D4E"/>
     <w:rsid w:val="00CC7246"/>
     <w:rsid w:val="00CC7258"/>
     <w:rsid w:val="00CD0037"/>
     <w:rsid w:val="00CD1793"/>
     <w:rsid w:val="00CD18C0"/>
     <w:rsid w:val="00CD269C"/>
     <w:rsid w:val="00CD2C64"/>
     <w:rsid w:val="00CD2DDC"/>
     <w:rsid w:val="00CD367A"/>
     <w:rsid w:val="00CD3BB5"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6CE6"/>
     <w:rsid w:val="00CD6D67"/>
     <w:rsid w:val="00CE03BE"/>
     <w:rsid w:val="00CE0AD2"/>
     <w:rsid w:val="00CE1DD9"/>
     <w:rsid w:val="00CE2BA0"/>
     <w:rsid w:val="00CE2FD5"/>
     <w:rsid w:val="00CE3F8C"/>
     <w:rsid w:val="00CE4EAD"/>
     <w:rsid w:val="00CE7C15"/>
     <w:rsid w:val="00CF0893"/>
     <w:rsid w:val="00CF090D"/>
     <w:rsid w:val="00CF0C6A"/>
     <w:rsid w:val="00CF1753"/>
     <w:rsid w:val="00CF29B7"/>
     <w:rsid w:val="00CF58BE"/>
     <w:rsid w:val="00CF5D04"/>
     <w:rsid w:val="00CF626F"/>
+    <w:rsid w:val="00CF666B"/>
     <w:rsid w:val="00CF6F33"/>
     <w:rsid w:val="00CF7867"/>
     <w:rsid w:val="00D0004E"/>
     <w:rsid w:val="00D02395"/>
     <w:rsid w:val="00D02732"/>
     <w:rsid w:val="00D02A27"/>
     <w:rsid w:val="00D04A5F"/>
     <w:rsid w:val="00D05379"/>
     <w:rsid w:val="00D0574F"/>
     <w:rsid w:val="00D05791"/>
     <w:rsid w:val="00D06AD4"/>
     <w:rsid w:val="00D10CEE"/>
     <w:rsid w:val="00D11A06"/>
     <w:rsid w:val="00D11E09"/>
     <w:rsid w:val="00D1375F"/>
     <w:rsid w:val="00D1512A"/>
     <w:rsid w:val="00D1627C"/>
     <w:rsid w:val="00D16452"/>
     <w:rsid w:val="00D17EB4"/>
     <w:rsid w:val="00D21302"/>
     <w:rsid w:val="00D21382"/>
     <w:rsid w:val="00D21A6B"/>
     <w:rsid w:val="00D21E6B"/>
     <w:rsid w:val="00D222F6"/>
     <w:rsid w:val="00D23B31"/>
     <w:rsid w:val="00D23EBC"/>
     <w:rsid w:val="00D25984"/>
     <w:rsid w:val="00D27F6A"/>
     <w:rsid w:val="00D30948"/>
     <w:rsid w:val="00D30A57"/>
     <w:rsid w:val="00D30A97"/>
     <w:rsid w:val="00D30F73"/>
     <w:rsid w:val="00D30FA1"/>
+    <w:rsid w:val="00D31CCC"/>
     <w:rsid w:val="00D3209C"/>
     <w:rsid w:val="00D321AC"/>
     <w:rsid w:val="00D322FB"/>
     <w:rsid w:val="00D330C7"/>
     <w:rsid w:val="00D33433"/>
     <w:rsid w:val="00D374FF"/>
     <w:rsid w:val="00D37699"/>
     <w:rsid w:val="00D37CAF"/>
     <w:rsid w:val="00D40485"/>
     <w:rsid w:val="00D41120"/>
     <w:rsid w:val="00D42786"/>
     <w:rsid w:val="00D4348D"/>
     <w:rsid w:val="00D43E8A"/>
     <w:rsid w:val="00D43FD0"/>
     <w:rsid w:val="00D4538D"/>
     <w:rsid w:val="00D456FA"/>
     <w:rsid w:val="00D45819"/>
     <w:rsid w:val="00D465F5"/>
     <w:rsid w:val="00D47271"/>
     <w:rsid w:val="00D476F1"/>
     <w:rsid w:val="00D47C30"/>
     <w:rsid w:val="00D5178C"/>
     <w:rsid w:val="00D519F4"/>
     <w:rsid w:val="00D51F75"/>
     <w:rsid w:val="00D52C0E"/>
     <w:rsid w:val="00D53464"/>
     <w:rsid w:val="00D568DB"/>
     <w:rsid w:val="00D56CAF"/>
     <w:rsid w:val="00D57537"/>
     <w:rsid w:val="00D60218"/>
+    <w:rsid w:val="00D61CE9"/>
     <w:rsid w:val="00D62843"/>
     <w:rsid w:val="00D62B0B"/>
     <w:rsid w:val="00D64464"/>
     <w:rsid w:val="00D646C3"/>
     <w:rsid w:val="00D64B8A"/>
     <w:rsid w:val="00D65593"/>
     <w:rsid w:val="00D65D17"/>
     <w:rsid w:val="00D66F3D"/>
     <w:rsid w:val="00D66F3F"/>
     <w:rsid w:val="00D67E38"/>
     <w:rsid w:val="00D710D6"/>
     <w:rsid w:val="00D71155"/>
     <w:rsid w:val="00D7289F"/>
     <w:rsid w:val="00D73908"/>
     <w:rsid w:val="00D77032"/>
     <w:rsid w:val="00D7738A"/>
     <w:rsid w:val="00D77450"/>
     <w:rsid w:val="00D77C71"/>
     <w:rsid w:val="00D77EDC"/>
     <w:rsid w:val="00D8053A"/>
     <w:rsid w:val="00D82148"/>
     <w:rsid w:val="00D82CD2"/>
     <w:rsid w:val="00D8397F"/>
     <w:rsid w:val="00D83D5C"/>
     <w:rsid w:val="00D847EB"/>
     <w:rsid w:val="00D85519"/>
     <w:rsid w:val="00D86080"/>
     <w:rsid w:val="00D86F36"/>
     <w:rsid w:val="00D875DA"/>
     <w:rsid w:val="00D91438"/>
     <w:rsid w:val="00D91741"/>
     <w:rsid w:val="00D925B4"/>
     <w:rsid w:val="00D92CFD"/>
     <w:rsid w:val="00D932CA"/>
     <w:rsid w:val="00D93B25"/>
     <w:rsid w:val="00D93F8F"/>
     <w:rsid w:val="00D9440D"/>
     <w:rsid w:val="00D94E36"/>
     <w:rsid w:val="00D95076"/>
     <w:rsid w:val="00D9544F"/>
     <w:rsid w:val="00D961B9"/>
     <w:rsid w:val="00D9672E"/>
-    <w:rsid w:val="00D97310"/>
     <w:rsid w:val="00D97441"/>
     <w:rsid w:val="00D97E99"/>
     <w:rsid w:val="00DA057D"/>
     <w:rsid w:val="00DA08D2"/>
     <w:rsid w:val="00DA22DA"/>
     <w:rsid w:val="00DA25ED"/>
     <w:rsid w:val="00DA3CA8"/>
     <w:rsid w:val="00DA4CE4"/>
     <w:rsid w:val="00DA53B2"/>
     <w:rsid w:val="00DA60B7"/>
     <w:rsid w:val="00DA6413"/>
     <w:rsid w:val="00DA701C"/>
     <w:rsid w:val="00DA7786"/>
     <w:rsid w:val="00DA7A10"/>
     <w:rsid w:val="00DB00E2"/>
     <w:rsid w:val="00DB13DA"/>
     <w:rsid w:val="00DB2443"/>
     <w:rsid w:val="00DB272F"/>
     <w:rsid w:val="00DB37FA"/>
     <w:rsid w:val="00DB4068"/>
     <w:rsid w:val="00DB534B"/>
     <w:rsid w:val="00DB61A6"/>
     <w:rsid w:val="00DB63B2"/>
     <w:rsid w:val="00DB672D"/>
     <w:rsid w:val="00DB73AB"/>
@@ -25508,317 +26354,322 @@
     <w:rsid w:val="00DD2F01"/>
     <w:rsid w:val="00DD3186"/>
     <w:rsid w:val="00DD33C1"/>
     <w:rsid w:val="00DD3AA5"/>
     <w:rsid w:val="00DD4E4B"/>
     <w:rsid w:val="00DD4FF0"/>
     <w:rsid w:val="00DD5512"/>
     <w:rsid w:val="00DD6BDC"/>
     <w:rsid w:val="00DE0C39"/>
     <w:rsid w:val="00DE0CE9"/>
     <w:rsid w:val="00DE0E5E"/>
     <w:rsid w:val="00DE0F7A"/>
     <w:rsid w:val="00DE1D91"/>
     <w:rsid w:val="00DE1E12"/>
     <w:rsid w:val="00DE20D4"/>
     <w:rsid w:val="00DE306B"/>
     <w:rsid w:val="00DE5F92"/>
     <w:rsid w:val="00DE6AF0"/>
     <w:rsid w:val="00DE6BEE"/>
     <w:rsid w:val="00DE6E12"/>
     <w:rsid w:val="00DE7F25"/>
     <w:rsid w:val="00DE7FAF"/>
     <w:rsid w:val="00DF1B50"/>
     <w:rsid w:val="00DF246F"/>
     <w:rsid w:val="00DF2534"/>
+    <w:rsid w:val="00DF2D3F"/>
     <w:rsid w:val="00DF4943"/>
     <w:rsid w:val="00DF4AC8"/>
     <w:rsid w:val="00DF4F6E"/>
     <w:rsid w:val="00DF5354"/>
     <w:rsid w:val="00DF6479"/>
     <w:rsid w:val="00DF64ED"/>
     <w:rsid w:val="00DF7660"/>
+    <w:rsid w:val="00E00EF7"/>
     <w:rsid w:val="00E013DD"/>
     <w:rsid w:val="00E024A0"/>
     <w:rsid w:val="00E03EBB"/>
     <w:rsid w:val="00E04125"/>
     <w:rsid w:val="00E04271"/>
     <w:rsid w:val="00E04387"/>
     <w:rsid w:val="00E04C92"/>
     <w:rsid w:val="00E051EA"/>
     <w:rsid w:val="00E0579B"/>
     <w:rsid w:val="00E05DE3"/>
     <w:rsid w:val="00E062B5"/>
     <w:rsid w:val="00E064A5"/>
     <w:rsid w:val="00E06869"/>
     <w:rsid w:val="00E06998"/>
     <w:rsid w:val="00E07490"/>
     <w:rsid w:val="00E07650"/>
     <w:rsid w:val="00E076AC"/>
     <w:rsid w:val="00E10C42"/>
     <w:rsid w:val="00E1130C"/>
     <w:rsid w:val="00E11844"/>
     <w:rsid w:val="00E11CA9"/>
     <w:rsid w:val="00E12A8D"/>
     <w:rsid w:val="00E139B0"/>
     <w:rsid w:val="00E14184"/>
     <w:rsid w:val="00E14D2C"/>
     <w:rsid w:val="00E151E7"/>
     <w:rsid w:val="00E1690F"/>
     <w:rsid w:val="00E1719A"/>
     <w:rsid w:val="00E178EB"/>
     <w:rsid w:val="00E21C08"/>
     <w:rsid w:val="00E223B2"/>
     <w:rsid w:val="00E22C39"/>
     <w:rsid w:val="00E23C28"/>
     <w:rsid w:val="00E24379"/>
     <w:rsid w:val="00E26263"/>
     <w:rsid w:val="00E267F0"/>
     <w:rsid w:val="00E26A09"/>
     <w:rsid w:val="00E26D98"/>
     <w:rsid w:val="00E303D2"/>
     <w:rsid w:val="00E31594"/>
     <w:rsid w:val="00E31EC3"/>
     <w:rsid w:val="00E3250C"/>
     <w:rsid w:val="00E34630"/>
     <w:rsid w:val="00E34D91"/>
     <w:rsid w:val="00E36086"/>
     <w:rsid w:val="00E362BE"/>
     <w:rsid w:val="00E36E25"/>
     <w:rsid w:val="00E376A5"/>
     <w:rsid w:val="00E40659"/>
     <w:rsid w:val="00E40CB9"/>
+    <w:rsid w:val="00E412DE"/>
     <w:rsid w:val="00E41C47"/>
     <w:rsid w:val="00E431DC"/>
+    <w:rsid w:val="00E444D2"/>
     <w:rsid w:val="00E44823"/>
     <w:rsid w:val="00E4491E"/>
     <w:rsid w:val="00E454DA"/>
     <w:rsid w:val="00E45D16"/>
     <w:rsid w:val="00E45F7F"/>
     <w:rsid w:val="00E4674F"/>
     <w:rsid w:val="00E46C4A"/>
     <w:rsid w:val="00E472D8"/>
+    <w:rsid w:val="00E5052B"/>
     <w:rsid w:val="00E50C4E"/>
-    <w:rsid w:val="00E5100A"/>
     <w:rsid w:val="00E5101B"/>
     <w:rsid w:val="00E52DC8"/>
     <w:rsid w:val="00E52F41"/>
     <w:rsid w:val="00E53480"/>
     <w:rsid w:val="00E5348F"/>
     <w:rsid w:val="00E53F71"/>
     <w:rsid w:val="00E5419F"/>
     <w:rsid w:val="00E54AC1"/>
     <w:rsid w:val="00E55923"/>
     <w:rsid w:val="00E55CD1"/>
     <w:rsid w:val="00E60822"/>
     <w:rsid w:val="00E617FB"/>
-    <w:rsid w:val="00E620BB"/>
     <w:rsid w:val="00E62B0C"/>
     <w:rsid w:val="00E62D04"/>
     <w:rsid w:val="00E62D66"/>
     <w:rsid w:val="00E63023"/>
     <w:rsid w:val="00E63CF2"/>
     <w:rsid w:val="00E6471A"/>
     <w:rsid w:val="00E65BDC"/>
     <w:rsid w:val="00E65DF1"/>
     <w:rsid w:val="00E661C1"/>
     <w:rsid w:val="00E66E12"/>
     <w:rsid w:val="00E675BA"/>
     <w:rsid w:val="00E67ECB"/>
     <w:rsid w:val="00E701AE"/>
     <w:rsid w:val="00E702DB"/>
     <w:rsid w:val="00E70467"/>
     <w:rsid w:val="00E73FA4"/>
     <w:rsid w:val="00E7459E"/>
     <w:rsid w:val="00E74C14"/>
     <w:rsid w:val="00E75740"/>
     <w:rsid w:val="00E75CD0"/>
     <w:rsid w:val="00E76B19"/>
     <w:rsid w:val="00E76E35"/>
     <w:rsid w:val="00E77216"/>
     <w:rsid w:val="00E778CB"/>
     <w:rsid w:val="00E77928"/>
     <w:rsid w:val="00E77CFE"/>
     <w:rsid w:val="00E8046F"/>
     <w:rsid w:val="00E809A4"/>
     <w:rsid w:val="00E83C07"/>
     <w:rsid w:val="00E854C4"/>
-    <w:rsid w:val="00E86C5F"/>
     <w:rsid w:val="00E8748B"/>
+    <w:rsid w:val="00E90616"/>
     <w:rsid w:val="00E9107A"/>
     <w:rsid w:val="00E916D7"/>
     <w:rsid w:val="00E91FD5"/>
     <w:rsid w:val="00E9356D"/>
     <w:rsid w:val="00E936D4"/>
     <w:rsid w:val="00E937C0"/>
     <w:rsid w:val="00E93903"/>
     <w:rsid w:val="00E95102"/>
-    <w:rsid w:val="00E95581"/>
     <w:rsid w:val="00E957D0"/>
     <w:rsid w:val="00E969B4"/>
+    <w:rsid w:val="00E96BE5"/>
     <w:rsid w:val="00EA0445"/>
     <w:rsid w:val="00EA1FCD"/>
     <w:rsid w:val="00EA3034"/>
     <w:rsid w:val="00EA3A56"/>
     <w:rsid w:val="00EA3E06"/>
     <w:rsid w:val="00EA65B4"/>
     <w:rsid w:val="00EA6F58"/>
     <w:rsid w:val="00EA783A"/>
     <w:rsid w:val="00EB0C35"/>
     <w:rsid w:val="00EB0CE7"/>
     <w:rsid w:val="00EB10B2"/>
     <w:rsid w:val="00EB1A74"/>
     <w:rsid w:val="00EB1CF2"/>
     <w:rsid w:val="00EB1E7A"/>
     <w:rsid w:val="00EB203B"/>
     <w:rsid w:val="00EB291D"/>
     <w:rsid w:val="00EB2B2B"/>
     <w:rsid w:val="00EB4285"/>
     <w:rsid w:val="00EB552B"/>
     <w:rsid w:val="00EB67BF"/>
     <w:rsid w:val="00EB75D9"/>
     <w:rsid w:val="00EC0D31"/>
     <w:rsid w:val="00EC14AF"/>
     <w:rsid w:val="00EC2605"/>
     <w:rsid w:val="00EC3ACF"/>
     <w:rsid w:val="00EC438F"/>
     <w:rsid w:val="00EC51A0"/>
     <w:rsid w:val="00EC5245"/>
     <w:rsid w:val="00EC552F"/>
     <w:rsid w:val="00EC5EEC"/>
     <w:rsid w:val="00EC65E8"/>
     <w:rsid w:val="00EC72A7"/>
     <w:rsid w:val="00EC747A"/>
     <w:rsid w:val="00EC7733"/>
     <w:rsid w:val="00EC78FE"/>
     <w:rsid w:val="00EC79ED"/>
     <w:rsid w:val="00EC7D10"/>
     <w:rsid w:val="00ED0126"/>
     <w:rsid w:val="00ED0295"/>
     <w:rsid w:val="00ED049D"/>
     <w:rsid w:val="00ED0F6F"/>
     <w:rsid w:val="00ED0FB3"/>
     <w:rsid w:val="00ED0FE8"/>
     <w:rsid w:val="00ED16A6"/>
     <w:rsid w:val="00ED3944"/>
     <w:rsid w:val="00ED3EE0"/>
-    <w:rsid w:val="00ED3EF1"/>
-    <w:rsid w:val="00ED4399"/>
+    <w:rsid w:val="00ED442C"/>
     <w:rsid w:val="00ED4825"/>
     <w:rsid w:val="00ED522B"/>
     <w:rsid w:val="00ED52A6"/>
     <w:rsid w:val="00ED5866"/>
     <w:rsid w:val="00ED5B33"/>
     <w:rsid w:val="00ED5C1F"/>
     <w:rsid w:val="00EE0638"/>
     <w:rsid w:val="00EE0660"/>
+    <w:rsid w:val="00EE0D7B"/>
     <w:rsid w:val="00EE1FBB"/>
     <w:rsid w:val="00EE247B"/>
     <w:rsid w:val="00EE27A0"/>
     <w:rsid w:val="00EE36F9"/>
     <w:rsid w:val="00EE3B90"/>
     <w:rsid w:val="00EE3FE1"/>
     <w:rsid w:val="00EE53C8"/>
     <w:rsid w:val="00EE5580"/>
     <w:rsid w:val="00EE5AC5"/>
     <w:rsid w:val="00EE5BF5"/>
     <w:rsid w:val="00EE6A61"/>
     <w:rsid w:val="00EE75F1"/>
     <w:rsid w:val="00EF1A0F"/>
     <w:rsid w:val="00EF21E5"/>
     <w:rsid w:val="00EF24F4"/>
     <w:rsid w:val="00EF28C7"/>
     <w:rsid w:val="00EF2F72"/>
     <w:rsid w:val="00EF33D1"/>
     <w:rsid w:val="00EF3427"/>
     <w:rsid w:val="00EF3EFB"/>
     <w:rsid w:val="00EF405A"/>
     <w:rsid w:val="00EF462C"/>
     <w:rsid w:val="00EF49B7"/>
     <w:rsid w:val="00EF4C47"/>
     <w:rsid w:val="00EF4E50"/>
     <w:rsid w:val="00EF63BF"/>
     <w:rsid w:val="00EF65EF"/>
     <w:rsid w:val="00EF6D36"/>
     <w:rsid w:val="00EF6F5E"/>
     <w:rsid w:val="00EF754A"/>
     <w:rsid w:val="00F00A13"/>
     <w:rsid w:val="00F023F4"/>
     <w:rsid w:val="00F02625"/>
     <w:rsid w:val="00F0407B"/>
     <w:rsid w:val="00F04CEB"/>
     <w:rsid w:val="00F05219"/>
     <w:rsid w:val="00F05E50"/>
     <w:rsid w:val="00F0678E"/>
     <w:rsid w:val="00F07DBC"/>
     <w:rsid w:val="00F1039C"/>
     <w:rsid w:val="00F105E9"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F1075C"/>
+    <w:rsid w:val="00F109CF"/>
     <w:rsid w:val="00F11AB9"/>
     <w:rsid w:val="00F12B83"/>
     <w:rsid w:val="00F132ED"/>
     <w:rsid w:val="00F1399E"/>
     <w:rsid w:val="00F13C5C"/>
     <w:rsid w:val="00F14C33"/>
     <w:rsid w:val="00F14D77"/>
     <w:rsid w:val="00F170D8"/>
     <w:rsid w:val="00F17D40"/>
     <w:rsid w:val="00F20635"/>
     <w:rsid w:val="00F21C7B"/>
     <w:rsid w:val="00F2201A"/>
     <w:rsid w:val="00F22BA1"/>
     <w:rsid w:val="00F22C55"/>
     <w:rsid w:val="00F22FB9"/>
     <w:rsid w:val="00F23283"/>
     <w:rsid w:val="00F23677"/>
     <w:rsid w:val="00F24683"/>
     <w:rsid w:val="00F25CC4"/>
     <w:rsid w:val="00F2649F"/>
     <w:rsid w:val="00F266EA"/>
     <w:rsid w:val="00F27224"/>
     <w:rsid w:val="00F2766C"/>
     <w:rsid w:val="00F27D37"/>
     <w:rsid w:val="00F30837"/>
     <w:rsid w:val="00F310CE"/>
     <w:rsid w:val="00F31B4E"/>
     <w:rsid w:val="00F3223C"/>
     <w:rsid w:val="00F32729"/>
     <w:rsid w:val="00F328E1"/>
     <w:rsid w:val="00F3341E"/>
     <w:rsid w:val="00F33496"/>
     <w:rsid w:val="00F336D1"/>
     <w:rsid w:val="00F33DE2"/>
     <w:rsid w:val="00F34C29"/>
     <w:rsid w:val="00F34C49"/>
     <w:rsid w:val="00F352AA"/>
     <w:rsid w:val="00F36BD6"/>
     <w:rsid w:val="00F37231"/>
     <w:rsid w:val="00F401CE"/>
     <w:rsid w:val="00F40312"/>
     <w:rsid w:val="00F4031E"/>
     <w:rsid w:val="00F408B9"/>
+    <w:rsid w:val="00F42178"/>
     <w:rsid w:val="00F42B55"/>
     <w:rsid w:val="00F4430C"/>
     <w:rsid w:val="00F4600A"/>
     <w:rsid w:val="00F464BC"/>
     <w:rsid w:val="00F4659A"/>
     <w:rsid w:val="00F46754"/>
     <w:rsid w:val="00F47183"/>
     <w:rsid w:val="00F476B3"/>
     <w:rsid w:val="00F51DB8"/>
     <w:rsid w:val="00F52A19"/>
     <w:rsid w:val="00F53122"/>
     <w:rsid w:val="00F53A91"/>
     <w:rsid w:val="00F541D5"/>
     <w:rsid w:val="00F55374"/>
     <w:rsid w:val="00F556E2"/>
     <w:rsid w:val="00F55EA8"/>
     <w:rsid w:val="00F563D4"/>
     <w:rsid w:val="00F56659"/>
     <w:rsid w:val="00F60EA9"/>
     <w:rsid w:val="00F6296B"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F649C0"/>
     <w:rsid w:val="00F6563B"/>
     <w:rsid w:val="00F65E9F"/>
     <w:rsid w:val="00F66BC8"/>
@@ -25847,94 +26698,94 @@
     <w:rsid w:val="00F95710"/>
     <w:rsid w:val="00F95795"/>
     <w:rsid w:val="00F96821"/>
     <w:rsid w:val="00F96FBE"/>
     <w:rsid w:val="00F97A37"/>
     <w:rsid w:val="00F97D5F"/>
     <w:rsid w:val="00FA0598"/>
     <w:rsid w:val="00FA0EA2"/>
     <w:rsid w:val="00FA0F03"/>
     <w:rsid w:val="00FA1588"/>
     <w:rsid w:val="00FA17CD"/>
     <w:rsid w:val="00FA3178"/>
     <w:rsid w:val="00FA4677"/>
     <w:rsid w:val="00FA4D4E"/>
     <w:rsid w:val="00FA60B8"/>
     <w:rsid w:val="00FA642E"/>
     <w:rsid w:val="00FA6973"/>
     <w:rsid w:val="00FA71D7"/>
     <w:rsid w:val="00FA7A02"/>
     <w:rsid w:val="00FA7D7B"/>
     <w:rsid w:val="00FB08EF"/>
     <w:rsid w:val="00FB0A55"/>
     <w:rsid w:val="00FB1BDC"/>
     <w:rsid w:val="00FB1FBA"/>
     <w:rsid w:val="00FB2319"/>
+    <w:rsid w:val="00FB358E"/>
     <w:rsid w:val="00FB4788"/>
     <w:rsid w:val="00FC03E7"/>
     <w:rsid w:val="00FC0885"/>
     <w:rsid w:val="00FC0DAB"/>
     <w:rsid w:val="00FC3EFA"/>
     <w:rsid w:val="00FC41D7"/>
     <w:rsid w:val="00FC4680"/>
     <w:rsid w:val="00FC4E0F"/>
     <w:rsid w:val="00FC576A"/>
     <w:rsid w:val="00FC74AD"/>
     <w:rsid w:val="00FC7897"/>
     <w:rsid w:val="00FD1642"/>
     <w:rsid w:val="00FD217D"/>
     <w:rsid w:val="00FD2A05"/>
     <w:rsid w:val="00FD4EB8"/>
     <w:rsid w:val="00FD5821"/>
     <w:rsid w:val="00FD6912"/>
     <w:rsid w:val="00FD695A"/>
     <w:rsid w:val="00FD6BA1"/>
     <w:rsid w:val="00FD7E55"/>
     <w:rsid w:val="00FE0CBA"/>
     <w:rsid w:val="00FE16A6"/>
     <w:rsid w:val="00FE1B0B"/>
     <w:rsid w:val="00FE29A4"/>
     <w:rsid w:val="00FE2DFC"/>
     <w:rsid w:val="00FE32EB"/>
     <w:rsid w:val="00FE365A"/>
     <w:rsid w:val="00FE366E"/>
     <w:rsid w:val="00FE38F2"/>
     <w:rsid w:val="00FE4F43"/>
-    <w:rsid w:val="00FE6866"/>
     <w:rsid w:val="00FE6EF6"/>
     <w:rsid w:val="00FE7FEE"/>
     <w:rsid w:val="00FF03FA"/>
     <w:rsid w:val="00FF0AC5"/>
     <w:rsid w:val="00FF0EF5"/>
     <w:rsid w:val="00FF293D"/>
     <w:rsid w:val="00FF2B57"/>
     <w:rsid w:val="00FF2CB8"/>
     <w:rsid w:val="00FF3854"/>
     <w:rsid w:val="00FF3E46"/>
-    <w:rsid w:val="00FF3FCF"/>
     <w:rsid w:val="00FF40D1"/>
     <w:rsid w:val="00FF4975"/>
+    <w:rsid w:val="00FF4C1B"/>
     <w:rsid w:val="00FF5EB2"/>
     <w:rsid w:val="00FF63D5"/>
     <w:rsid w:val="00FF7E81"/>
     <w:rsid w:val="00FF7F67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -27176,71 +28027,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010018BD70F4AA74A948A7B304DA3234169E" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="92bd422c032c2106be3923b8838a9a19">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cead6818-5283-4f0e-a29a-b5af075356e7" xmlns:ns3="bb7b9659-2707-443f-9730-830ab4d1fb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7b81c48ded9671a6f7ac0112b545319" ns2:_="" ns3:_="">
     <xsd:import namespace="cead6818-5283-4f0e-a29a-b5af075356e7"/>
     <xsd:import namespace="bb7b9659-2707-443f-9730-830ab4d1fb8b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -27449,161 +28279,182 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cead6818-5283-4f0e-a29a-b5af075356e7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bb7b9659-2707-443f-9730-830ab4d1fb8b" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="cead6818-5283-4f0e-a29a-b5af075356e7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D0D0683-D9F3-4854-8103-D3A58463CDBF}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90CF90E9-D698-46D2-9E02-68FA3BE8E932}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cead6818-5283-4f0e-a29a-b5af075356e7"/>
     <ds:schemaRef ds:uri="bb7b9659-2707-443f-9730-830ab4d1fb8b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B8CA741-2CA4-46A7-A6B2-9875E0D941A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1860E80-3D13-4E23-ACE5-16D67307C252}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cead6818-5283-4f0e-a29a-b5af075356e7"/>
+    <ds:schemaRef ds:uri="bb7b9659-2707-443f-9730-830ab4d1fb8b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{137E16FA-CE4E-4A35-9C76-B49C9E3FB80D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{5417dbd3-c4e3-4426-ae5b-df4f8a048887}" enabled="0" method="" siteId="{5417dbd3-c4e3-4426-ae5b-df4f8a048887}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4272</Words>
-  <Characters>23497</Characters>
+  <Words>4412</Words>
+  <Characters>24269</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>195</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>202</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="20" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Partie 0 : informations pour renseigner et retourner la demande</vt:lpstr>
       <vt:lpstr>Partie 1 : informations relatives au demandeur</vt:lpstr>
       <vt:lpstr>    1.1. L’entité juridique responsable des activités objets de la demande</vt:lpstr>
       <vt:lpstr>    1.2. L’organisme réalisant les activités objets de la demande </vt:lpstr>
       <vt:lpstr>    1.3. Représentant de l’organisme désigné pour les contacts ultérieurs avec le Co</vt:lpstr>
       <vt:lpstr>    1.4. Informations pour la facturation</vt:lpstr>
       <vt:lpstr>Partie 2 : portée d’accréditation demandée</vt:lpstr>
       <vt:lpstr>    2.1 Compétences revendiquées et implantations associées </vt:lpstr>
       <vt:lpstr>    2.2 Type d’indépendance revendiqué au regard de la norme NF EN ISO/IEC 17020</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    2.3 Informations relatives aux activités présentées à l’accréditation</vt:lpstr>
       <vt:lpstr>Partie 3 : fonctionnement de l’organisme</vt:lpstr>
       <vt:lpstr>    3.1 Organisation</vt:lpstr>
       <vt:lpstr>    3.2 Personnel impliqué dans les activités</vt:lpstr>
       <vt:lpstr>    3.3 Prise en compte des exigences d’accréditation par l’organisme</vt:lpstr>
       <vt:lpstr>    3.4 Accès à l’information</vt:lpstr>
       <vt:lpstr>    3.5 Autres accréditations éventuelles </vt:lpstr>
       <vt:lpstr>Partie 4 : engagement du demandeur</vt:lpstr>
       <vt:lpstr>Partie 5 : liste des pièces à joindre à la demande d’accréditation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>COFRAC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27714</CharactersWithSpaces>
+  <CharactersWithSpaces>28624</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="216" baseType="variant">
       <vt:variant>
         <vt:i4>8519917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>255</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_2.1_Compétences_revendiquées</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>546635864</vt:i4>
       </vt:variant>
       <vt:variant>