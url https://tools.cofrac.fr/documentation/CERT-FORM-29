--- v0 (2026-01-14)
+++ v1 (2026-07-22)
@@ -38,51 +38,51 @@
       <w:tblPr>
         <w:tblW w:w="10167" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1507"/>
         <w:gridCol w:w="6726"/>
         <w:gridCol w:w="1934"/>
       </w:tblGrid>
       <w:tr w:rsidR="003509B4" w14:paraId="3E1B7F58" w14:textId="77777777" w:rsidTr="008D465D">
         <w:trPr>
           <w:trHeight w:val="1829"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C683883" w14:textId="77777777" w:rsidR="003509B4" w:rsidRDefault="00917E8C" w:rsidP="00732A10">
+          <w:p w14:paraId="7C683883" w14:textId="77777777" w:rsidR="003509B4" w:rsidRDefault="00CF2651" w:rsidP="00732A10">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:pict w14:anchorId="51DE88A8">
                 <v:shape id="Image 1" o:spid="_x0000_i1026" type="#_x0000_t75" alt="http://hercule/intranet/Logo_Cofrac/logo%20cofrac%20Quadri%20HD%20A4.jpg" style="width:60pt;height:86.25pt;visibility:visible">
                   <v:imagedata r:id="rId11" o:title="logo%20cofrac%20Quadri%20HD%20A4"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -93,68 +93,68 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E854C4">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Demande d’accréditation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1934" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="336829E2" w14:textId="77777777" w:rsidR="003509B4" w:rsidRDefault="00917E8C" w:rsidP="00732A10">
+          <w:p w14:paraId="336829E2" w14:textId="77777777" w:rsidR="003509B4" w:rsidRDefault="00CF2651" w:rsidP="00732A10">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:pict w14:anchorId="612D81AD">
-                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:80.25pt;height:78pt">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:81pt;height:77.25pt">
                   <v:imagedata r:id="rId12" o:title="picto-certification-legende"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FF12E4F" w14:textId="77777777" w:rsidR="006106CA" w:rsidRDefault="003B367E" w:rsidP="003B367E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="0003765C">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
@@ -388,51 +388,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CA69A79" w14:textId="77777777" w:rsidR="007E0FE5" w:rsidRPr="00DE7FAF" w:rsidRDefault="007E0FE5" w:rsidP="00EC4133">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00833426" w:rsidRPr="00DE7FAF" w14:paraId="2804FCBC" w14:textId="77777777" w:rsidTr="007E0FE5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBF8E91" w14:textId="77777777" w:rsidR="00833426" w:rsidRPr="00DE7FAF" w:rsidRDefault="000078DD" w:rsidP="007B4C8A">
+          <w:p w14:paraId="5292241B" w14:textId="71C64DF7" w:rsidR="00391F07" w:rsidRDefault="000078DD" w:rsidP="00391F07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00833426" w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -453,73 +453,74 @@
             <w:r w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00833426" w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  une demande </w:t>
             </w:r>
             <w:r w:rsidR="007B4C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>de transfert d</w:t>
             </w:r>
             <w:r w:rsidR="00833426" w:rsidRPr="00DE7FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>’accréditation</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2EBF8E91" w14:textId="77777777" w:rsidR="00391F07" w:rsidRPr="00DE7FAF" w:rsidRDefault="00391F07" w:rsidP="007B4C8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05CD1756" w14:textId="77777777" w:rsidR="00833426" w:rsidRPr="00DE7FAF" w:rsidRDefault="00833426" w:rsidP="00DE7FAF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62607E81" w14:textId="77777777" w:rsidR="00973E52" w:rsidRDefault="00973E52">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="56728D65" w14:textId="77777777" w:rsidR="00713715" w:rsidRDefault="00713715">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AE1FC46" w14:textId="77777777" w:rsidR="0034598D" w:rsidRPr="0034598D" w:rsidRDefault="0003765C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0034598D" w:rsidRPr="0034598D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>our des activités</w:t>
       </w:r>
@@ -2726,51 +2727,51 @@
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">du demandeur </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ou s’il est avéré que l’organisme candidat a intentionnellement dissimulé des informations ou produit de fausses informations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736F34B2" w14:textId="77777777" w:rsidR="00C0530C" w:rsidRPr="00AA0249" w:rsidRDefault="00C0530C" w:rsidP="00AA0249">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="709" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C457812" w14:textId="0A181865" w:rsidR="00B53F67" w:rsidRPr="00AA0249" w:rsidRDefault="00AD06C2" w:rsidP="00AA0249">
+    <w:p w14:paraId="0C457812" w14:textId="6AA9761D" w:rsidR="00B53F67" w:rsidRPr="00AA0249" w:rsidRDefault="00AD06C2" w:rsidP="00AA0249">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="709" w:right="-142" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">La réception du présent formulaire vaut demande d’accréditation. </w:t>
       </w:r>
       <w:r w:rsidR="00B53F67" w:rsidRPr="00AA0249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2779,51 +2780,51 @@
         </w:rPr>
         <w:t>Les frais résultant</w:t>
       </w:r>
       <w:r w:rsidR="009073BE" w:rsidRPr="00AA0249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B53F67" w:rsidRPr="00AA0249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00C0530C" w:rsidRPr="00AA0249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la demande restent dus au Cofrac quel que soit l</w:t>
+        <w:t>la demande restent dus au Cofrac quel que soit l</w:t>
       </w:r>
       <w:r w:rsidR="00CB2EAB" w:rsidRPr="00AA0249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">e résultat de </w:t>
       </w:r>
       <w:r w:rsidR="009940DC" w:rsidRPr="00AA0249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">cet </w:t>
       </w:r>
       <w:r w:rsidR="00CB2EAB" w:rsidRPr="00AA0249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>examen</w:t>
       </w:r>
@@ -2968,51 +2969,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9496"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C416CE" w14:paraId="011B5CD0" w14:textId="77777777" w:rsidTr="00C65E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57480602" w14:textId="77777777" w:rsidR="00C416CE" w:rsidRPr="00C65E70" w:rsidRDefault="00917E8C" w:rsidP="00F10E49">
+          <w:p w14:paraId="57480602" w14:textId="77777777" w:rsidR="00C416CE" w:rsidRPr="00C65E70" w:rsidRDefault="00CF2651" w:rsidP="00F10E49">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="709"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict w14:anchorId="29D4B239">
                 <v:shape id="Image 19" o:spid="_x0000_s2053" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:8.45pt;width:25.6pt;height:24.45pt;z-index:251654144;visibility:visible;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:imagedata r:id="rId17" o:title=""/>
                   <w10:wrap type="square" anchorx="margin" anchory="margin"/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00C416CE" w:rsidRPr="00C65E70">
@@ -4614,60 +4615,50 @@
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A18E90C" w14:textId="77777777" w:rsidR="005C6619" w:rsidRPr="00DE7FAF" w:rsidRDefault="005C6619" w:rsidP="00DE7FAF">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18B13B64" w14:textId="77777777" w:rsidR="005C6619" w:rsidRPr="00DE7FAF" w:rsidRDefault="005C6619" w:rsidP="00DE7FAF">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5390F7FC" w14:textId="77777777" w:rsidR="005464A4" w:rsidRDefault="005464A4" w:rsidP="003C3366">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7B8670CF" w14:textId="77777777" w:rsidR="005464A4" w:rsidRDefault="005464A4" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FA2B579" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00235EB3" w:rsidRDefault="005B17C1" w:rsidP="00235EB3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc516570473"/>
       <w:r w:rsidRPr="00235EB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
@@ -4711,290 +4702,186 @@
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3580"/>
         <w:gridCol w:w="5992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="386E1A0C" w14:textId="77777777" w:rsidTr="005B17C1">
-[...2 lines deleted...]
-            <w:tcW w:w="3794" w:type="dxa"/>
+      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="386E1A0C" w14:textId="77777777" w:rsidTr="00830917">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65A16FB5" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Civilité NOM prénom :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:tcW w:w="5992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D476EAF" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="6C803193" w14:textId="77777777" w:rsidTr="005B17C1">
-[...2 lines deleted...]
-            <w:tcW w:w="3794" w:type="dxa"/>
+      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="60BAA361" w14:textId="77777777" w:rsidTr="00830917">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72EA1C8B" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
+          <w:p w14:paraId="0E1831F8" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Fonction :</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6552" w:type="dxa"/>
+              <w:t>Téléphone :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A55E6B3" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
+          <w:p w14:paraId="5141B49C" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="76B4B888" w14:textId="77777777" w:rsidTr="00AE6C16">
+      <w:tr w:rsidR="005B17C1" w:rsidRPr="00AA3255" w14:paraId="2602097E" w14:textId="77777777" w:rsidTr="00830917">
         <w:trPr>
-          <w:trHeight w:val="1119"/>
+          <w:trHeight w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcW w:w="3580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFAB85C" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
+          <w:p w14:paraId="731AB0DA" w14:textId="369E0437" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="00D06B02" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3255">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Adresse                                          (</w:t>
-[...115 lines deleted...]
-            <w:tcW w:w="6552" w:type="dxa"/>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="005B17C1" w:rsidRPr="00AA3255">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-mail :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61FF9B9F" w14:textId="77777777" w:rsidR="005B17C1" w:rsidRPr="00AA3255" w:rsidRDefault="005B17C1" w:rsidP="005B17C1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3732DB60" w14:textId="77777777" w:rsidR="005B59D5" w:rsidRPr="007D058E" w:rsidRDefault="005B59D5" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5688,50 +5575,220 @@
           <w:p w14:paraId="4338369A" w14:textId="77777777" w:rsidR="00F464BC" w:rsidRPr="00AA3255" w:rsidRDefault="00F464BC" w:rsidP="00AA3255">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DED899D" w14:textId="77777777" w:rsidR="006D27E5" w:rsidRDefault="006D27E5" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3565"/>
+        <w:gridCol w:w="6007"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC4FFF" w:rsidRPr="00AA3255" w14:paraId="423FC508" w14:textId="77777777" w:rsidTr="007C7DE6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6643A6" w14:textId="18CAD4BC" w:rsidR="00BC4FFF" w:rsidRPr="00AA3255" w:rsidRDefault="00BC4FFF" w:rsidP="00BC4FFF">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>N° SIREN de l’entité facturée</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA3255">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3DDC78" w14:textId="77777777" w:rsidR="00BC4FFF" w:rsidRPr="00AA3255" w:rsidRDefault="00BC4FFF" w:rsidP="007C7DE6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="268579B8" w14:textId="77777777" w:rsidR="00BC4FFF" w:rsidRDefault="00BC4FFF" w:rsidP="003C3366">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3645"/>
+        <w:gridCol w:w="5927"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC4FFF" w:rsidRPr="00AA3255" w14:paraId="47B018B7" w14:textId="77777777" w:rsidTr="007C7DE6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F7C610" w14:textId="3BB88F86" w:rsidR="00BC4FFF" w:rsidRPr="00AA3255" w:rsidRDefault="00BC4FFF" w:rsidP="007C7DE6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>N° TVA intracommunautaire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA3255">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A764E8C" w14:textId="77777777" w:rsidR="00BC4FFF" w:rsidRPr="00AA3255" w:rsidRDefault="00BC4FFF" w:rsidP="007C7DE6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21368004" w14:textId="66599E8D" w:rsidR="00BC4FFF" w:rsidRDefault="00BC4FFF" w:rsidP="00BC4FFF">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3559"/>
         <w:gridCol w:w="6047"/>
       </w:tblGrid>
       <w:tr w:rsidR="00316C60" w:rsidRPr="00AA3255" w14:paraId="31F1B80F" w14:textId="77777777" w:rsidTr="00316C60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CC5238C" w14:textId="77777777" w:rsidR="00316C60" w:rsidRPr="00AA3255" w:rsidRDefault="00316C60" w:rsidP="00316C60">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
@@ -5839,114 +5896,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D032290" w14:textId="77777777" w:rsidR="00A813DE" w:rsidRPr="00AA3255" w:rsidRDefault="00A813DE" w:rsidP="00494597">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61014E77" w14:textId="77777777" w:rsidR="00AF10AD" w:rsidRDefault="00AF10AD" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...62 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="711B095A" w14:textId="77777777" w:rsidR="00AF10AD" w:rsidRDefault="00AF10AD" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04DABB7D" w14:textId="0C248BFC" w:rsidR="007D058E" w:rsidRPr="007D058E" w:rsidRDefault="009F0230" w:rsidP="003C3366">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56574DB3" w14:textId="77777777" w:rsidR="00D92CFD" w:rsidRDefault="00A049D8" w:rsidP="00A7147F">
@@ -6124,51 +6117,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9496"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F07C4" w14:paraId="4D23B6D6" w14:textId="77777777" w:rsidTr="00625BB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62FADE01" w14:textId="77777777" w:rsidR="005F07C4" w:rsidRPr="00C65E70" w:rsidRDefault="00917E8C" w:rsidP="00536BB6">
+          <w:p w14:paraId="62FADE01" w14:textId="77777777" w:rsidR="005F07C4" w:rsidRPr="00C65E70" w:rsidRDefault="00CF2651" w:rsidP="00536BB6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="993"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:pict w14:anchorId="5FC60F85">
                 <v:shape id="_x0000_s2054" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-.45pt;margin-top:9.3pt;width:25.6pt;height:24.45pt;z-index:251655168;visibility:visible;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:imagedata r:id="rId17" o:title=""/>
                   <w10:wrap type="square" anchorx="margin" anchory="margin"/>
                 </v:shape>
               </w:pict>
             </w:r>
@@ -8182,51 +8175,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> et que ce dernier est en mesure de le démontrer.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9496"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C416CE" w14:paraId="129DB7E2" w14:textId="77777777" w:rsidTr="00C65E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3DF2EF" w14:textId="77777777" w:rsidR="00C416CE" w:rsidRPr="00C65E70" w:rsidRDefault="00917E8C" w:rsidP="00344F76">
+          <w:p w14:paraId="7B3DF2EF" w14:textId="77777777" w:rsidR="00C416CE" w:rsidRPr="00C65E70" w:rsidRDefault="00CF2651" w:rsidP="00344F76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:pict w14:anchorId="4C4E40D9">
                 <v:shape id="_x0000_s2055" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:2pt;margin-top:4.5pt;width:25.6pt;height:24.45pt;z-index:251656192;visibility:visible;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:imagedata r:id="rId17" o:title=""/>
                   <w10:wrap type="square" anchorx="margin" anchory="margin"/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00C416CE" w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11564,82 +11557,108 @@
       <w:r w:rsidR="008632C0" w:rsidRPr="000355B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s au processus </w:t>
       </w:r>
       <w:r w:rsidR="001E77EE" w:rsidRPr="000355B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">d’accréditation </w:t>
       </w:r>
       <w:r w:rsidR="008632C0" w:rsidRPr="000355B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>et au maintien de l’accréditation ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798003BD" w14:textId="77777777" w:rsidR="008632C0" w:rsidRPr="000355B1" w:rsidRDefault="002446A4" w:rsidP="00604367">
+    <w:p w14:paraId="1A64D143" w14:textId="03B456DD" w:rsidR="00D60797" w:rsidRPr="00D60797" w:rsidRDefault="002446A4" w:rsidP="00D60797">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000355B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Déclare s</w:t>
       </w:r>
       <w:r w:rsidR="008632C0" w:rsidRPr="000355B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>atisfaire toutes les obligations légales pour réaliser les activités pour lesquelles l’accréditation est demandée ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BCA80C" w14:textId="77777777" w:rsidR="00D60797" w:rsidRPr="00D60797" w:rsidRDefault="00D60797" w:rsidP="00D60797">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D60797">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S’engage à utiliser les outils et services dématérialisés mis à disposition par le Cofrac pour le traitement de sa demande et la gestion de son accréditation ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1C654B" w14:textId="77777777" w:rsidR="001E77EE" w:rsidRPr="000355B1" w:rsidRDefault="001E77EE" w:rsidP="001E77EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000355B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -11997,103 +12016,103 @@
     <w:p w14:paraId="1ECD6CD8" w14:textId="77777777" w:rsidR="00B73135" w:rsidRPr="00323F49" w:rsidRDefault="00B73135" w:rsidP="00B73135">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Conformément à la Règlementation susvisée ainsi qu’à la Loi n° 78-017 du 6 janvier 1978 relative à l’informatique, aux fichiers et aux libertés, vous disposez d’un droit d’accès, de rectification, de limitation, de retrait de consentement et d’opposition au traitement des données vous concernant. Vous pouvez exercer l’ensemble de ces droits en adressant votre demande par courrier à l’adresse postale suivante : Cofrac, 52 rue Jacques Hillairet - 75012 Paris, ou par courriel : contact.rgpd@cofrac.fr. Vous avez également le droit d’introduire une réclamation auprès de la Commission nationale de l’informatique et des libertés (CNIL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D54D32" w14:textId="77777777" w:rsidR="002446A4" w:rsidRDefault="005F558A" w:rsidP="009F1F81">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc516570485"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Partie </w:t>
       </w:r>
       <w:r w:rsidR="00BD3CB2">
         <w:t>5 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00232925">
         <w:t xml:space="preserve">liste des </w:t>
       </w:r>
       <w:r w:rsidR="00966DC0">
         <w:t xml:space="preserve">pièces </w:t>
       </w:r>
       <w:r w:rsidR="004C6313">
         <w:t>à joindre à la demande d’accréditation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="16FF4FE2" w14:textId="77777777" w:rsidR="005F558A" w:rsidRDefault="005F558A" w:rsidP="005F558A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9496"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F0394" w14:paraId="61B7AF4C" w14:textId="77777777" w:rsidTr="00C65E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA846F9" w14:textId="29199270" w:rsidR="005F0394" w:rsidRPr="00C65E70" w:rsidRDefault="00917E8C" w:rsidP="00C55E98">
+          <w:p w14:paraId="5BA846F9" w14:textId="29199270" w:rsidR="005F0394" w:rsidRPr="00C65E70" w:rsidRDefault="00CF2651" w:rsidP="00C55E98">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:pict w14:anchorId="711AB55F">
                 <v:shape id="_x0000_s2056" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-1.65pt;margin-top:2.85pt;width:25.6pt;height:24.45pt;z-index:251657216;visibility:visible;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
                   <v:imagedata r:id="rId17" o:title=""/>
                   <w10:wrap type="square" anchorx="margin" anchory="margin"/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="005F0394" w:rsidRPr="00C65E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12185,381 +12204,328 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8281"/>
         <w:gridCol w:w="1183"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F0394" w14:paraId="5F17CF3C" w14:textId="77777777" w:rsidTr="005F0394">
-[...2 lines deleted...]
-            <w:tcW w:w="8755" w:type="dxa"/>
+      <w:tr w:rsidR="005F0394" w14:paraId="5F17CF3C" w14:textId="77777777" w:rsidTr="00E96E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8281" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07E07F1B" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="008032FF" w:rsidRDefault="005F0394" w:rsidP="005F558A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008032FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="1183" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A78DF83" w14:textId="77777777" w:rsidR="005F0394" w:rsidRDefault="005F0394" w:rsidP="005F558A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB3D4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Réf.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A2380FB" w14:textId="77777777" w:rsidR="006B745E" w:rsidRPr="00EB3D4F" w:rsidRDefault="006B745E" w:rsidP="005F558A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>item dans ce document</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0394" w14:paraId="7549630C" w14:textId="77777777" w:rsidTr="005F0394">
-[...2 lines deleted...]
-            <w:tcW w:w="8755" w:type="dxa"/>
+      <w:tr w:rsidR="005F0394" w14:paraId="7549630C" w14:textId="77777777" w:rsidTr="00E96E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8281" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F761786" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="008032FF" w:rsidRDefault="005F0394" w:rsidP="0000213E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008032FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Preuve d’immatriculation de l’entité juridique formulant la demande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60714AA4" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="00EB3D4F" w:rsidRDefault="00064A61" w:rsidP="00064A61">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_1.1._L’entité_juridique" w:history="1">
               <w:r w:rsidRPr="00651ACE">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0394" w14:paraId="3FF275D1" w14:textId="77777777" w:rsidTr="005F0394">
-[...2 lines deleted...]
-            <w:tcW w:w="8755" w:type="dxa"/>
+      <w:tr w:rsidR="005F0394" w14:paraId="3FF275D1" w14:textId="77777777" w:rsidTr="00E96E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8281" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B69ABAA" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="008032FF" w:rsidRDefault="005F0394" w:rsidP="0000213E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Preuve de responsabilité juridique de l’entité pour les activités présentées à l’accréditation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FEB463D" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="00EB3D4F" w:rsidRDefault="00064A61" w:rsidP="000476CE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_1.1._L’entité_juridique" w:history="1">
               <w:r w:rsidRPr="00651ACE">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0394" w14:paraId="2E56622A" w14:textId="77777777" w:rsidTr="005F0394">
-[...2 lines deleted...]
-            <w:tcW w:w="8755" w:type="dxa"/>
+      <w:tr w:rsidR="005F0394" w14:paraId="2E56622A" w14:textId="77777777" w:rsidTr="00E96E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8281" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="539E9CBB" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="008032FF" w:rsidRDefault="005F0394" w:rsidP="0000213E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008032FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lorsque l’organisme exerçant les activités présentées à l’accréditation n’est qu’une partie de l’organisme demandeur, organigramme présentant le positionnement de l’organisme au sein de l’entité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06EF888E" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="00EB3D4F" w:rsidRDefault="00064A61" w:rsidP="00064A61">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_1.2._L’organisme_réalisant" w:history="1">
               <w:r w:rsidRPr="00651ACE">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>1.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0394" w14:paraId="79DDE87A" w14:textId="77777777" w:rsidTr="005F0394">
-[...2 lines deleted...]
-            <w:tcW w:w="8755" w:type="dxa"/>
+      <w:tr w:rsidR="005F0394" w14:paraId="79DDE87A" w14:textId="77777777" w:rsidTr="00E96E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8281" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4300B009" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="008032FF" w:rsidRDefault="005F0394" w:rsidP="00A3108B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Autorisation administrative ou du prescripteur privé </w:t>
             </w:r>
             <w:r w:rsidRPr="00705C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>(lorsqu’elle est une condition pour postuler à l’accréditation ou exercer les activités présentées à l’accréditation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C6E2DC0" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="00EB3D4F" w:rsidRDefault="00064A61" w:rsidP="000476CE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_2.1_Compétences_revendiquées" w:history="1">
               <w:r w:rsidRPr="00651ACE">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0394" w14:paraId="551992D3" w14:textId="77777777" w:rsidTr="005F0394">
-[...2 lines deleted...]
-            <w:tcW w:w="8755" w:type="dxa"/>
+      <w:tr w:rsidR="005F0394" w14:paraId="16F24503" w14:textId="77777777" w:rsidTr="00E96E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8281" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="512C8655" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="008032FF" w:rsidRDefault="005F0394" w:rsidP="00A3108B">
+          <w:p w14:paraId="51228C88" w14:textId="77777777" w:rsidR="005F0394" w:rsidRPr="008032FF" w:rsidRDefault="005F0394" w:rsidP="00F36952">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008032FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Portée détaillée</w:t>
-[...51 lines deleted...]
-              </w:rPr>
               <w:t>Données d’activités (</w:t>
             </w:r>
             <w:r w:rsidR="0081449D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CERT FORM 31 pour une demande ISO/IEC 17065, CERT FORM 32 pour une demande ISO/IEC 17021-1 ou CERT FORM 33 pour une demande ISO/IEC 17024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35761C1E" w14:textId="77777777" w:rsidR="00705C2A" w:rsidRDefault="00064A61" w:rsidP="000476CE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_2.2_Informations_relatives" w:history="1">
               <w:r w:rsidRPr="00651ACE">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>2.2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0F217528" w14:textId="77777777" w:rsidR="00064A61" w:rsidRDefault="00064A61" w:rsidP="000476CE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -12574,134 +12540,207 @@
                 </w:rPr>
                 <w:t>3.1.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1198333C" w14:textId="77777777" w:rsidR="00064A61" w:rsidRPr="00EB3D4F" w:rsidRDefault="00064A61" w:rsidP="000476CE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_3.2_Personnel_impliqué" w:history="1">
               <w:r w:rsidRPr="00651ACE">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>3.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705C2A" w14:paraId="5F3E4770" w14:textId="77777777" w:rsidTr="00705C2A">
-[...2 lines deleted...]
-            <w:tcW w:w="8755" w:type="dxa"/>
+      <w:tr w:rsidR="00705C2A" w14:paraId="5F3E4770" w14:textId="77777777" w:rsidTr="00E96E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="674E511D" w14:textId="77777777" w:rsidR="00705C2A" w:rsidRPr="008032FF" w:rsidRDefault="00705C2A" w:rsidP="00705C2A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008032FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Annexe relative au traitement des exigences d’accréditation </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF532E">
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:footnoteReference w:id="17"/>
             </w:r>
             <w:r w:rsidRPr="00AF532E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="428ABB3F" w14:textId="77777777" w:rsidR="00705C2A" w:rsidRPr="008032FF" w:rsidRDefault="00064A61" w:rsidP="000476CE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_3.3_Prise_en" w:history="1">
               <w:r w:rsidRPr="00651ACE">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>3.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E96E7A" w14:paraId="3D710684" w14:textId="77777777" w:rsidTr="00E96E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F96A89" w14:textId="4D9F51CD" w:rsidR="00E96E7A" w:rsidRPr="008032FF" w:rsidRDefault="00FC01DB" w:rsidP="00705C2A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00677D61" w:rsidRPr="00677D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ombre de personnes de l’organisme intervenant dans le processus de certification ramené en équivalent temps plein</w:t>
+            </w:r>
+            <w:r w:rsidR="00677D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E96E7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>pour le domaine technique objet de la demande</w:t>
+            </w:r>
+            <w:r w:rsidR="00677D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ISO/IEC 17065)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1278C02C" w14:textId="1B82982E" w:rsidR="00E96E7A" w:rsidRDefault="008D546D" w:rsidP="000476CE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="73476E93" w14:textId="77777777" w:rsidR="00705C2A" w:rsidRDefault="00705C2A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1669E3E8" w14:textId="77777777" w:rsidR="006F0EFF" w:rsidRDefault="00917E8C" w:rsidP="006F0EFF">
+    <w:p w14:paraId="1669E3E8" w14:textId="77777777" w:rsidR="006F0EFF" w:rsidRDefault="00CF2651" w:rsidP="006F0EFF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="28ACF6F9">
           <v:shape id="_x0000_s2057" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-1.65pt;margin-top:1.75pt;width:25.6pt;height:24.45pt;z-index:251658240;visibility:visible">
             <v:imagedata r:id="rId17" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="006F0EFF" w:rsidRPr="00C65E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -12735,73 +12774,50 @@
           <w:i/>
         </w:rPr>
         <w:t>e transmettre les pièces associées qu’en cas de changement par rapport aux dernièr</w:t>
       </w:r>
       <w:r w:rsidR="006F0EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">es informations communiquées au </w:t>
       </w:r>
       <w:r w:rsidR="006F0EFF" w:rsidRPr="00C65E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>gestionnaire de votre dossier d’accréditation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77590156" w14:textId="77777777" w:rsidR="00C55E98" w:rsidRDefault="00C55E98" w:rsidP="00D611D1">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="099CC087" w14:textId="77777777" w:rsidR="007B4B32" w:rsidRPr="007B4B32" w:rsidRDefault="007B4B32" w:rsidP="007B4B32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D92A78D" w14:textId="77777777" w:rsidR="007B4B32" w:rsidRPr="007B4B32" w:rsidRDefault="007B4B32" w:rsidP="007B4B32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E32A204" w14:textId="77777777" w:rsidR="007B4B32" w:rsidRPr="007B4B32" w:rsidRDefault="007B4B32" w:rsidP="007B4B32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="577E4C78" w14:textId="77777777" w:rsidR="007B4B32" w:rsidRPr="007B4B32" w:rsidRDefault="007B4B32" w:rsidP="007B4B32">
@@ -14162,51 +14178,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4EBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EBB734A" w14:textId="77777777" w:rsidR="00670786" w:rsidRPr="00670786" w:rsidRDefault="00670786" w:rsidP="008021A4">
       <w:pPr>
         <w:pStyle w:val="paragra"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4842A6A3" w14:textId="77777777" w:rsidR="00902EEC" w:rsidRDefault="00917E8C" w:rsidP="008021A4">
+    <w:p w14:paraId="4842A6A3" w14:textId="77777777" w:rsidR="00902EEC" w:rsidRDefault="00CF2651" w:rsidP="008021A4">
       <w:pPr>
         <w:pStyle w:val="paragra"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="0E8B72DF">
           <v:shape id="_x0000_s2061" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-42.85pt;margin-top:3.65pt;width:25.6pt;height:24.45pt;z-index:251659264;visibility:visible">
             <v:imagedata r:id="rId17" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
         </w:pict>
       </w:r>
@@ -14520,50 +14536,127 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F8206C8" w14:textId="77777777" w:rsidR="00F36952" w:rsidRPr="00F04DE8" w:rsidRDefault="00F36952" w:rsidP="00CD5E1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="008D5667" w:rsidRPr="00F04DE8" w14:paraId="316059DB" w14:textId="77777777" w:rsidTr="002E2E45">
+        <w:trPr>
+          <w:trHeight w:val="798"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3164" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="404762CC" w14:textId="6EEF4CA2" w:rsidR="008D5667" w:rsidRPr="00F04DE8" w:rsidRDefault="008D5667" w:rsidP="00CD5E1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tout autre document demandé dans le document d’exigences spécifiques applicable à l’objet de la dem</w:t>
+            </w:r>
+            <w:r w:rsidR="00183068">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>nde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA60474" w14:textId="5357DB2C" w:rsidR="008D5667" w:rsidRPr="00F04DE8" w:rsidRDefault="008D5667" w:rsidP="00CD5E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="731" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35058F89" w14:textId="09EB82E1" w:rsidR="008D5667" w:rsidRPr="00F04DE8" w:rsidRDefault="008D5667" w:rsidP="00CD5E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00384BDF" w:rsidRPr="00F04DE8" w14:paraId="0C795D8D" w14:textId="77777777" w:rsidTr="002E2E45">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="274B3D3F" w14:textId="77777777" w:rsidR="00384BDF" w:rsidRPr="00F04DE8" w:rsidRDefault="00384BDF" w:rsidP="00CD5E1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Eléments complémentaires pour une demande concernant les certifications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> selon une norme de la série EN 9100</w:t>
             </w:r>
@@ -14758,466 +14851,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46F753E5" w14:textId="77777777" w:rsidR="001A6E74" w:rsidRPr="00F04DE8" w:rsidRDefault="001A6E74" w:rsidP="00AB230F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...414 lines deleted...]
-            <w:r w:rsidRPr="00F04DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66A34EF2" w14:textId="77777777" w:rsidR="00F36952" w:rsidRPr="00AF532E" w:rsidRDefault="00F36952" w:rsidP="00F36952"/>
     <w:p w14:paraId="221897DF" w14:textId="77777777" w:rsidR="00F36952" w:rsidRPr="00F04DE8" w:rsidRDefault="00F36952" w:rsidP="00F04DE8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04DE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Documents à adresser pour une demande en </w:t>
       </w:r>
@@ -15234,167 +14911,278 @@
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10490"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F36952" w:rsidRPr="00F04DE8" w14:paraId="6B0F4BB5" w14:textId="77777777" w:rsidTr="002E2E45">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24870674" w14:textId="77777777" w:rsidR="00F36952" w:rsidRPr="00F04DE8" w:rsidRDefault="00F36952" w:rsidP="00CD5E1D">
+          <w:p w14:paraId="24870674" w14:textId="671495A2" w:rsidR="00F36952" w:rsidRPr="00F04DE8" w:rsidRDefault="008D5667" w:rsidP="00CD5E1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F04DE8">
+            <w:r w:rsidRPr="008D5667">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liste des activités accréditées </w:t>
+              <w:t>Liste détaillée des activités déjà accréditées dans le domaine technique pour lequel la flexibilité est sollicitée, ou liste des activités déjà développées/exercées correspondant au champ flexible présenté à l’accréditation,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36952" w:rsidRPr="00F04DE8" w14:paraId="3852F645" w14:textId="77777777" w:rsidTr="002E2E45">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44D8481A" w14:textId="77777777" w:rsidR="00F36952" w:rsidRPr="00F04DE8" w:rsidRDefault="00F36952" w:rsidP="00CD5E1D">
+          <w:p w14:paraId="44D8481A" w14:textId="49E68E6F" w:rsidR="00F36952" w:rsidRPr="00F04DE8" w:rsidRDefault="008D5667" w:rsidP="00CD5E1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F04DE8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Description du processus de développement et de validation d’une nouvelle activité dans le cadre de la portée flexible, identifiant également les ressources et moyens associés</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36952" w:rsidRPr="00F04DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rocessus de développement et de validation d’une nouvelle activité dans le cadre de la portée flexible, identifiant les ressources et moyens associés</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36952" w:rsidRPr="00F04DE8" w14:paraId="6726C452" w14:textId="77777777" w:rsidTr="002E2E45">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BE9353" w14:textId="77777777" w:rsidR="00F36952" w:rsidRPr="00F04DE8" w:rsidRDefault="00F36952" w:rsidP="00CD5E1D">
+          <w:p w14:paraId="61BE9353" w14:textId="03EA287C" w:rsidR="00F36952" w:rsidRPr="00F04DE8" w:rsidRDefault="00F36952" w:rsidP="00CD5E1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Modalités de gestion et de mise à disposition de la liste des activités accréditées</w:t>
+              <w:t xml:space="preserve">Modalités de gestion </w:t>
+            </w:r>
+            <w:r w:rsidR="008D5667" w:rsidRPr="008D5667">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>de la portée détaillée envisagées</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C769BF" w:rsidRPr="00F04DE8" w14:paraId="0A59C219" w14:textId="77777777" w:rsidTr="002E2E45">
+      <w:tr w:rsidR="008D5667" w:rsidRPr="00F04DE8" w14:paraId="681C5941" w14:textId="77777777" w:rsidTr="002E2E45">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55467094" w14:textId="77777777" w:rsidR="00C769BF" w:rsidRPr="00F04DE8" w:rsidRDefault="00C769BF" w:rsidP="00CD5E1D">
+          <w:p w14:paraId="47D24135" w14:textId="55E8B045" w:rsidR="008D5667" w:rsidRPr="00670786" w:rsidRDefault="008D5667" w:rsidP="008D546D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00670786">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Portée détaillée</w:t>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5667">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xpérience de l’OEC dans le développement d’activités/programmes d’évaluation de la conformité dans le domaine cons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>idéré</w:t>
+            </w:r>
+            <w:r w:rsidR="008D546D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="008D546D" w:rsidRPr="008D546D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nombre et types de </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programmes</w:t>
+            </w:r>
+            <w:r w:rsidR="008D546D" w:rsidRPr="008D546D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> développés)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D5667" w:rsidRPr="00F04DE8" w14:paraId="646E195D" w14:textId="77777777" w:rsidTr="002E2E45">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22990C00" w14:textId="197B7B03" w:rsidR="008D5667" w:rsidRPr="00670786" w:rsidRDefault="00CA713E" w:rsidP="00CD5E1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Liste</w:t>
+            </w:r>
+            <w:r w:rsidR="008D5667" w:rsidRPr="008D5667">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des enregistrements </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA5227">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prévus</w:t>
+            </w:r>
+            <w:r w:rsidR="008D5667" w:rsidRPr="008D5667">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour l’évaluation de l’application du processus de développement de nouvelles activités/programmes</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA5227">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et disponibilité des enregistrements associés</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3077F4E0" w14:textId="77777777" w:rsidR="00F36952" w:rsidRDefault="00F36952" w:rsidP="00F36952">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04FA0D45" w14:textId="03CCB07A" w:rsidR="00AE0DA9" w:rsidRPr="00F04DE8" w:rsidRDefault="00AE0DA9" w:rsidP="00AE0DA9">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04DE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Documents à adresser pour une demande </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="9BBB59"/>
         </w:rPr>
         <w:t>d’extension de site</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="9BBB59"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -15806,92 +15594,84 @@
               </w:rPr>
               <w:t>(par exemple : Kbis (si lien capitalistique), conventions entre la tête et les partenaires du réseau, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE4DA3" w:rsidRPr="00F04DE8" w14:paraId="2846FA9C" w14:textId="77777777" w:rsidTr="00D00BBA">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ABFB9C7" w14:textId="77777777" w:rsidR="00AE4DA3" w:rsidRPr="00F04DE8" w:rsidRDefault="00AE4DA3" w:rsidP="00D00BBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE2C8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document(s) contractuel(s) et/ou légal (légaux) assurant que les entités juridiques impliquées dans le réseau s’engagent à répondre aux obligations incombant au demandeur de l’accréditation (accès aux locaux et documents, collaboration avec les évaluateurs mandatés par le Cofrac, information des </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">changements, etc.) </w:t>
+              <w:t xml:space="preserve">Document(s) contractuel(s) et/ou légal (légaux) assurant que les entités juridiques impliquées dans le réseau s’engagent à répondre aux obligations incombant au demandeur de l’accréditation (accès aux locaux et documents, collaboration avec les évaluateurs mandatés par le Cofrac, information des changements, etc.) </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(par exemple : conventions entre la tête et les partenaires du réseau)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00691A8C" w:rsidRPr="00F04DE8" w14:paraId="361E3304" w14:textId="77777777" w:rsidTr="00D00BBA">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B0912AC" w14:textId="77777777" w:rsidR="00691A8C" w:rsidRPr="006E4475" w:rsidRDefault="00691A8C" w:rsidP="00D00BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2618"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4475">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mise à jour de l’analyse de risque des conflits d’intérêt prenant en compte l’origine du site</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00691A8C" w:rsidRPr="00F04DE8" w14:paraId="43980A5C" w14:textId="77777777" w:rsidTr="00D00BBA">
         <w:trPr>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F97F4D3" w14:textId="77777777" w:rsidR="00691A8C" w:rsidRPr="006E4475" w:rsidRDefault="00691A8C" w:rsidP="00D00BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2618"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4475">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16133,51 +15913,58 @@
             </w:pPr>
             <w:r w:rsidRPr="00670786">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Analyse d’impacts comprenant :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E057906" w14:textId="77777777" w:rsidR="00807C52" w:rsidRPr="00670786" w:rsidRDefault="00807C52" w:rsidP="00807C52">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670786">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>les changements, effectifs ou imminents, dans l’organisation, les postes clés et les procédures techniques concernant les activités dans la portée d’accréditation à transférer</w:t>
+              <w:t xml:space="preserve">les changements, effectifs ou imminents, dans l’organisation, les postes clés et les procédures </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670786">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>techniques concernant les activités dans la portée d’accréditation à transférer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53008C55" w14:textId="77777777" w:rsidR="00807C52" w:rsidRPr="00670786" w:rsidRDefault="00807C52" w:rsidP="00807C52">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670786">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>les conséquences sur les contrats et le suivi des certifications délivrées sous accréditation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57148436" w14:textId="77777777" w:rsidR="00807C52" w:rsidRPr="00670786" w:rsidRDefault="00807C52" w:rsidP="00807C52">
             <w:pPr>
@@ -16221,50 +16008,51 @@
       </w:tr>
       <w:tr w:rsidR="00807C52" w:rsidRPr="00670786" w14:paraId="3D2FBBB0" w14:textId="77777777" w:rsidTr="002E2E45">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A19957D" w14:textId="77777777" w:rsidR="00807C52" w:rsidRPr="00670786" w:rsidRDefault="00807C52" w:rsidP="00807C52">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670786">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Plan d’actions résultant de l’analyse d’impacts, démontrant la maîtrise des changements induits par le transfert d’activités ou la nouvelle organisation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="328897AE" w14:textId="77777777" w:rsidR="00807C52" w:rsidRPr="00670786" w:rsidRDefault="00807C52" w:rsidP="00807C52">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670786">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Les preuves de la mise en œuvre des actions, le cas échéant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00807C52" w:rsidRPr="00670786" w14:paraId="165AF820" w14:textId="77777777" w:rsidTr="002E2E45">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
@@ -16355,100 +16143,95 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670786">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>attestation d’accréditation de l’organisme qui transfère ses activités</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57FD2529" w14:textId="77777777" w:rsidR="00F04DE8" w:rsidRDefault="00F04DE8" w:rsidP="005F558A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25877009" w14:textId="77777777" w:rsidR="00F36952" w:rsidRPr="002E2E45" w:rsidRDefault="00917E8C" w:rsidP="002E2E45">
+    <w:p w14:paraId="25877009" w14:textId="77777777" w:rsidR="00F36952" w:rsidRPr="002E2E45" w:rsidRDefault="00CF2651" w:rsidP="002E2E45">
       <w:pPr>
         <w:pStyle w:val="paragra"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:pict w14:anchorId="16C28245">
           <v:shape id="_x0000_s2063" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-.35pt;margin-top:1.6pt;width:25.6pt;height:24.45pt;z-index:251661312;visibility:visible">
             <v:imagedata r:id="rId17" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00F04DE8" w:rsidRPr="002E2E45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Ces éléments sont à transmettre au gestionnaire du dossier d’accréditation au moins trois mois avant la date effective du transfert, afin de pouvoir le traiter dans les délais souhaités.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E1D073" w14:textId="77777777" w:rsidR="002E2E45" w:rsidRDefault="002E2E45" w:rsidP="002E2E45">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D06BB0D" w14:textId="77777777" w:rsidR="002E2E45" w:rsidRPr="00A0631E" w:rsidRDefault="00917E8C" w:rsidP="002E2E45">
+    <w:p w14:paraId="50B82CE9" w14:textId="2D49AF00" w:rsidR="00DB7086" w:rsidRPr="00AF532E" w:rsidRDefault="00CF2651" w:rsidP="00183068">
       <w:pPr>
         <w:pStyle w:val="paragra"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="3F0C5FD1">
           <v:shape id="_x0000_s2062" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-.35pt;margin-top:2.15pt;width:25.6pt;height:24.45pt;z-index:251660288;visibility:visible">
             <v:imagedata r:id="rId17" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="002E2E45" w:rsidRPr="00A0631E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Par ailleurs, il incombe au demandeur d’apporter la preuve qu’il a souscrit une assurance « responsabilité civile » couvrant ses risques au titre des activités pour lesquelles </w:t>
       </w:r>
       <w:r w:rsidR="002E2E45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16492,82 +16275,75 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">d’accréditation et devra l’être au plus tard </w:t>
       </w:r>
       <w:r w:rsidR="004D483D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>après la décision</w:t>
       </w:r>
       <w:r w:rsidR="002E2E45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> de transfert d’accréditation</w:t>
       </w:r>
       <w:r w:rsidR="002E2E45" w:rsidRPr="00A0631E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00183068" w:rsidRPr="00AF532E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56428B15" w14:textId="2BF4284D" w:rsidR="002E2E45" w:rsidRPr="00AF532E" w:rsidRDefault="002E2E45" w:rsidP="00F04DE8">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="002E2E45" w:rsidRPr="00AF532E" w:rsidSect="00D92CFD">
+    <w:sectPr w:rsidR="00DB7086" w:rsidRPr="00AF532E" w:rsidSect="00D92CFD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DD576F8" w14:textId="77777777" w:rsidR="00720811" w:rsidRDefault="00720811" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="4EDFF1AD" w14:textId="77777777" w:rsidR="00885F92" w:rsidRDefault="00885F92" w:rsidP="00EB1E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DE8F5E8" w14:textId="77777777" w:rsidR="00720811" w:rsidRDefault="00720811" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="4D426303" w14:textId="77777777" w:rsidR="00885F92" w:rsidRDefault="00885F92" w:rsidP="00EB1E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16607,51 +16383,51 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22CA13E5" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRDefault="00917E8C" w:rsidP="00D4046A">
+  <w:p w14:paraId="22CA13E5" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRDefault="00CF2651" w:rsidP="00D4046A">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:pict w14:anchorId="636B817C">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
@@ -16660,132 +16436,132 @@
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:478.5pt;height:6.75pt;flip:y;visibility:visible">
           <v:imagedata r:id="rId1" o:title="" croptop="20262f" cropbottom="23541f" cropleft="535f"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D69FEA0" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRDefault="00487B2E" w:rsidP="00D4046A">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="265A1013" w14:textId="75C44CB0" w:rsidR="00487B2E" w:rsidRPr="008D4327" w:rsidRDefault="00487B2E" w:rsidP="00D4046A">
+  <w:p w14:paraId="265A1013" w14:textId="7F1B6FFC" w:rsidR="00487B2E" w:rsidRPr="008D4327" w:rsidRDefault="00487B2E" w:rsidP="00D4046A">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CERT FORM 29</w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Révision</w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00DB0A71">
+    <w:r w:rsidR="002372A7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
     <w:r w:rsidR="009809E1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00DA1382">
+    <w:r w:rsidR="00183068">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Janvier</w:t>
+      <w:t>juin</w:t>
     </w:r>
-    <w:r w:rsidR="00E53568">
+    <w:r w:rsidR="008D5667">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="007400AA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00DA1382">
       <w:rPr>
@@ -16899,58 +16675,58 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidRPr="008D4327">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="68277B79" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRDefault="00487B2E">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13C36CC7" w14:textId="77777777" w:rsidR="00720811" w:rsidRDefault="00720811" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="2AEB93AC" w14:textId="77777777" w:rsidR="00885F92" w:rsidRDefault="00885F92" w:rsidP="00EB1E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2838D7BB" w14:textId="77777777" w:rsidR="00720811" w:rsidRDefault="00720811" w:rsidP="00EB1E7A">
+    <w:p w14:paraId="7C598F9C" w14:textId="77777777" w:rsidR="00885F92" w:rsidRDefault="00885F92" w:rsidP="00EB1E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2A1680FD" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRDefault="00487B2E" w:rsidP="00FA3987">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024300E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Un message d’accusé réception est systématiquement envoyé à réception de la demande d’accréditation. En l’absence de réception d’un tel message, merci de prendre contact avec la section/le destinataire de la demande pour confirmer la réception de cette dernière.</w:t>
@@ -17365,51 +17141,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B4B32">
         <w:t xml:space="preserve">Ex. </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E3F">
         <w:t>CERT CEPE FORM 94 pour une accréditation suivant NF EN ISO/</w:t>
       </w:r>
       <w:r w:rsidR="00F149B2">
         <w:t>IEC</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E3F">
         <w:t xml:space="preserve"> 17021-</w:t>
       </w:r>
       <w:r w:rsidR="007B4B32">
         <w:t>1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41745AA9" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRPr="00A01E8F" w:rsidRDefault="00917E8C" w:rsidP="00D4046A">
+  <w:p w14:paraId="41745AA9" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRPr="00A01E8F" w:rsidRDefault="00CF2651" w:rsidP="00D4046A">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:firstLine="851"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2E534AEA">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
@@ -17430,51 +17206,51 @@
     <w:r w:rsidR="00487B2E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
     <w:r w:rsidR="00487B2E" w:rsidRPr="00A01E8F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:t>emande d’accréditation</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="27C6D5A5" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRDefault="00487B2E">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A582CFA" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRPr="00A01E8F" w:rsidRDefault="00917E8C" w:rsidP="006C4CEC">
+  <w:p w14:paraId="7A582CFA" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRPr="00A01E8F" w:rsidRDefault="00CF2651" w:rsidP="006C4CEC">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:firstLine="851"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4C6DC474">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
@@ -17497,70 +17273,70 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
     <w:r w:rsidR="00487B2E" w:rsidRPr="00A01E8F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:t>emande d’accréditation</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="23C25DD2" w14:textId="77777777" w:rsidR="00487B2E" w:rsidRPr="006C4CEC" w:rsidRDefault="00487B2E" w:rsidP="006C4CEC">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype w14:anchorId="51DE88A8" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="msoC0E3"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="E3E5BBA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
@@ -18222,50 +17998,101 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25058C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="260C55AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEECED8C"/>
     <w:lvl w:ilvl="0" w:tplc="F83EEB2C">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18334,51 +18161,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2631543E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C17AE79E"/>
     <w:lvl w:ilvl="0" w:tplc="2AF0C42E">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18447,51 +18274,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33713716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB0C038C"/>
     <w:lvl w:ilvl="0" w:tplc="EC484830">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18560,51 +18387,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="412A2B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ADC904A"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18673,51 +18500,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="415F2625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D62028EE"/>
     <w:lvl w:ilvl="0" w:tplc="BA86363A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18786,51 +18613,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48DA0D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78EC6DDA"/>
     <w:lvl w:ilvl="0" w:tplc="9C202450">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -18898,51 +18725,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51D941ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84F63538"/>
     <w:lvl w:ilvl="0" w:tplc="9CEA32E2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19010,51 +18837,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530D5D86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82B6052A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -19128,51 +18955,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="551E268A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E56BDF2"/>
     <w:lvl w:ilvl="0" w:tplc="C61233B0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19241,51 +19068,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FAC780D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB528634"/>
     <w:lvl w:ilvl="0" w:tplc="1F2401D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19353,51 +19180,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78D1358F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAF6B4CE"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19493,51 +19320,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6109"/>
         </w:tabs>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6829"/>
         </w:tabs>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="790A51CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9A2A3CC"/>
     <w:lvl w:ilvl="0" w:tplc="8AFECD78">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19607,113 +19434,117 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="898714315">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="157502776">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="815144791">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2147357483">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="397899680">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="423573252">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1377044985">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1463189154">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1874884617">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1291672362">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="555552697">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1855414103">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1564216832">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1063990185">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="234319173">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1199046960">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="899633796">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1388917424">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1516843033">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1735349812">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:doNotTrackMoves/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2067"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
@@ -19811,89 +19642,91 @@
     <w:rsid w:val="000645DB"/>
     <w:rsid w:val="00064A61"/>
     <w:rsid w:val="00064B46"/>
     <w:rsid w:val="00066935"/>
     <w:rsid w:val="00067BDA"/>
     <w:rsid w:val="00067E10"/>
     <w:rsid w:val="00070054"/>
     <w:rsid w:val="000717F9"/>
     <w:rsid w:val="00072E58"/>
     <w:rsid w:val="00072E73"/>
     <w:rsid w:val="00072EDE"/>
     <w:rsid w:val="000756A7"/>
     <w:rsid w:val="00075944"/>
     <w:rsid w:val="00076914"/>
     <w:rsid w:val="0007796C"/>
     <w:rsid w:val="00080614"/>
     <w:rsid w:val="00082AD7"/>
     <w:rsid w:val="00082B9C"/>
     <w:rsid w:val="000832D8"/>
     <w:rsid w:val="00083912"/>
     <w:rsid w:val="00083C19"/>
     <w:rsid w:val="000840DC"/>
     <w:rsid w:val="00084424"/>
     <w:rsid w:val="000849B1"/>
     <w:rsid w:val="00084F50"/>
+    <w:rsid w:val="000859B3"/>
     <w:rsid w:val="00085A0A"/>
     <w:rsid w:val="00086744"/>
     <w:rsid w:val="00087493"/>
     <w:rsid w:val="000878C9"/>
     <w:rsid w:val="00087914"/>
     <w:rsid w:val="0009094A"/>
     <w:rsid w:val="00090CFC"/>
     <w:rsid w:val="00090F19"/>
     <w:rsid w:val="00091470"/>
     <w:rsid w:val="00091E05"/>
     <w:rsid w:val="00091F25"/>
     <w:rsid w:val="0009233A"/>
     <w:rsid w:val="0009334A"/>
     <w:rsid w:val="00093687"/>
     <w:rsid w:val="00094244"/>
     <w:rsid w:val="0009722D"/>
     <w:rsid w:val="00097FDD"/>
     <w:rsid w:val="000A0521"/>
     <w:rsid w:val="000A091E"/>
     <w:rsid w:val="000A2E03"/>
     <w:rsid w:val="000A3004"/>
     <w:rsid w:val="000A32C7"/>
     <w:rsid w:val="000A3A3D"/>
     <w:rsid w:val="000A3E0A"/>
     <w:rsid w:val="000A40E1"/>
     <w:rsid w:val="000A45FE"/>
     <w:rsid w:val="000A4EA7"/>
     <w:rsid w:val="000A64A3"/>
     <w:rsid w:val="000B0157"/>
     <w:rsid w:val="000B2913"/>
     <w:rsid w:val="000B2B98"/>
     <w:rsid w:val="000B38A6"/>
     <w:rsid w:val="000B3D1A"/>
     <w:rsid w:val="000B4B51"/>
     <w:rsid w:val="000B4F93"/>
     <w:rsid w:val="000B7BAB"/>
     <w:rsid w:val="000C0120"/>
     <w:rsid w:val="000C0515"/>
     <w:rsid w:val="000C0D7D"/>
+    <w:rsid w:val="000C17A4"/>
     <w:rsid w:val="000C18CF"/>
     <w:rsid w:val="000C22A7"/>
     <w:rsid w:val="000C320C"/>
     <w:rsid w:val="000C3E93"/>
     <w:rsid w:val="000C4C8B"/>
     <w:rsid w:val="000C666A"/>
     <w:rsid w:val="000C6AE9"/>
     <w:rsid w:val="000C7802"/>
     <w:rsid w:val="000D1C8A"/>
     <w:rsid w:val="000D34B1"/>
     <w:rsid w:val="000D34B3"/>
     <w:rsid w:val="000D3FBF"/>
     <w:rsid w:val="000D4C15"/>
     <w:rsid w:val="000D5D8F"/>
     <w:rsid w:val="000D6128"/>
     <w:rsid w:val="000D7CE0"/>
     <w:rsid w:val="000E07BE"/>
     <w:rsid w:val="000E11E0"/>
     <w:rsid w:val="000E230C"/>
     <w:rsid w:val="000E23DB"/>
     <w:rsid w:val="000E27F7"/>
     <w:rsid w:val="000E35FA"/>
     <w:rsid w:val="000E3833"/>
     <w:rsid w:val="000E3F6A"/>
     <w:rsid w:val="000E5B7B"/>
@@ -19954,80 +19787,82 @@
     <w:rsid w:val="00134393"/>
     <w:rsid w:val="0013494D"/>
     <w:rsid w:val="00135477"/>
     <w:rsid w:val="001355AA"/>
     <w:rsid w:val="00135926"/>
     <w:rsid w:val="00136C73"/>
     <w:rsid w:val="0013722D"/>
     <w:rsid w:val="00137263"/>
     <w:rsid w:val="0014165C"/>
     <w:rsid w:val="00141C15"/>
     <w:rsid w:val="00141E11"/>
     <w:rsid w:val="001423A1"/>
     <w:rsid w:val="00142AE3"/>
     <w:rsid w:val="00143568"/>
     <w:rsid w:val="00144B6C"/>
     <w:rsid w:val="001463AE"/>
     <w:rsid w:val="00146751"/>
     <w:rsid w:val="00146960"/>
     <w:rsid w:val="00147ACE"/>
     <w:rsid w:val="001506EF"/>
     <w:rsid w:val="00150F15"/>
     <w:rsid w:val="001525E6"/>
     <w:rsid w:val="00152976"/>
     <w:rsid w:val="00152C68"/>
     <w:rsid w:val="00153697"/>
+    <w:rsid w:val="00153A85"/>
     <w:rsid w:val="001542C1"/>
     <w:rsid w:val="00155F5E"/>
     <w:rsid w:val="00156AB1"/>
     <w:rsid w:val="00156EA9"/>
     <w:rsid w:val="00157108"/>
     <w:rsid w:val="00160330"/>
     <w:rsid w:val="0016115B"/>
     <w:rsid w:val="00162863"/>
     <w:rsid w:val="001633DF"/>
     <w:rsid w:val="00163776"/>
     <w:rsid w:val="0016433D"/>
     <w:rsid w:val="001648B4"/>
     <w:rsid w:val="00165661"/>
     <w:rsid w:val="00166550"/>
     <w:rsid w:val="00170E15"/>
     <w:rsid w:val="00171338"/>
     <w:rsid w:val="00172065"/>
     <w:rsid w:val="0017255C"/>
     <w:rsid w:val="001737C0"/>
     <w:rsid w:val="00173BF7"/>
     <w:rsid w:val="00173DCC"/>
     <w:rsid w:val="0017433C"/>
     <w:rsid w:val="00175635"/>
     <w:rsid w:val="00175CBE"/>
     <w:rsid w:val="00176A57"/>
     <w:rsid w:val="00180051"/>
     <w:rsid w:val="00181E1D"/>
     <w:rsid w:val="00182312"/>
     <w:rsid w:val="0018254F"/>
     <w:rsid w:val="00182D7F"/>
+    <w:rsid w:val="00183068"/>
     <w:rsid w:val="00183903"/>
     <w:rsid w:val="00184BE6"/>
     <w:rsid w:val="001854CE"/>
     <w:rsid w:val="00185544"/>
     <w:rsid w:val="00185A6F"/>
     <w:rsid w:val="0018655C"/>
     <w:rsid w:val="0018788B"/>
     <w:rsid w:val="001908B2"/>
     <w:rsid w:val="00190989"/>
     <w:rsid w:val="00190A67"/>
     <w:rsid w:val="00191007"/>
     <w:rsid w:val="00191032"/>
     <w:rsid w:val="001924EC"/>
     <w:rsid w:val="001927E2"/>
     <w:rsid w:val="00193A0D"/>
     <w:rsid w:val="001946DF"/>
     <w:rsid w:val="00194C0D"/>
     <w:rsid w:val="00194D30"/>
     <w:rsid w:val="00194E9F"/>
     <w:rsid w:val="00195C8F"/>
     <w:rsid w:val="00196A57"/>
     <w:rsid w:val="00196DD5"/>
     <w:rsid w:val="001A0451"/>
     <w:rsid w:val="001A051B"/>
     <w:rsid w:val="001A1806"/>
@@ -20110,65 +19945,67 @@
     <w:rsid w:val="002133A2"/>
     <w:rsid w:val="0021601B"/>
     <w:rsid w:val="00216ED7"/>
     <w:rsid w:val="00217048"/>
     <w:rsid w:val="002177A9"/>
     <w:rsid w:val="002178A9"/>
     <w:rsid w:val="0022361D"/>
     <w:rsid w:val="00223974"/>
     <w:rsid w:val="00225328"/>
     <w:rsid w:val="002262FB"/>
     <w:rsid w:val="002302DA"/>
     <w:rsid w:val="00230F9C"/>
     <w:rsid w:val="002315A3"/>
     <w:rsid w:val="00231D31"/>
     <w:rsid w:val="00232237"/>
     <w:rsid w:val="00232925"/>
     <w:rsid w:val="00232AEF"/>
     <w:rsid w:val="00232C88"/>
     <w:rsid w:val="0023456E"/>
     <w:rsid w:val="00235930"/>
     <w:rsid w:val="002359F5"/>
     <w:rsid w:val="00235A60"/>
     <w:rsid w:val="00235A80"/>
     <w:rsid w:val="00235EB3"/>
     <w:rsid w:val="00236956"/>
+    <w:rsid w:val="002372A7"/>
     <w:rsid w:val="00237727"/>
     <w:rsid w:val="00237AC8"/>
     <w:rsid w:val="00241E96"/>
     <w:rsid w:val="0024300E"/>
     <w:rsid w:val="00243A55"/>
     <w:rsid w:val="002446A4"/>
     <w:rsid w:val="00244BCE"/>
     <w:rsid w:val="00244FE9"/>
     <w:rsid w:val="00246F01"/>
     <w:rsid w:val="002470ED"/>
     <w:rsid w:val="00247808"/>
     <w:rsid w:val="002505D7"/>
     <w:rsid w:val="00250A4F"/>
     <w:rsid w:val="0025141B"/>
     <w:rsid w:val="00251F6D"/>
+    <w:rsid w:val="00252917"/>
     <w:rsid w:val="00253409"/>
     <w:rsid w:val="00254CF9"/>
     <w:rsid w:val="00260BE7"/>
     <w:rsid w:val="00260CF6"/>
     <w:rsid w:val="002616C8"/>
     <w:rsid w:val="00262C4D"/>
     <w:rsid w:val="0026302E"/>
     <w:rsid w:val="00263A1D"/>
     <w:rsid w:val="00264473"/>
     <w:rsid w:val="00264666"/>
     <w:rsid w:val="00264AB5"/>
     <w:rsid w:val="00265226"/>
     <w:rsid w:val="002654C3"/>
     <w:rsid w:val="00265794"/>
     <w:rsid w:val="002659F9"/>
     <w:rsid w:val="00267032"/>
     <w:rsid w:val="00267AEA"/>
     <w:rsid w:val="00270870"/>
     <w:rsid w:val="002716B5"/>
     <w:rsid w:val="00271D9E"/>
     <w:rsid w:val="002739DA"/>
     <w:rsid w:val="002742DB"/>
     <w:rsid w:val="00274BAB"/>
     <w:rsid w:val="00274C51"/>
     <w:rsid w:val="00276015"/>
@@ -20235,51 +20072,50 @@
     <w:rsid w:val="002D43EF"/>
     <w:rsid w:val="002D4F7A"/>
     <w:rsid w:val="002D5C81"/>
     <w:rsid w:val="002D6985"/>
     <w:rsid w:val="002D6F6E"/>
     <w:rsid w:val="002D78EB"/>
     <w:rsid w:val="002E033C"/>
     <w:rsid w:val="002E1272"/>
     <w:rsid w:val="002E19ED"/>
     <w:rsid w:val="002E240C"/>
     <w:rsid w:val="002E2E45"/>
     <w:rsid w:val="002E3095"/>
     <w:rsid w:val="002E3A23"/>
     <w:rsid w:val="002E5D0F"/>
     <w:rsid w:val="002E68E8"/>
     <w:rsid w:val="002E6F69"/>
     <w:rsid w:val="002E7C01"/>
     <w:rsid w:val="002F0771"/>
     <w:rsid w:val="002F1487"/>
     <w:rsid w:val="002F2853"/>
     <w:rsid w:val="002F2D50"/>
     <w:rsid w:val="002F3077"/>
     <w:rsid w:val="002F38D7"/>
     <w:rsid w:val="002F3E4C"/>
     <w:rsid w:val="002F4072"/>
-    <w:rsid w:val="002F465A"/>
     <w:rsid w:val="002F68AC"/>
     <w:rsid w:val="002F6A5C"/>
     <w:rsid w:val="0030074C"/>
     <w:rsid w:val="00303C7A"/>
     <w:rsid w:val="0030467D"/>
     <w:rsid w:val="00304769"/>
     <w:rsid w:val="00305033"/>
     <w:rsid w:val="003053CB"/>
     <w:rsid w:val="00310E94"/>
     <w:rsid w:val="0031131A"/>
     <w:rsid w:val="00312080"/>
     <w:rsid w:val="00312976"/>
     <w:rsid w:val="00312FA5"/>
     <w:rsid w:val="003130DE"/>
     <w:rsid w:val="00314A5E"/>
     <w:rsid w:val="00314BA1"/>
     <w:rsid w:val="003157FB"/>
     <w:rsid w:val="00315AB2"/>
     <w:rsid w:val="00316C60"/>
     <w:rsid w:val="0032119B"/>
     <w:rsid w:val="003212FE"/>
     <w:rsid w:val="0032147A"/>
     <w:rsid w:val="00321D5C"/>
     <w:rsid w:val="00322859"/>
     <w:rsid w:val="003229AE"/>
@@ -20316,67 +20152,71 @@
     <w:rsid w:val="00363181"/>
     <w:rsid w:val="003652E9"/>
     <w:rsid w:val="003655B2"/>
     <w:rsid w:val="0036568C"/>
     <w:rsid w:val="00365729"/>
     <w:rsid w:val="00365750"/>
     <w:rsid w:val="0036657C"/>
     <w:rsid w:val="00366FF5"/>
     <w:rsid w:val="0036713E"/>
     <w:rsid w:val="003747C4"/>
     <w:rsid w:val="00374CE8"/>
     <w:rsid w:val="00375246"/>
     <w:rsid w:val="00375FF6"/>
     <w:rsid w:val="0037623C"/>
     <w:rsid w:val="0037665D"/>
     <w:rsid w:val="00376BAE"/>
     <w:rsid w:val="003803DF"/>
     <w:rsid w:val="0038109A"/>
     <w:rsid w:val="0038295F"/>
     <w:rsid w:val="00382A52"/>
     <w:rsid w:val="00382DCE"/>
     <w:rsid w:val="00384BDF"/>
     <w:rsid w:val="00386745"/>
     <w:rsid w:val="00387B8E"/>
     <w:rsid w:val="00387F46"/>
+    <w:rsid w:val="0039011C"/>
     <w:rsid w:val="00390F9F"/>
     <w:rsid w:val="003911AF"/>
+    <w:rsid w:val="00391AC3"/>
     <w:rsid w:val="00391BD1"/>
+    <w:rsid w:val="00391F07"/>
     <w:rsid w:val="003924BB"/>
     <w:rsid w:val="0039320B"/>
     <w:rsid w:val="003954E9"/>
     <w:rsid w:val="00395EA6"/>
     <w:rsid w:val="0039663F"/>
     <w:rsid w:val="00397BF6"/>
     <w:rsid w:val="003A0F6B"/>
     <w:rsid w:val="003A11C8"/>
     <w:rsid w:val="003A13D3"/>
     <w:rsid w:val="003A3E29"/>
     <w:rsid w:val="003A4161"/>
     <w:rsid w:val="003A464A"/>
     <w:rsid w:val="003A595D"/>
     <w:rsid w:val="003A705E"/>
+    <w:rsid w:val="003A7CBE"/>
     <w:rsid w:val="003B1962"/>
     <w:rsid w:val="003B1D94"/>
     <w:rsid w:val="003B1E3F"/>
     <w:rsid w:val="003B32DD"/>
     <w:rsid w:val="003B367E"/>
     <w:rsid w:val="003B3EF6"/>
     <w:rsid w:val="003B4E45"/>
     <w:rsid w:val="003B4F3A"/>
     <w:rsid w:val="003B59DD"/>
     <w:rsid w:val="003B74AA"/>
     <w:rsid w:val="003B78D9"/>
     <w:rsid w:val="003B7C48"/>
     <w:rsid w:val="003C07A6"/>
     <w:rsid w:val="003C091F"/>
     <w:rsid w:val="003C0F3A"/>
     <w:rsid w:val="003C296C"/>
     <w:rsid w:val="003C29D9"/>
     <w:rsid w:val="003C3366"/>
     <w:rsid w:val="003C35E2"/>
     <w:rsid w:val="003C3609"/>
     <w:rsid w:val="003C37B4"/>
     <w:rsid w:val="003C3D29"/>
     <w:rsid w:val="003C5E47"/>
     <w:rsid w:val="003C71ED"/>
     <w:rsid w:val="003C761E"/>
@@ -20396,83 +20236,85 @@
     <w:rsid w:val="003E3FD2"/>
     <w:rsid w:val="003E567C"/>
     <w:rsid w:val="003E5CF0"/>
     <w:rsid w:val="003E6947"/>
     <w:rsid w:val="003E6FD8"/>
     <w:rsid w:val="003E72FF"/>
     <w:rsid w:val="003E754D"/>
     <w:rsid w:val="003F0043"/>
     <w:rsid w:val="003F0B3D"/>
     <w:rsid w:val="003F10C0"/>
     <w:rsid w:val="003F1367"/>
     <w:rsid w:val="003F14E2"/>
     <w:rsid w:val="003F3E08"/>
     <w:rsid w:val="003F4228"/>
     <w:rsid w:val="003F464F"/>
     <w:rsid w:val="00400AB3"/>
     <w:rsid w:val="00400FEA"/>
     <w:rsid w:val="004023EE"/>
     <w:rsid w:val="00402419"/>
     <w:rsid w:val="0040343A"/>
     <w:rsid w:val="00403DDC"/>
     <w:rsid w:val="00404E3B"/>
     <w:rsid w:val="004052E2"/>
     <w:rsid w:val="00405F90"/>
     <w:rsid w:val="00406A29"/>
+    <w:rsid w:val="00406AB8"/>
     <w:rsid w:val="0040775C"/>
     <w:rsid w:val="00412146"/>
     <w:rsid w:val="004122A4"/>
     <w:rsid w:val="004124D7"/>
     <w:rsid w:val="0041296E"/>
     <w:rsid w:val="00412B33"/>
     <w:rsid w:val="00412C69"/>
     <w:rsid w:val="00412DB7"/>
     <w:rsid w:val="004138EE"/>
     <w:rsid w:val="00413E87"/>
     <w:rsid w:val="004177DA"/>
     <w:rsid w:val="00421397"/>
     <w:rsid w:val="0042193E"/>
     <w:rsid w:val="00421EAB"/>
     <w:rsid w:val="00422313"/>
     <w:rsid w:val="00423F4D"/>
     <w:rsid w:val="004259BB"/>
     <w:rsid w:val="00426246"/>
     <w:rsid w:val="00426729"/>
     <w:rsid w:val="00427122"/>
     <w:rsid w:val="004318E8"/>
     <w:rsid w:val="00431975"/>
     <w:rsid w:val="0043282F"/>
     <w:rsid w:val="004328E2"/>
     <w:rsid w:val="00432943"/>
     <w:rsid w:val="00433E09"/>
     <w:rsid w:val="00434261"/>
     <w:rsid w:val="00434AC7"/>
     <w:rsid w:val="00435566"/>
     <w:rsid w:val="004357A4"/>
     <w:rsid w:val="004357B4"/>
     <w:rsid w:val="0044078C"/>
     <w:rsid w:val="004410E8"/>
+    <w:rsid w:val="00442538"/>
     <w:rsid w:val="004440D9"/>
     <w:rsid w:val="0044482B"/>
     <w:rsid w:val="00445EC4"/>
     <w:rsid w:val="00447DB6"/>
     <w:rsid w:val="0045072F"/>
     <w:rsid w:val="00453E00"/>
     <w:rsid w:val="00453ED0"/>
     <w:rsid w:val="00453F82"/>
     <w:rsid w:val="00455E95"/>
     <w:rsid w:val="004562CB"/>
     <w:rsid w:val="004573B1"/>
     <w:rsid w:val="0045759E"/>
     <w:rsid w:val="00457F35"/>
     <w:rsid w:val="004601B5"/>
     <w:rsid w:val="004603F9"/>
     <w:rsid w:val="00460913"/>
     <w:rsid w:val="00461D97"/>
     <w:rsid w:val="00461F72"/>
     <w:rsid w:val="0046203A"/>
     <w:rsid w:val="00464401"/>
     <w:rsid w:val="00464568"/>
     <w:rsid w:val="00464752"/>
     <w:rsid w:val="00465779"/>
     <w:rsid w:val="004659B1"/>
     <w:rsid w:val="00465D57"/>
@@ -20832,68 +20674,70 @@
     <w:rsid w:val="0064559A"/>
     <w:rsid w:val="00645721"/>
     <w:rsid w:val="00645912"/>
     <w:rsid w:val="006469A5"/>
     <w:rsid w:val="00646D2E"/>
     <w:rsid w:val="00646F7B"/>
     <w:rsid w:val="00650A63"/>
     <w:rsid w:val="0065177C"/>
     <w:rsid w:val="00651ACE"/>
     <w:rsid w:val="00651E76"/>
     <w:rsid w:val="00652356"/>
     <w:rsid w:val="00652916"/>
     <w:rsid w:val="006538C8"/>
     <w:rsid w:val="00653910"/>
     <w:rsid w:val="00656469"/>
     <w:rsid w:val="00656A90"/>
     <w:rsid w:val="00660E6E"/>
     <w:rsid w:val="006636DF"/>
     <w:rsid w:val="00664579"/>
     <w:rsid w:val="00664A50"/>
     <w:rsid w:val="00664EBB"/>
     <w:rsid w:val="006664E0"/>
     <w:rsid w:val="00666836"/>
     <w:rsid w:val="00667C3C"/>
     <w:rsid w:val="00667E34"/>
+    <w:rsid w:val="00670311"/>
     <w:rsid w:val="00670786"/>
     <w:rsid w:val="00670F86"/>
     <w:rsid w:val="0067287B"/>
     <w:rsid w:val="00672D8D"/>
     <w:rsid w:val="00673114"/>
     <w:rsid w:val="0067344B"/>
     <w:rsid w:val="00674AC0"/>
     <w:rsid w:val="00675617"/>
     <w:rsid w:val="0067585E"/>
     <w:rsid w:val="00675A2C"/>
     <w:rsid w:val="00676034"/>
     <w:rsid w:val="006761C4"/>
     <w:rsid w:val="006761D0"/>
     <w:rsid w:val="006772AF"/>
     <w:rsid w:val="00677528"/>
     <w:rsid w:val="00677612"/>
     <w:rsid w:val="00677A0F"/>
     <w:rsid w:val="00677AEC"/>
+    <w:rsid w:val="00677D61"/>
     <w:rsid w:val="00680652"/>
     <w:rsid w:val="00680CDB"/>
     <w:rsid w:val="0068194C"/>
     <w:rsid w:val="00681EF8"/>
     <w:rsid w:val="0068285A"/>
     <w:rsid w:val="00682A60"/>
     <w:rsid w:val="006833E1"/>
     <w:rsid w:val="00683D37"/>
     <w:rsid w:val="00684130"/>
     <w:rsid w:val="00684AA1"/>
     <w:rsid w:val="006864A3"/>
     <w:rsid w:val="00686FFE"/>
     <w:rsid w:val="00687435"/>
     <w:rsid w:val="00687C88"/>
     <w:rsid w:val="006902FD"/>
     <w:rsid w:val="00690B77"/>
     <w:rsid w:val="0069103B"/>
     <w:rsid w:val="00691A8C"/>
     <w:rsid w:val="00691EAC"/>
     <w:rsid w:val="006923CC"/>
     <w:rsid w:val="00692F1B"/>
     <w:rsid w:val="0069350E"/>
     <w:rsid w:val="00694263"/>
     <w:rsid w:val="006947E5"/>
     <w:rsid w:val="006959FA"/>
@@ -20989,50 +20833,51 @@
     <w:rsid w:val="00720FC5"/>
     <w:rsid w:val="00723C82"/>
     <w:rsid w:val="007242B1"/>
     <w:rsid w:val="00724B86"/>
     <w:rsid w:val="007259FB"/>
     <w:rsid w:val="00726421"/>
     <w:rsid w:val="00727336"/>
     <w:rsid w:val="0072766E"/>
     <w:rsid w:val="007277FB"/>
     <w:rsid w:val="007302FE"/>
     <w:rsid w:val="00732082"/>
     <w:rsid w:val="007325A0"/>
     <w:rsid w:val="00732A10"/>
     <w:rsid w:val="00733F69"/>
     <w:rsid w:val="00733FFF"/>
     <w:rsid w:val="007341F1"/>
     <w:rsid w:val="007344C5"/>
     <w:rsid w:val="007345B3"/>
     <w:rsid w:val="00734EA5"/>
     <w:rsid w:val="00735798"/>
     <w:rsid w:val="00737658"/>
     <w:rsid w:val="00737B8A"/>
     <w:rsid w:val="007400AA"/>
     <w:rsid w:val="00740CC1"/>
     <w:rsid w:val="00740E42"/>
+    <w:rsid w:val="00741CC6"/>
     <w:rsid w:val="00742E32"/>
     <w:rsid w:val="00743015"/>
     <w:rsid w:val="007436A5"/>
     <w:rsid w:val="007440AA"/>
     <w:rsid w:val="00744C80"/>
     <w:rsid w:val="00745D69"/>
     <w:rsid w:val="00746195"/>
     <w:rsid w:val="00746569"/>
     <w:rsid w:val="00746C59"/>
     <w:rsid w:val="00746EBB"/>
     <w:rsid w:val="00747613"/>
     <w:rsid w:val="0074794C"/>
     <w:rsid w:val="007502C8"/>
     <w:rsid w:val="007511A9"/>
     <w:rsid w:val="00751FC6"/>
     <w:rsid w:val="0075230F"/>
     <w:rsid w:val="00752790"/>
     <w:rsid w:val="00752DC6"/>
     <w:rsid w:val="00753217"/>
     <w:rsid w:val="00753986"/>
     <w:rsid w:val="00754A0F"/>
     <w:rsid w:val="007565E5"/>
     <w:rsid w:val="0075688A"/>
     <w:rsid w:val="00756A70"/>
     <w:rsid w:val="00761CA5"/>
@@ -21061,68 +20906,70 @@
     <w:rsid w:val="0078500D"/>
     <w:rsid w:val="00785E5D"/>
     <w:rsid w:val="007907D0"/>
     <w:rsid w:val="0079086C"/>
     <w:rsid w:val="00791233"/>
     <w:rsid w:val="00791B31"/>
     <w:rsid w:val="00793D90"/>
     <w:rsid w:val="007951F9"/>
     <w:rsid w:val="00795347"/>
     <w:rsid w:val="007974A1"/>
     <w:rsid w:val="007A0026"/>
     <w:rsid w:val="007A0848"/>
     <w:rsid w:val="007A0C1F"/>
     <w:rsid w:val="007A1508"/>
     <w:rsid w:val="007A22CC"/>
     <w:rsid w:val="007A24D2"/>
     <w:rsid w:val="007A35B2"/>
     <w:rsid w:val="007A4373"/>
     <w:rsid w:val="007A5019"/>
     <w:rsid w:val="007A58DB"/>
     <w:rsid w:val="007A5BF2"/>
     <w:rsid w:val="007A7073"/>
     <w:rsid w:val="007A7E40"/>
     <w:rsid w:val="007A7FC0"/>
     <w:rsid w:val="007B0119"/>
+    <w:rsid w:val="007B0456"/>
     <w:rsid w:val="007B1040"/>
     <w:rsid w:val="007B17CE"/>
     <w:rsid w:val="007B1FB6"/>
     <w:rsid w:val="007B2660"/>
     <w:rsid w:val="007B4582"/>
     <w:rsid w:val="007B4951"/>
     <w:rsid w:val="007B4B32"/>
     <w:rsid w:val="007B4C8A"/>
     <w:rsid w:val="007B5021"/>
     <w:rsid w:val="007B635F"/>
     <w:rsid w:val="007B6792"/>
     <w:rsid w:val="007B6BB5"/>
     <w:rsid w:val="007B6E37"/>
     <w:rsid w:val="007B73A0"/>
     <w:rsid w:val="007C1C07"/>
     <w:rsid w:val="007C41E5"/>
     <w:rsid w:val="007C5547"/>
     <w:rsid w:val="007C6172"/>
+    <w:rsid w:val="007C7760"/>
     <w:rsid w:val="007C78A9"/>
     <w:rsid w:val="007D058E"/>
     <w:rsid w:val="007D0843"/>
     <w:rsid w:val="007D0DE1"/>
     <w:rsid w:val="007D1C53"/>
     <w:rsid w:val="007D3495"/>
     <w:rsid w:val="007D41B2"/>
     <w:rsid w:val="007D41CB"/>
     <w:rsid w:val="007D5C17"/>
     <w:rsid w:val="007D6C5D"/>
     <w:rsid w:val="007D7844"/>
     <w:rsid w:val="007D7EBF"/>
     <w:rsid w:val="007D7F36"/>
     <w:rsid w:val="007E0FE5"/>
     <w:rsid w:val="007E15FE"/>
     <w:rsid w:val="007E195A"/>
     <w:rsid w:val="007E3411"/>
     <w:rsid w:val="007E529A"/>
     <w:rsid w:val="007E6241"/>
     <w:rsid w:val="007E6F64"/>
     <w:rsid w:val="007E7D83"/>
     <w:rsid w:val="007F0D58"/>
     <w:rsid w:val="007F0FD5"/>
     <w:rsid w:val="007F15E5"/>
     <w:rsid w:val="007F16D1"/>
@@ -21146,50 +20993,51 @@
     <w:rsid w:val="00806C7C"/>
     <w:rsid w:val="00807C52"/>
     <w:rsid w:val="00810011"/>
     <w:rsid w:val="0081208A"/>
     <w:rsid w:val="0081243F"/>
     <w:rsid w:val="00813982"/>
     <w:rsid w:val="00814498"/>
     <w:rsid w:val="0081449D"/>
     <w:rsid w:val="00815BC3"/>
     <w:rsid w:val="008161CE"/>
     <w:rsid w:val="008165AD"/>
     <w:rsid w:val="008168DA"/>
     <w:rsid w:val="0081690A"/>
     <w:rsid w:val="0081753A"/>
     <w:rsid w:val="00817729"/>
     <w:rsid w:val="008206C2"/>
     <w:rsid w:val="00821586"/>
     <w:rsid w:val="008233F3"/>
     <w:rsid w:val="00824A17"/>
     <w:rsid w:val="00824AE3"/>
     <w:rsid w:val="00826458"/>
     <w:rsid w:val="00827B19"/>
     <w:rsid w:val="008302F8"/>
     <w:rsid w:val="0083054C"/>
     <w:rsid w:val="00830719"/>
+    <w:rsid w:val="00830917"/>
     <w:rsid w:val="008315EC"/>
     <w:rsid w:val="008316D2"/>
     <w:rsid w:val="00832078"/>
     <w:rsid w:val="00832EA1"/>
     <w:rsid w:val="00833426"/>
     <w:rsid w:val="00833F8B"/>
     <w:rsid w:val="00834023"/>
     <w:rsid w:val="00834811"/>
     <w:rsid w:val="00835309"/>
     <w:rsid w:val="00835DE4"/>
     <w:rsid w:val="008362D3"/>
     <w:rsid w:val="00837279"/>
     <w:rsid w:val="0083768A"/>
     <w:rsid w:val="00840453"/>
     <w:rsid w:val="00841873"/>
     <w:rsid w:val="00841885"/>
     <w:rsid w:val="00843301"/>
     <w:rsid w:val="008446C7"/>
     <w:rsid w:val="00847576"/>
     <w:rsid w:val="00847A75"/>
     <w:rsid w:val="008500F1"/>
     <w:rsid w:val="008522D0"/>
     <w:rsid w:val="0085290D"/>
     <w:rsid w:val="0085347A"/>
     <w:rsid w:val="0085357E"/>
@@ -21205,50 +21053,51 @@
     <w:rsid w:val="00865508"/>
     <w:rsid w:val="00865D9B"/>
     <w:rsid w:val="00865FB1"/>
     <w:rsid w:val="00866292"/>
     <w:rsid w:val="00866B3D"/>
     <w:rsid w:val="00866F81"/>
     <w:rsid w:val="008704D9"/>
     <w:rsid w:val="00870CAB"/>
     <w:rsid w:val="00871E25"/>
     <w:rsid w:val="0087236F"/>
     <w:rsid w:val="00872A42"/>
     <w:rsid w:val="00872A8A"/>
     <w:rsid w:val="0087384C"/>
     <w:rsid w:val="008761E7"/>
     <w:rsid w:val="008768F6"/>
     <w:rsid w:val="00876ED0"/>
     <w:rsid w:val="00877977"/>
     <w:rsid w:val="00877A7D"/>
     <w:rsid w:val="00880467"/>
     <w:rsid w:val="00880EC4"/>
     <w:rsid w:val="00881445"/>
     <w:rsid w:val="008818B1"/>
     <w:rsid w:val="00884AE8"/>
     <w:rsid w:val="0088569F"/>
     <w:rsid w:val="00885E0F"/>
+    <w:rsid w:val="00885F92"/>
     <w:rsid w:val="00885FCB"/>
     <w:rsid w:val="00886751"/>
     <w:rsid w:val="00887480"/>
     <w:rsid w:val="0088763A"/>
     <w:rsid w:val="00890E29"/>
     <w:rsid w:val="00891ED4"/>
     <w:rsid w:val="00893442"/>
     <w:rsid w:val="00893775"/>
     <w:rsid w:val="00893A37"/>
     <w:rsid w:val="0089423C"/>
     <w:rsid w:val="008942B5"/>
     <w:rsid w:val="008960F3"/>
     <w:rsid w:val="008967E6"/>
     <w:rsid w:val="008A0369"/>
     <w:rsid w:val="008A14CD"/>
     <w:rsid w:val="008A1B55"/>
     <w:rsid w:val="008A295C"/>
     <w:rsid w:val="008A2B85"/>
     <w:rsid w:val="008A4981"/>
     <w:rsid w:val="008A5464"/>
     <w:rsid w:val="008A5B60"/>
     <w:rsid w:val="008A667C"/>
     <w:rsid w:val="008A689D"/>
     <w:rsid w:val="008A7834"/>
     <w:rsid w:val="008B2AE3"/>
@@ -21257,50 +21106,52 @@
     <w:rsid w:val="008B3C6B"/>
     <w:rsid w:val="008B61E6"/>
     <w:rsid w:val="008B6344"/>
     <w:rsid w:val="008B6D19"/>
     <w:rsid w:val="008B70FA"/>
     <w:rsid w:val="008B7210"/>
     <w:rsid w:val="008C0176"/>
     <w:rsid w:val="008C09CB"/>
     <w:rsid w:val="008C0C6C"/>
     <w:rsid w:val="008C0D79"/>
     <w:rsid w:val="008C0EE0"/>
     <w:rsid w:val="008C125C"/>
     <w:rsid w:val="008C1385"/>
     <w:rsid w:val="008C2043"/>
     <w:rsid w:val="008C3392"/>
     <w:rsid w:val="008C4074"/>
     <w:rsid w:val="008C47AD"/>
     <w:rsid w:val="008C49BD"/>
     <w:rsid w:val="008C6574"/>
     <w:rsid w:val="008C6B01"/>
     <w:rsid w:val="008D03F5"/>
     <w:rsid w:val="008D16AF"/>
     <w:rsid w:val="008D39EE"/>
     <w:rsid w:val="008D465D"/>
     <w:rsid w:val="008D53D6"/>
+    <w:rsid w:val="008D546D"/>
+    <w:rsid w:val="008D5667"/>
     <w:rsid w:val="008D6A45"/>
     <w:rsid w:val="008D6ABE"/>
     <w:rsid w:val="008D7523"/>
     <w:rsid w:val="008E0679"/>
     <w:rsid w:val="008E09DF"/>
     <w:rsid w:val="008E0B83"/>
     <w:rsid w:val="008E18EB"/>
     <w:rsid w:val="008E21AF"/>
     <w:rsid w:val="008E28B8"/>
     <w:rsid w:val="008E31A2"/>
     <w:rsid w:val="008E3F4A"/>
     <w:rsid w:val="008E484F"/>
     <w:rsid w:val="008E4EEE"/>
     <w:rsid w:val="008E5D81"/>
     <w:rsid w:val="008E5E64"/>
     <w:rsid w:val="008E737A"/>
     <w:rsid w:val="008E7FE0"/>
     <w:rsid w:val="008F01FD"/>
     <w:rsid w:val="008F151C"/>
     <w:rsid w:val="008F1720"/>
     <w:rsid w:val="008F2D78"/>
     <w:rsid w:val="008F2E06"/>
     <w:rsid w:val="008F2E3A"/>
     <w:rsid w:val="008F2EB7"/>
     <w:rsid w:val="008F58AD"/>
@@ -21313,137 +21164,140 @@
     <w:rsid w:val="00902D1A"/>
     <w:rsid w:val="00902EEC"/>
     <w:rsid w:val="0090319F"/>
     <w:rsid w:val="00903632"/>
     <w:rsid w:val="00903788"/>
     <w:rsid w:val="0090407F"/>
     <w:rsid w:val="009040E9"/>
     <w:rsid w:val="0090518E"/>
     <w:rsid w:val="009059F6"/>
     <w:rsid w:val="00906117"/>
     <w:rsid w:val="009064C1"/>
     <w:rsid w:val="009064DF"/>
     <w:rsid w:val="009073BE"/>
     <w:rsid w:val="00907D08"/>
     <w:rsid w:val="009105F4"/>
     <w:rsid w:val="00910A3C"/>
     <w:rsid w:val="00911540"/>
     <w:rsid w:val="00912A0E"/>
     <w:rsid w:val="00912D35"/>
     <w:rsid w:val="00913998"/>
     <w:rsid w:val="00913FAC"/>
     <w:rsid w:val="009140DA"/>
     <w:rsid w:val="009149CB"/>
     <w:rsid w:val="0091570C"/>
     <w:rsid w:val="00915AFE"/>
-    <w:rsid w:val="00917E8C"/>
     <w:rsid w:val="00922BB4"/>
     <w:rsid w:val="00924452"/>
     <w:rsid w:val="00925FF5"/>
     <w:rsid w:val="009260E3"/>
     <w:rsid w:val="00926C02"/>
+    <w:rsid w:val="009279B4"/>
     <w:rsid w:val="0093008F"/>
     <w:rsid w:val="009301E2"/>
     <w:rsid w:val="00930868"/>
     <w:rsid w:val="00932DD0"/>
     <w:rsid w:val="00933469"/>
     <w:rsid w:val="00933652"/>
     <w:rsid w:val="009342DC"/>
     <w:rsid w:val="00936FAB"/>
     <w:rsid w:val="00937426"/>
     <w:rsid w:val="00937865"/>
     <w:rsid w:val="00937CD8"/>
     <w:rsid w:val="0094165F"/>
     <w:rsid w:val="00942677"/>
     <w:rsid w:val="00943D56"/>
     <w:rsid w:val="00945B37"/>
     <w:rsid w:val="00945F00"/>
     <w:rsid w:val="00946120"/>
     <w:rsid w:val="00950748"/>
     <w:rsid w:val="009508CD"/>
     <w:rsid w:val="00950DFC"/>
     <w:rsid w:val="00950F19"/>
     <w:rsid w:val="00951428"/>
     <w:rsid w:val="0095190E"/>
     <w:rsid w:val="00952877"/>
     <w:rsid w:val="0095307D"/>
     <w:rsid w:val="00953B8D"/>
     <w:rsid w:val="00953BDE"/>
     <w:rsid w:val="0095433F"/>
     <w:rsid w:val="009566AE"/>
     <w:rsid w:val="00956E8C"/>
     <w:rsid w:val="00957723"/>
     <w:rsid w:val="00957BA4"/>
     <w:rsid w:val="00957E3E"/>
     <w:rsid w:val="00960328"/>
     <w:rsid w:val="0096108E"/>
     <w:rsid w:val="009622AF"/>
     <w:rsid w:val="00963E4F"/>
     <w:rsid w:val="00965727"/>
     <w:rsid w:val="0096575C"/>
     <w:rsid w:val="00965C45"/>
     <w:rsid w:val="00965C5F"/>
     <w:rsid w:val="00965F1D"/>
     <w:rsid w:val="0096636E"/>
     <w:rsid w:val="00966DC0"/>
     <w:rsid w:val="00966E1C"/>
     <w:rsid w:val="00967482"/>
     <w:rsid w:val="00967508"/>
+    <w:rsid w:val="0097202A"/>
     <w:rsid w:val="00972303"/>
     <w:rsid w:val="00972C6A"/>
     <w:rsid w:val="00972FD3"/>
     <w:rsid w:val="009736CD"/>
     <w:rsid w:val="00973E52"/>
     <w:rsid w:val="0097445D"/>
     <w:rsid w:val="00974B6C"/>
+    <w:rsid w:val="0097724A"/>
     <w:rsid w:val="009801FC"/>
     <w:rsid w:val="009808BC"/>
     <w:rsid w:val="0098095E"/>
     <w:rsid w:val="009809E1"/>
     <w:rsid w:val="00981DF2"/>
     <w:rsid w:val="00982744"/>
     <w:rsid w:val="0098423F"/>
     <w:rsid w:val="009848B1"/>
     <w:rsid w:val="00984BF5"/>
     <w:rsid w:val="0098579B"/>
     <w:rsid w:val="009867E9"/>
     <w:rsid w:val="0098734D"/>
     <w:rsid w:val="00987BA3"/>
     <w:rsid w:val="00987DAE"/>
     <w:rsid w:val="00991320"/>
     <w:rsid w:val="0099193D"/>
     <w:rsid w:val="009934AE"/>
     <w:rsid w:val="009937FF"/>
     <w:rsid w:val="00993E67"/>
     <w:rsid w:val="009940DC"/>
     <w:rsid w:val="00995126"/>
     <w:rsid w:val="009966AD"/>
     <w:rsid w:val="00996B37"/>
     <w:rsid w:val="009976F1"/>
     <w:rsid w:val="009A01E8"/>
     <w:rsid w:val="009A2E91"/>
     <w:rsid w:val="009A334B"/>
+    <w:rsid w:val="009A340D"/>
     <w:rsid w:val="009A3D42"/>
     <w:rsid w:val="009A5E2C"/>
     <w:rsid w:val="009A5EA5"/>
     <w:rsid w:val="009A6080"/>
     <w:rsid w:val="009A615D"/>
     <w:rsid w:val="009A61F4"/>
     <w:rsid w:val="009A68D2"/>
     <w:rsid w:val="009A6A3E"/>
     <w:rsid w:val="009A6BE6"/>
     <w:rsid w:val="009B0E64"/>
     <w:rsid w:val="009B145B"/>
     <w:rsid w:val="009B3E2C"/>
     <w:rsid w:val="009B4D78"/>
     <w:rsid w:val="009B500B"/>
     <w:rsid w:val="009B51E2"/>
     <w:rsid w:val="009B6DC7"/>
     <w:rsid w:val="009B70EC"/>
     <w:rsid w:val="009C3A51"/>
     <w:rsid w:val="009C6A43"/>
     <w:rsid w:val="009C6C1E"/>
     <w:rsid w:val="009C7667"/>
     <w:rsid w:val="009D318A"/>
     <w:rsid w:val="009D4CFB"/>
     <w:rsid w:val="009D5033"/>
     <w:rsid w:val="009D5B46"/>
@@ -21542,61 +21396,63 @@
     <w:rsid w:val="00A46C4A"/>
     <w:rsid w:val="00A50EA9"/>
     <w:rsid w:val="00A51553"/>
     <w:rsid w:val="00A53170"/>
     <w:rsid w:val="00A545C5"/>
     <w:rsid w:val="00A551DA"/>
     <w:rsid w:val="00A55719"/>
     <w:rsid w:val="00A559C0"/>
     <w:rsid w:val="00A5622E"/>
     <w:rsid w:val="00A56EEE"/>
     <w:rsid w:val="00A5720C"/>
     <w:rsid w:val="00A57420"/>
     <w:rsid w:val="00A60097"/>
     <w:rsid w:val="00A6239D"/>
     <w:rsid w:val="00A627E6"/>
     <w:rsid w:val="00A62A21"/>
     <w:rsid w:val="00A63A77"/>
     <w:rsid w:val="00A63EC5"/>
     <w:rsid w:val="00A64E57"/>
     <w:rsid w:val="00A65265"/>
     <w:rsid w:val="00A65267"/>
     <w:rsid w:val="00A661B8"/>
     <w:rsid w:val="00A667F7"/>
     <w:rsid w:val="00A66802"/>
     <w:rsid w:val="00A66CD0"/>
+    <w:rsid w:val="00A67091"/>
     <w:rsid w:val="00A70202"/>
     <w:rsid w:val="00A7147F"/>
     <w:rsid w:val="00A73D4B"/>
     <w:rsid w:val="00A747D1"/>
     <w:rsid w:val="00A75542"/>
     <w:rsid w:val="00A7700A"/>
     <w:rsid w:val="00A7705B"/>
     <w:rsid w:val="00A80914"/>
     <w:rsid w:val="00A813DE"/>
     <w:rsid w:val="00A83C0A"/>
     <w:rsid w:val="00A83F54"/>
+    <w:rsid w:val="00A8407F"/>
     <w:rsid w:val="00A84DCF"/>
     <w:rsid w:val="00A86C59"/>
     <w:rsid w:val="00A86FAD"/>
     <w:rsid w:val="00A871FC"/>
     <w:rsid w:val="00A873EE"/>
     <w:rsid w:val="00A9004F"/>
     <w:rsid w:val="00A90C1E"/>
     <w:rsid w:val="00A9120C"/>
     <w:rsid w:val="00A92BCD"/>
     <w:rsid w:val="00A93136"/>
     <w:rsid w:val="00A937BD"/>
     <w:rsid w:val="00A93CCF"/>
     <w:rsid w:val="00A93FA2"/>
     <w:rsid w:val="00A94344"/>
     <w:rsid w:val="00A94503"/>
     <w:rsid w:val="00A96824"/>
     <w:rsid w:val="00A96A17"/>
     <w:rsid w:val="00AA0249"/>
     <w:rsid w:val="00AA085B"/>
     <w:rsid w:val="00AA0BE2"/>
     <w:rsid w:val="00AA0FE6"/>
     <w:rsid w:val="00AA2AE5"/>
     <w:rsid w:val="00AA3255"/>
     <w:rsid w:val="00AA33CB"/>
     <w:rsid w:val="00AA47D1"/>
@@ -21779,88 +21635,91 @@
     <w:rsid w:val="00BA10DF"/>
     <w:rsid w:val="00BA1440"/>
     <w:rsid w:val="00BA1A65"/>
     <w:rsid w:val="00BA2263"/>
     <w:rsid w:val="00BA23CA"/>
     <w:rsid w:val="00BA2BBA"/>
     <w:rsid w:val="00BA3521"/>
     <w:rsid w:val="00BA3C62"/>
     <w:rsid w:val="00BA3C63"/>
     <w:rsid w:val="00BA42C5"/>
     <w:rsid w:val="00BA5220"/>
     <w:rsid w:val="00BA55A6"/>
     <w:rsid w:val="00BA55C3"/>
     <w:rsid w:val="00BA5C2E"/>
     <w:rsid w:val="00BA67DB"/>
     <w:rsid w:val="00BA7271"/>
     <w:rsid w:val="00BB0214"/>
     <w:rsid w:val="00BB044F"/>
     <w:rsid w:val="00BB12C3"/>
     <w:rsid w:val="00BB2C5B"/>
     <w:rsid w:val="00BB368C"/>
     <w:rsid w:val="00BB387F"/>
     <w:rsid w:val="00BB3ECD"/>
     <w:rsid w:val="00BB4320"/>
     <w:rsid w:val="00BB5C4F"/>
+    <w:rsid w:val="00BB5EFD"/>
     <w:rsid w:val="00BB66D9"/>
     <w:rsid w:val="00BB71F2"/>
     <w:rsid w:val="00BB7335"/>
     <w:rsid w:val="00BC080B"/>
     <w:rsid w:val="00BC0CCF"/>
     <w:rsid w:val="00BC193F"/>
     <w:rsid w:val="00BC1E9A"/>
     <w:rsid w:val="00BC21A0"/>
     <w:rsid w:val="00BC226D"/>
     <w:rsid w:val="00BC278C"/>
     <w:rsid w:val="00BC28D7"/>
     <w:rsid w:val="00BC34C3"/>
     <w:rsid w:val="00BC3D71"/>
     <w:rsid w:val="00BC3E24"/>
     <w:rsid w:val="00BC4034"/>
+    <w:rsid w:val="00BC4FFF"/>
     <w:rsid w:val="00BC5BFA"/>
     <w:rsid w:val="00BC721B"/>
     <w:rsid w:val="00BD1DF2"/>
     <w:rsid w:val="00BD2059"/>
     <w:rsid w:val="00BD36ED"/>
     <w:rsid w:val="00BD3CB2"/>
     <w:rsid w:val="00BD4431"/>
     <w:rsid w:val="00BD4CBF"/>
     <w:rsid w:val="00BD4DA9"/>
     <w:rsid w:val="00BD5B8B"/>
     <w:rsid w:val="00BD6089"/>
     <w:rsid w:val="00BD7450"/>
     <w:rsid w:val="00BD79CD"/>
     <w:rsid w:val="00BD7E24"/>
     <w:rsid w:val="00BE06E1"/>
     <w:rsid w:val="00BE10D6"/>
     <w:rsid w:val="00BE1187"/>
     <w:rsid w:val="00BE1AE9"/>
     <w:rsid w:val="00BE2BBA"/>
     <w:rsid w:val="00BE2FAC"/>
     <w:rsid w:val="00BE5228"/>
     <w:rsid w:val="00BE5923"/>
     <w:rsid w:val="00BE5A10"/>
+    <w:rsid w:val="00BE5EC9"/>
     <w:rsid w:val="00BE6475"/>
     <w:rsid w:val="00BF0A62"/>
     <w:rsid w:val="00BF2311"/>
     <w:rsid w:val="00BF2D7F"/>
     <w:rsid w:val="00BF3581"/>
     <w:rsid w:val="00BF43DF"/>
     <w:rsid w:val="00BF46DC"/>
     <w:rsid w:val="00BF5AA0"/>
     <w:rsid w:val="00BF5F29"/>
     <w:rsid w:val="00BF6E3A"/>
     <w:rsid w:val="00C0011A"/>
     <w:rsid w:val="00C00369"/>
     <w:rsid w:val="00C01820"/>
     <w:rsid w:val="00C01863"/>
     <w:rsid w:val="00C018D0"/>
     <w:rsid w:val="00C01D5A"/>
     <w:rsid w:val="00C031F9"/>
     <w:rsid w:val="00C04602"/>
     <w:rsid w:val="00C04738"/>
     <w:rsid w:val="00C0530C"/>
     <w:rsid w:val="00C05809"/>
     <w:rsid w:val="00C05C61"/>
     <w:rsid w:val="00C075D8"/>
     <w:rsid w:val="00C107ED"/>
     <w:rsid w:val="00C108A8"/>
@@ -21949,176 +21808,183 @@
     <w:rsid w:val="00C65A25"/>
     <w:rsid w:val="00C65E70"/>
     <w:rsid w:val="00C674D4"/>
     <w:rsid w:val="00C70B71"/>
     <w:rsid w:val="00C729B1"/>
     <w:rsid w:val="00C73EDC"/>
     <w:rsid w:val="00C74CBA"/>
     <w:rsid w:val="00C74D78"/>
     <w:rsid w:val="00C769BF"/>
     <w:rsid w:val="00C77B76"/>
     <w:rsid w:val="00C801AE"/>
     <w:rsid w:val="00C810C5"/>
     <w:rsid w:val="00C853F1"/>
     <w:rsid w:val="00C860AA"/>
     <w:rsid w:val="00C87D63"/>
     <w:rsid w:val="00C92459"/>
     <w:rsid w:val="00C954DB"/>
     <w:rsid w:val="00C962DA"/>
     <w:rsid w:val="00C97A0E"/>
     <w:rsid w:val="00C97CDA"/>
     <w:rsid w:val="00CA029D"/>
     <w:rsid w:val="00CA077F"/>
     <w:rsid w:val="00CA15D2"/>
     <w:rsid w:val="00CA3E9E"/>
     <w:rsid w:val="00CA4D83"/>
+    <w:rsid w:val="00CA5227"/>
     <w:rsid w:val="00CA599D"/>
+    <w:rsid w:val="00CA713E"/>
     <w:rsid w:val="00CA7314"/>
     <w:rsid w:val="00CA7EFE"/>
     <w:rsid w:val="00CB0C06"/>
     <w:rsid w:val="00CB118C"/>
     <w:rsid w:val="00CB120B"/>
     <w:rsid w:val="00CB1A13"/>
     <w:rsid w:val="00CB238C"/>
     <w:rsid w:val="00CB2EAB"/>
     <w:rsid w:val="00CB33D0"/>
     <w:rsid w:val="00CB35B9"/>
     <w:rsid w:val="00CB37C8"/>
     <w:rsid w:val="00CB4CB7"/>
     <w:rsid w:val="00CB5925"/>
     <w:rsid w:val="00CB67F8"/>
     <w:rsid w:val="00CC082A"/>
     <w:rsid w:val="00CC166E"/>
     <w:rsid w:val="00CC2E4E"/>
     <w:rsid w:val="00CC2F44"/>
     <w:rsid w:val="00CC39BC"/>
     <w:rsid w:val="00CC4A3C"/>
     <w:rsid w:val="00CC4BF4"/>
     <w:rsid w:val="00CC7246"/>
     <w:rsid w:val="00CC7258"/>
     <w:rsid w:val="00CD043B"/>
     <w:rsid w:val="00CD0988"/>
     <w:rsid w:val="00CD129D"/>
     <w:rsid w:val="00CD1793"/>
     <w:rsid w:val="00CD18C0"/>
     <w:rsid w:val="00CD269C"/>
     <w:rsid w:val="00CD2C64"/>
     <w:rsid w:val="00CD2DDC"/>
     <w:rsid w:val="00CD367A"/>
     <w:rsid w:val="00CD3BB5"/>
     <w:rsid w:val="00CD5E1D"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6CE6"/>
     <w:rsid w:val="00CD6D67"/>
     <w:rsid w:val="00CE03BE"/>
     <w:rsid w:val="00CE0AD2"/>
     <w:rsid w:val="00CE1DD9"/>
     <w:rsid w:val="00CE2BA0"/>
     <w:rsid w:val="00CE2FD5"/>
     <w:rsid w:val="00CE3F8C"/>
     <w:rsid w:val="00CE4EAD"/>
     <w:rsid w:val="00CE7C15"/>
     <w:rsid w:val="00CE7EE4"/>
     <w:rsid w:val="00CF0C6A"/>
     <w:rsid w:val="00CF1753"/>
     <w:rsid w:val="00CF17B9"/>
+    <w:rsid w:val="00CF2651"/>
     <w:rsid w:val="00CF29B7"/>
     <w:rsid w:val="00CF5887"/>
     <w:rsid w:val="00CF6F33"/>
     <w:rsid w:val="00CF7867"/>
     <w:rsid w:val="00D0004E"/>
     <w:rsid w:val="00D02395"/>
     <w:rsid w:val="00D02732"/>
     <w:rsid w:val="00D02A27"/>
     <w:rsid w:val="00D035FD"/>
     <w:rsid w:val="00D04A5F"/>
     <w:rsid w:val="00D05379"/>
     <w:rsid w:val="00D0574F"/>
     <w:rsid w:val="00D05791"/>
     <w:rsid w:val="00D06AD4"/>
+    <w:rsid w:val="00D06B02"/>
     <w:rsid w:val="00D07166"/>
     <w:rsid w:val="00D11A06"/>
     <w:rsid w:val="00D11E09"/>
     <w:rsid w:val="00D1512A"/>
     <w:rsid w:val="00D1627C"/>
     <w:rsid w:val="00D16452"/>
     <w:rsid w:val="00D17EB4"/>
     <w:rsid w:val="00D209BA"/>
     <w:rsid w:val="00D21302"/>
     <w:rsid w:val="00D21382"/>
     <w:rsid w:val="00D21A6B"/>
     <w:rsid w:val="00D21E6B"/>
     <w:rsid w:val="00D222F6"/>
     <w:rsid w:val="00D234E1"/>
     <w:rsid w:val="00D23B31"/>
     <w:rsid w:val="00D23EBC"/>
     <w:rsid w:val="00D259CE"/>
+    <w:rsid w:val="00D27A31"/>
     <w:rsid w:val="00D30948"/>
     <w:rsid w:val="00D30A57"/>
     <w:rsid w:val="00D30A97"/>
     <w:rsid w:val="00D30F73"/>
     <w:rsid w:val="00D30FA1"/>
     <w:rsid w:val="00D31EC4"/>
     <w:rsid w:val="00D3209C"/>
     <w:rsid w:val="00D321AC"/>
     <w:rsid w:val="00D322FB"/>
     <w:rsid w:val="00D33433"/>
     <w:rsid w:val="00D374FF"/>
     <w:rsid w:val="00D37699"/>
     <w:rsid w:val="00D37CAF"/>
     <w:rsid w:val="00D4046A"/>
     <w:rsid w:val="00D40485"/>
     <w:rsid w:val="00D41120"/>
     <w:rsid w:val="00D4348D"/>
     <w:rsid w:val="00D43E8A"/>
     <w:rsid w:val="00D43FD0"/>
     <w:rsid w:val="00D4538D"/>
     <w:rsid w:val="00D456FA"/>
     <w:rsid w:val="00D45819"/>
     <w:rsid w:val="00D465F5"/>
     <w:rsid w:val="00D47271"/>
     <w:rsid w:val="00D47C30"/>
     <w:rsid w:val="00D50490"/>
     <w:rsid w:val="00D5178C"/>
     <w:rsid w:val="00D519F4"/>
     <w:rsid w:val="00D51F75"/>
     <w:rsid w:val="00D52895"/>
     <w:rsid w:val="00D52C0E"/>
     <w:rsid w:val="00D53464"/>
     <w:rsid w:val="00D568DB"/>
     <w:rsid w:val="00D56CAF"/>
     <w:rsid w:val="00D57537"/>
     <w:rsid w:val="00D60218"/>
+    <w:rsid w:val="00D60797"/>
     <w:rsid w:val="00D611D1"/>
     <w:rsid w:val="00D62843"/>
     <w:rsid w:val="00D62B0B"/>
     <w:rsid w:val="00D6348D"/>
     <w:rsid w:val="00D646C3"/>
     <w:rsid w:val="00D64B8A"/>
     <w:rsid w:val="00D65593"/>
     <w:rsid w:val="00D6595F"/>
     <w:rsid w:val="00D65D17"/>
+    <w:rsid w:val="00D665C7"/>
     <w:rsid w:val="00D66F3D"/>
     <w:rsid w:val="00D67E38"/>
     <w:rsid w:val="00D7204F"/>
     <w:rsid w:val="00D7289F"/>
     <w:rsid w:val="00D73908"/>
     <w:rsid w:val="00D77032"/>
     <w:rsid w:val="00D7738A"/>
     <w:rsid w:val="00D77450"/>
     <w:rsid w:val="00D77C71"/>
     <w:rsid w:val="00D77EDC"/>
     <w:rsid w:val="00D8053A"/>
     <w:rsid w:val="00D82148"/>
     <w:rsid w:val="00D82CD2"/>
     <w:rsid w:val="00D82E5F"/>
     <w:rsid w:val="00D8397F"/>
     <w:rsid w:val="00D839CD"/>
     <w:rsid w:val="00D847EB"/>
     <w:rsid w:val="00D86F36"/>
     <w:rsid w:val="00D875DA"/>
     <w:rsid w:val="00D904E2"/>
     <w:rsid w:val="00D91438"/>
     <w:rsid w:val="00D91741"/>
     <w:rsid w:val="00D925B4"/>
     <w:rsid w:val="00D92CFD"/>
     <w:rsid w:val="00D932CA"/>
@@ -22130,50 +21996,51 @@
     <w:rsid w:val="00D9544F"/>
     <w:rsid w:val="00D97E99"/>
     <w:rsid w:val="00DA057D"/>
     <w:rsid w:val="00DA1382"/>
     <w:rsid w:val="00DA22DA"/>
     <w:rsid w:val="00DA25ED"/>
     <w:rsid w:val="00DA3CA8"/>
     <w:rsid w:val="00DA4CE4"/>
     <w:rsid w:val="00DA4D4A"/>
     <w:rsid w:val="00DA53B2"/>
     <w:rsid w:val="00DA60B7"/>
     <w:rsid w:val="00DA6413"/>
     <w:rsid w:val="00DA701C"/>
     <w:rsid w:val="00DA7786"/>
     <w:rsid w:val="00DB00E2"/>
     <w:rsid w:val="00DB0A71"/>
     <w:rsid w:val="00DB13DA"/>
     <w:rsid w:val="00DB2443"/>
     <w:rsid w:val="00DB248E"/>
     <w:rsid w:val="00DB272F"/>
     <w:rsid w:val="00DB37FA"/>
     <w:rsid w:val="00DB534B"/>
     <w:rsid w:val="00DB61A6"/>
     <w:rsid w:val="00DB63B2"/>
     <w:rsid w:val="00DB672D"/>
+    <w:rsid w:val="00DB7086"/>
     <w:rsid w:val="00DB73AB"/>
     <w:rsid w:val="00DB7ADD"/>
     <w:rsid w:val="00DB7F69"/>
     <w:rsid w:val="00DC2B0C"/>
     <w:rsid w:val="00DC3C49"/>
     <w:rsid w:val="00DC795C"/>
     <w:rsid w:val="00DD0E35"/>
     <w:rsid w:val="00DD2806"/>
     <w:rsid w:val="00DD2F01"/>
     <w:rsid w:val="00DD33C1"/>
     <w:rsid w:val="00DD3AA5"/>
     <w:rsid w:val="00DD3E78"/>
     <w:rsid w:val="00DD4AAB"/>
     <w:rsid w:val="00DD4E4B"/>
     <w:rsid w:val="00DD4FF0"/>
     <w:rsid w:val="00DD5512"/>
     <w:rsid w:val="00DD6300"/>
     <w:rsid w:val="00DE0C39"/>
     <w:rsid w:val="00DE0CE9"/>
     <w:rsid w:val="00DE0F7A"/>
     <w:rsid w:val="00DE1471"/>
     <w:rsid w:val="00DE1D91"/>
     <w:rsid w:val="00DE1E12"/>
     <w:rsid w:val="00DE306B"/>
     <w:rsid w:val="00DE5E30"/>
@@ -22201,50 +22068,51 @@
     <w:rsid w:val="00E04C92"/>
     <w:rsid w:val="00E051EA"/>
     <w:rsid w:val="00E0579B"/>
     <w:rsid w:val="00E05DE3"/>
     <w:rsid w:val="00E062B5"/>
     <w:rsid w:val="00E064A5"/>
     <w:rsid w:val="00E06869"/>
     <w:rsid w:val="00E07490"/>
     <w:rsid w:val="00E074B1"/>
     <w:rsid w:val="00E07650"/>
     <w:rsid w:val="00E10C42"/>
     <w:rsid w:val="00E11844"/>
     <w:rsid w:val="00E11CA9"/>
     <w:rsid w:val="00E12A8D"/>
     <w:rsid w:val="00E139B0"/>
     <w:rsid w:val="00E14D2C"/>
     <w:rsid w:val="00E151E7"/>
     <w:rsid w:val="00E1690F"/>
     <w:rsid w:val="00E1719A"/>
     <w:rsid w:val="00E178EB"/>
     <w:rsid w:val="00E21C08"/>
     <w:rsid w:val="00E223B2"/>
     <w:rsid w:val="00E22C39"/>
     <w:rsid w:val="00E23C28"/>
     <w:rsid w:val="00E24379"/>
+    <w:rsid w:val="00E2598A"/>
     <w:rsid w:val="00E26263"/>
     <w:rsid w:val="00E267F0"/>
     <w:rsid w:val="00E26A09"/>
     <w:rsid w:val="00E26D98"/>
     <w:rsid w:val="00E303D2"/>
     <w:rsid w:val="00E31594"/>
     <w:rsid w:val="00E3250C"/>
     <w:rsid w:val="00E34630"/>
     <w:rsid w:val="00E34D91"/>
     <w:rsid w:val="00E36086"/>
     <w:rsid w:val="00E362BE"/>
     <w:rsid w:val="00E36E25"/>
     <w:rsid w:val="00E376A5"/>
     <w:rsid w:val="00E40659"/>
     <w:rsid w:val="00E40CB9"/>
     <w:rsid w:val="00E41C47"/>
     <w:rsid w:val="00E42E7C"/>
     <w:rsid w:val="00E431DC"/>
     <w:rsid w:val="00E43436"/>
     <w:rsid w:val="00E44823"/>
     <w:rsid w:val="00E4491E"/>
     <w:rsid w:val="00E4494F"/>
     <w:rsid w:val="00E454DA"/>
     <w:rsid w:val="00E45D16"/>
     <w:rsid w:val="00E45F7F"/>
@@ -22284,50 +22152,51 @@
     <w:rsid w:val="00E75740"/>
     <w:rsid w:val="00E75CD0"/>
     <w:rsid w:val="00E76E35"/>
     <w:rsid w:val="00E77216"/>
     <w:rsid w:val="00E773A9"/>
     <w:rsid w:val="00E778CB"/>
     <w:rsid w:val="00E77928"/>
     <w:rsid w:val="00E77CFE"/>
     <w:rsid w:val="00E809A4"/>
     <w:rsid w:val="00E854C4"/>
     <w:rsid w:val="00E871FE"/>
     <w:rsid w:val="00E8748B"/>
     <w:rsid w:val="00E9107A"/>
     <w:rsid w:val="00E916D7"/>
     <w:rsid w:val="00E91FD5"/>
     <w:rsid w:val="00E91FD6"/>
     <w:rsid w:val="00E92318"/>
     <w:rsid w:val="00E9356D"/>
     <w:rsid w:val="00E936D4"/>
     <w:rsid w:val="00E937C0"/>
     <w:rsid w:val="00E93903"/>
     <w:rsid w:val="00E944CA"/>
     <w:rsid w:val="00E94FEF"/>
     <w:rsid w:val="00E95102"/>
     <w:rsid w:val="00E957D0"/>
+    <w:rsid w:val="00E96E7A"/>
     <w:rsid w:val="00E96F00"/>
     <w:rsid w:val="00EA1FCD"/>
     <w:rsid w:val="00EA3E06"/>
     <w:rsid w:val="00EA65B4"/>
     <w:rsid w:val="00EA6F58"/>
     <w:rsid w:val="00EA783A"/>
     <w:rsid w:val="00EB0C35"/>
     <w:rsid w:val="00EB0CE7"/>
     <w:rsid w:val="00EB10B2"/>
     <w:rsid w:val="00EB1A74"/>
     <w:rsid w:val="00EB1CF2"/>
     <w:rsid w:val="00EB1E7A"/>
     <w:rsid w:val="00EB203B"/>
     <w:rsid w:val="00EB291D"/>
     <w:rsid w:val="00EB3669"/>
     <w:rsid w:val="00EB3D4F"/>
     <w:rsid w:val="00EB4285"/>
     <w:rsid w:val="00EB552B"/>
     <w:rsid w:val="00EB67BF"/>
     <w:rsid w:val="00EB75D9"/>
     <w:rsid w:val="00EB7DFF"/>
     <w:rsid w:val="00EC0D31"/>
     <w:rsid w:val="00EC14AF"/>
     <w:rsid w:val="00EC2605"/>
     <w:rsid w:val="00EC3ACF"/>
@@ -22375,50 +22244,51 @@
     <w:rsid w:val="00EE6A61"/>
     <w:rsid w:val="00EE6ECA"/>
     <w:rsid w:val="00EE75F1"/>
     <w:rsid w:val="00EF1A0F"/>
     <w:rsid w:val="00EF28C7"/>
     <w:rsid w:val="00EF2F72"/>
     <w:rsid w:val="00EF33D1"/>
     <w:rsid w:val="00EF3427"/>
     <w:rsid w:val="00EF3EFB"/>
     <w:rsid w:val="00EF405A"/>
     <w:rsid w:val="00EF462C"/>
     <w:rsid w:val="00EF49B7"/>
     <w:rsid w:val="00EF4C47"/>
     <w:rsid w:val="00EF4E50"/>
     <w:rsid w:val="00EF63BF"/>
     <w:rsid w:val="00EF65EF"/>
     <w:rsid w:val="00EF6F5E"/>
     <w:rsid w:val="00EF754A"/>
     <w:rsid w:val="00F00A13"/>
     <w:rsid w:val="00F023F4"/>
     <w:rsid w:val="00F0407B"/>
     <w:rsid w:val="00F04CEB"/>
     <w:rsid w:val="00F04DE8"/>
     <w:rsid w:val="00F05219"/>
     <w:rsid w:val="00F0678E"/>
+    <w:rsid w:val="00F06F95"/>
     <w:rsid w:val="00F07DBC"/>
     <w:rsid w:val="00F1039C"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F1075C"/>
     <w:rsid w:val="00F10E49"/>
     <w:rsid w:val="00F11AB9"/>
     <w:rsid w:val="00F12B83"/>
     <w:rsid w:val="00F132ED"/>
     <w:rsid w:val="00F1399E"/>
     <w:rsid w:val="00F13C5C"/>
     <w:rsid w:val="00F144E5"/>
     <w:rsid w:val="00F149B2"/>
     <w:rsid w:val="00F14C33"/>
     <w:rsid w:val="00F14D77"/>
     <w:rsid w:val="00F170D8"/>
     <w:rsid w:val="00F17D40"/>
     <w:rsid w:val="00F20635"/>
     <w:rsid w:val="00F21C7B"/>
     <w:rsid w:val="00F2201A"/>
     <w:rsid w:val="00F22BA1"/>
     <w:rsid w:val="00F22C55"/>
     <w:rsid w:val="00F22FB9"/>
     <w:rsid w:val="00F23677"/>
     <w:rsid w:val="00F24683"/>
     <w:rsid w:val="00F25CC4"/>
@@ -22469,71 +22339,73 @@
     <w:rsid w:val="00F649C0"/>
     <w:rsid w:val="00F6563B"/>
     <w:rsid w:val="00F65E9F"/>
     <w:rsid w:val="00F6778A"/>
     <w:rsid w:val="00F705AF"/>
     <w:rsid w:val="00F713E2"/>
     <w:rsid w:val="00F7200E"/>
     <w:rsid w:val="00F735F6"/>
     <w:rsid w:val="00F7580A"/>
     <w:rsid w:val="00F7591B"/>
     <w:rsid w:val="00F7798A"/>
     <w:rsid w:val="00F803A6"/>
     <w:rsid w:val="00F815ED"/>
     <w:rsid w:val="00F8316E"/>
     <w:rsid w:val="00F83BC0"/>
     <w:rsid w:val="00F83DF3"/>
     <w:rsid w:val="00F845D4"/>
     <w:rsid w:val="00F84D4B"/>
     <w:rsid w:val="00F85A99"/>
     <w:rsid w:val="00F85CB4"/>
     <w:rsid w:val="00F86C09"/>
     <w:rsid w:val="00F870B3"/>
     <w:rsid w:val="00F91E60"/>
     <w:rsid w:val="00F92EF5"/>
     <w:rsid w:val="00F94094"/>
+    <w:rsid w:val="00F94DCB"/>
     <w:rsid w:val="00F95710"/>
     <w:rsid w:val="00F95795"/>
     <w:rsid w:val="00F96821"/>
     <w:rsid w:val="00F97D5F"/>
     <w:rsid w:val="00FA0EA2"/>
     <w:rsid w:val="00FA0F03"/>
     <w:rsid w:val="00FA1588"/>
     <w:rsid w:val="00FA17CD"/>
     <w:rsid w:val="00FA3987"/>
     <w:rsid w:val="00FA4D4E"/>
     <w:rsid w:val="00FA60B8"/>
     <w:rsid w:val="00FA642E"/>
     <w:rsid w:val="00FA6540"/>
     <w:rsid w:val="00FA6973"/>
     <w:rsid w:val="00FA71D7"/>
     <w:rsid w:val="00FA7A02"/>
     <w:rsid w:val="00FA7D7B"/>
     <w:rsid w:val="00FB0A55"/>
     <w:rsid w:val="00FB1BDC"/>
     <w:rsid w:val="00FB1FBA"/>
     <w:rsid w:val="00FB4788"/>
+    <w:rsid w:val="00FC01DB"/>
     <w:rsid w:val="00FC03E7"/>
     <w:rsid w:val="00FC0885"/>
     <w:rsid w:val="00FC0DAB"/>
     <w:rsid w:val="00FC3EFA"/>
     <w:rsid w:val="00FC41D7"/>
     <w:rsid w:val="00FC4680"/>
     <w:rsid w:val="00FC4E0F"/>
     <w:rsid w:val="00FC576A"/>
     <w:rsid w:val="00FC68C9"/>
     <w:rsid w:val="00FC74AD"/>
     <w:rsid w:val="00FC7897"/>
     <w:rsid w:val="00FD1642"/>
     <w:rsid w:val="00FD2A05"/>
     <w:rsid w:val="00FD4EB8"/>
     <w:rsid w:val="00FD5821"/>
     <w:rsid w:val="00FD6912"/>
     <w:rsid w:val="00FD6BA1"/>
     <w:rsid w:val="00FD7E55"/>
     <w:rsid w:val="00FE16A6"/>
     <w:rsid w:val="00FE1C70"/>
     <w:rsid w:val="00FE29A4"/>
     <w:rsid w:val="00FE2DFC"/>
     <w:rsid w:val="00FE32EB"/>
     <w:rsid w:val="00FE365A"/>
     <w:rsid w:val="00FE366E"/>
@@ -23750,63 +23622,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1c134166-f59c-4d8e-a20e-cb24fa25dbdc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5caaec7d-8052-4164-94e8-2af66718aebd"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008DE683FBC8C33D4EBC9C347A1D6731F4" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="a32a69bdc14d38db69e4249dacf1b7ba">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1c134166-f59c-4d8e-a20e-cb24fa25dbdc" xmlns:ns3="5caaec7d-8052-4164-94e8-2af66718aebd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7a0fe3ee4f24076dd29db099b6d24336" ns2:_="" ns3:_="">
     <xsd:import namespace="1c134166-f59c-4d8e-a20e-cb24fa25dbdc"/>
     <xsd:import namespace="5caaec7d-8052-4164-94e8-2af66718aebd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -24003,137 +23886,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347E14DF-711F-42E9-A902-C3CFCA8D605B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{278A23E0-DD79-4ABB-AD57-FB00848CABF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347E14DF-711F-42E9-A902-C3CFCA8D605B}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{631C9E96-AB4F-4967-80FB-758EA28ADF33}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1c134166-f59c-4d8e-a20e-cb24fa25dbdc"/>
+    <ds:schemaRef ds:uri="5caaec7d-8052-4164-94e8-2af66718aebd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68EC2923-8960-43DC-BBAE-600685F2E999}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1c134166-f59c-4d8e-a20e-cb24fa25dbdc"/>
     <ds:schemaRef ds:uri="5caaec7d-8052-4164-94e8-2af66718aebd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4274</Words>
-  <Characters>23510</Characters>
+  <Words>4178</Words>
+  <Characters>22981</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>195</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>COFRAC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27729</CharactersWithSpaces>
+  <CharactersWithSpaces>27105</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="162" baseType="variant">
       <vt:variant>
         <vt:i4>1638512</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>194</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_3.3_Prise_en</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7012380</vt:i4>
       </vt:variant>
       <vt:variant>